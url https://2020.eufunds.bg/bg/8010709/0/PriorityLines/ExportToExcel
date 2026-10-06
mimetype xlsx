--- v5 (2026-09-16)
+++ v6 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1daba2800a4b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e80d3f2eaa1462380b13c7b6a3b9786.psmdcp" Id="R62d365497ec74de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84446715d73747e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2fbf98b902a49a390bdc5b3d15883db.psmdcp" Id="R1654d6e1fe0a4899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>777919442</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>651597023</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>126322419</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>670167273.44</x:v>
+        <x:v>670598801.37</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>553043897.69</x:v>
+        <x:v>553643604.71</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>109227517.71</x:v>
+        <x:v>109295135.39</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>7895858.04</x:v>
+        <x:v>7660061.27</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>85.13</x:v>
+        <x:v>85.22</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>351225889.39</x:v>
+        <x:v>368304332.98</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>287132403.4</x:v>
+        <x:v>300690904.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>64093485.99</x:v>
+        <x:v>67613428.31</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>45.15</x:v>
+        <x:v>47.34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>700204796</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>586859403</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>113345393</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>382457703.59</x:v>
+        <x:v>380141433.17</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>316498696.7</x:v>
+        <x:v>314785338.29</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>65959006.89</x:v>
+        <x:v>65356094.88</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>54.62</x:v>
+        <x:v>54.29</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>210857319.35</x:v>
+        <x:v>214732225.63</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>173747335.08</x:v>
+        <x:v>176991158.17</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>37109984.27</x:v>
+        <x:v>37741067.46</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>30.11</x:v>
+        <x:v>30.67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>375867503</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>315024089</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60843414</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>338784543.02</x:v>
+        <x:v>337104543.02</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>283942101.21</x:v>
+        <x:v>282514101.21</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>54842441.81</x:v>
+        <x:v>54590441.81</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>90.13</x:v>
+        <x:v>89.69</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>190456013.26</x:v>
+        <x:v>204325049.14</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>156590865.11</x:v>
+        <x:v>167160287.71</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>33865148.15</x:v>
+        <x:v>37164761.43</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>50.67</x:v>
+        <x:v>54.36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225996</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>9714696</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>511300</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>3914683.73</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>3718949.54</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>195734.19</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -898,60 +898,60 @@
       <x:c r="B10" s="9">
         <x:v>69861976</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>57335000</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>12526976</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>45048242.94</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>36970642.46</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>8077600.48</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>64.48</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>37937331.05</x:v>
+        <x:v>38535071.87</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>31134788.03</x:v>
+        <x:v>31625347.95</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>6802543.02</x:v>
+        <x:v>6909723.92</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>54.3</x:v>
+        <x:v>55.16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">