--- v6 (2026-10-06)
+++ v7 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84446715d73747e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2fbf98b902a49a390bdc5b3d15883db.psmdcp" Id="R1654d6e1fe0a4899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02dd43af5f54441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/511475f80300452a9b9833fa5c96fb8b.psmdcp" Id="Rdeb7041e635849f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>777919442</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>651597023</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>126322419</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>670598801.37</x:v>
+        <x:v>669373449.7</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>553643604.71</x:v>
+        <x:v>552620262.88</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>109295135.39</x:v>
+        <x:v>109124263.26</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>7660061.27</x:v>
+        <x:v>7628923.56</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>85.22</x:v>
+        <x:v>85.07</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>368304332.98</x:v>
+        <x:v>377294531.86</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>300690904.67</x:v>
+        <x:v>307575623.75</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>67613428.31</x:v>
+        <x:v>69718908.11</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>47.34</x:v>
+        <x:v>48.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>700204796</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>586859403</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>113345393</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>380141433.17</x:v>
+        <x:v>382496428.89</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>314785338.29</x:v>
+        <x:v>316787084.72</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>65356094.88</x:v>
+        <x:v>65709344.17</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>54.29</x:v>
+        <x:v>54.63</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>214732225.63</x:v>
+        <x:v>215457554.53</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>176991158.17</x:v>
+        <x:v>177599552.91</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>37741067.46</x:v>
+        <x:v>37858001.62</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>30.67</x:v>
+        <x:v>30.77</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>375867503</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>315024089</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60843414</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>337104543.02</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>282514101.21</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>54590441.81</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>89.69</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>204325049.14</x:v>
+        <x:v>211434201.38</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>167160287.71</x:v>
+        <x:v>172974007.26</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>37164761.43</x:v>
+        <x:v>38460194.12</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>54.36</x:v>
+        <x:v>56.25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225996</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>9714696</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>511300</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>3914683.73</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>3718949.54</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>195734.19</x:v>
       </x:c>
       <x:c r="H9" s="9">