--- v0 (2026-05-16)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb989b53087a548ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cf3fdb9b47442e98f0f143fa078822b.psmdcp" Id="R95c27c98b0c64b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2237904bf744e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90eeba4801cf4a2ba9fb5731c27fad4f.psmdcp" Id="R0ad494e4814945be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>777919441.88</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>651597022.75</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>126322419.13</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>557844769.28</x:v>
+        <x:v>566283732.33</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>458840303.39</x:v>
+        <x:v>465520138.38</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>90560233.22</x:v>
+        <x:v>92161520.98</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>8444232.67</x:v>
+        <x:v>8602072.97</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>70.62</x:v>
+        <x:v>71.69</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>295166253.28</x:v>
+        <x:v>300196685.59</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>241421080.93</x:v>
+        <x:v>245489386.35</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>53745172.35</x:v>
+        <x:v>54707299.24</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>37.94</x:v>
+        <x:v>38.59</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>700204795.91</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>586859402.91</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>113345393</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>319758605.79</x:v>
+        <x:v>319336567.78</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>263934116.37</x:v>
+        <x:v>263597843.52</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>55824489.42</x:v>
+        <x:v>55738724.26</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>45.67</x:v>
+        <x:v>45.61</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>192839042.68</x:v>
+        <x:v>196070534.18</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>158894291.92</x:v>
+        <x:v>161543778.47</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>33944750.76</x:v>
+        <x:v>34526755.71</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>27.54</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>375867502.8</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>315024089.01</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60843413.79</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>337443623.71</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>282818249.91</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>54625373.8</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>89.78</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>157413767.24</x:v>
+        <x:v>170236679.24</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>129640546.88</x:v>
+        <x:v>140166520.06</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>27773220.36</x:v>
+        <x:v>30070159.18</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>41.88</x:v>
+        <x:v>45.29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225996.12</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>9714696.06</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>511300.06</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>3914683.73</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>3718949.54</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>195734.19</x:v>
       </x:c>
       <x:c r="H9" s="9">