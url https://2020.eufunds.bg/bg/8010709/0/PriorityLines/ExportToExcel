--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2237904bf744e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90eeba4801cf4a2ba9fb5731c27fad4f.psmdcp" Id="R0ad494e4814945be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90aa853e5814402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1ff36e43a86439e93766d79d9b0ad8a.psmdcp" Id="Ra91d09de50234c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,157 +719,157 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>777919441.88</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>651597022.75</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>126322419.13</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>566283732.33</x:v>
+        <x:v>591205206.17</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>465520138.38</x:v>
+        <x:v>486317111.36</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>92161520.98</x:v>
+        <x:v>96309644.8</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>8602072.97</x:v>
+        <x:v>8578450.01</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>71.69</x:v>
+        <x:v>74.9</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>300196685.59</x:v>
+        <x:v>314426973.79</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>245489386.35</x:v>
+        <x:v>256944701.13</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>54707299.24</x:v>
+        <x:v>57482272.66</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>38.59</x:v>
+        <x:v>40.42</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>700204795.91</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>586859402.91</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>113345393</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>319336567.78</x:v>
+        <x:v>319328475.36</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>263597843.52</x:v>
+        <x:v>263590964.94</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>55738724.26</x:v>
+        <x:v>55737510.42</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>45.61</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>196070534.18</x:v>
+        <x:v>198144642.4</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>161543778.47</x:v>
+        <x:v>163267205.62</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>34526755.71</x:v>
+        <x:v>34877436.78</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>28</x:v>
+        <x:v>28.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>375867502.8</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>315024089.01</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60843413.79</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>337443623.71</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>282818249.91</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>54625373.8</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>89.78</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>170236679.24</x:v>
+        <x:v>170322260.12</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>140166520.06</x:v>
+        <x:v>140237148.59</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>30070159.18</x:v>
+        <x:v>30085111.53</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>45.29</x:v>
+        <x:v>45.31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225996.12</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>9714696.06</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>511300.06</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>3914683.73</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>3718949.54</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>195734.19</x:v>
       </x:c>
       <x:c r="H9" s="9">
@@ -898,60 +898,60 @@
       <x:c r="B10" s="9">
         <x:v>69861975.73</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>57334999.97</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>12526975.76</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>45048242.94</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>36970642.46</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>8077600.48</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>64.48</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>34505223.97</x:v>
+        <x:v>36120616.96</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>28318092.08</x:v>
+        <x:v>29643828.95</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>6187131.89</x:v>
+        <x:v>6476788.01</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>49.39</x:v>
+        <x:v>51.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">