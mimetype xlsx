--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90aa853e5814402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1ff36e43a86439e93766d79d9b0ad8a.psmdcp" Id="Ra91d09de50234c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c7fb5852d846b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a589d3ad23f0470f9fb3e02af5babb10.psmdcp" Id="Rff0bb47f852840ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,198 +719,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>777919441.88</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>651597022.75</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>126322419.13</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>591205206.17</x:v>
+        <x:v>641861297.83</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>486317111.36</x:v>
+        <x:v>528896589.5</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>96309644.8</x:v>
+        <x:v>104520034.45</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>8578450.01</x:v>
+        <x:v>8444673.88</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>74.9</x:v>
+        <x:v>81.42</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>314426973.79</x:v>
+        <x:v>325591172.34</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>256944701.13</x:v>
+        <x:v>266033120.08</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>57482272.66</x:v>
+        <x:v>59558052.26</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>40.42</x:v>
+        <x:v>41.85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>700204795.91</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>586859402.91</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>113345393</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>319328475.36</x:v>
+        <x:v>319308455.09</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>263590964.94</x:v>
+        <x:v>263573947.71</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>55737510.42</x:v>
+        <x:v>55734507.38</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>45.61</x:v>
+        <x:v>45.6</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>198144642.4</x:v>
+        <x:v>199438687.63</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>163267205.62</x:v>
+        <x:v>164351340.16</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>34877436.78</x:v>
+        <x:v>35087347.47</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>28.3</x:v>
+        <x:v>28.48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>375867502.8</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>315024089.01</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60843413.79</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>337443623.71</x:v>
+        <x:v>337443623.69</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>282818249.91</x:v>
+        <x:v>282818249.89</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>54625373.8</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>89.78</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>170322260.12</x:v>
+        <x:v>183176972.94</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>140237148.59</x:v>
+        <x:v>150756077.68</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>30085111.53</x:v>
+        <x:v>32420895.26</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>45.31</x:v>
+        <x:v>48.73</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225996.12</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>9714696.06</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>511300.06</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>3914683.73</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>3718949.54</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>195734.19</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>38.28</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>49579.49</x:v>
+        <x:v>180480.08</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>47100.52</x:v>
+        <x:v>171456.08</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>2478.97</x:v>
+        <x:v>9024</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>0.48</x:v>
+        <x:v>1.76</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>69861975.73</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>57334999.97</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>12526975.76</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>45048242.94</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>36970642.46</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>8077600.48</x:v>
       </x:c>
       <x:c r="H10" s="9">