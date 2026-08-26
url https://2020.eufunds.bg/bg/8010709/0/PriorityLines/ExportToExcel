--- v3 (2026-07-17)
+++ v4 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c7fb5852d846b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a589d3ad23f0470f9fb3e02af5babb10.psmdcp" Id="Rff0bb47f852840ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d663456bbc48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ead7119dd06544b0a2984776bbb3748c.psmdcp" Id="Rc33c183cee53403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -719,239 +719,239 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>777919441.88</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>651597022.75</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>126322419.13</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>641861297.83</x:v>
+        <x:v>670701005.81</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>528896589.5</x:v>
+        <x:v>553383099.62</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>104520034.45</x:v>
+        <x:v>109288553.08</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>8444673.88</x:v>
+        <x:v>8029353.11</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>81.42</x:v>
+        <x:v>85.19</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>325591172.34</x:v>
+        <x:v>345762769.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>266033120.08</x:v>
+        <x:v>282605353.95</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>59558052.26</x:v>
+        <x:v>63157415.38</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>41.85</x:v>
+        <x:v>44.45</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>700204795.91</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>586859402.91</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>113345393</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>319308455.09</x:v>
+        <x:v>332858436.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>263573947.71</x:v>
+        <x:v>274892642.83</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>55734507.38</x:v>
+        <x:v>57965794.14</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>45.6</x:v>
+        <x:v>47.54</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>199438687.63</x:v>
+        <x:v>209627199.03</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>164351340.16</x:v>
+        <x:v>172779905.38</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>35087347.47</x:v>
+        <x:v>36847293.65</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>28.48</x:v>
+        <x:v>29.94</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>375867502.8</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>315024089.01</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>60843413.79</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>337443623.69</x:v>
+        <x:v>338784543.02</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>282818249.89</x:v>
+        <x:v>283942101.21</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>54625373.8</x:v>
+        <x:v>54842441.81</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>89.78</x:v>
+        <x:v>90.13</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>183176972.94</x:v>
+        <x:v>188013196.38</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>150756077.68</x:v>
+        <x:v>154571226.28</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>32420895.26</x:v>
+        <x:v>33441970.1</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>48.73</x:v>
+        <x:v>50.02</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225996.12</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>9714696.06</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>511300.06</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>3914683.73</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>3718949.54</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>195734.19</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>38.28</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>180480.08</x:v>
+        <x:v>245753.29</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>171456.08</x:v>
+        <x:v>233465.63</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>9024</x:v>
+        <x:v>12287.66</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1.76</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>69861975.73</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>57334999.97</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>12526975.76</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>45048242.94</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>36970642.46</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>8077600.48</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>64.48</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>36120616.96</x:v>
+        <x:v>36747758.02</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>29643828.95</x:v>
+        <x:v>30158517.34</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>6476788.01</x:v>
+        <x:v>6589240.68</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>51.7</x:v>
+        <x:v>52.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">