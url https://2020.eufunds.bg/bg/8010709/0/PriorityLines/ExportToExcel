--- v4 (2026-08-26)
+++ v5 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d663456bbc48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ead7119dd06544b0a2984776bbb3748c.psmdcp" Id="Rc33c183cee53403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1daba2800a4b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e80d3f2eaa1462380b13c7b6a3b9786.psmdcp" Id="R62d365497ec74de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -710,248 +710,248 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>777919441.88</x:v>
+        <x:v>777919442</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>651597022.75</x:v>
+        <x:v>651597023</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>126322419.13</x:v>
+        <x:v>126322419</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>670701005.81</x:v>
+        <x:v>670167273.44</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>553383099.62</x:v>
+        <x:v>553043897.69</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>109288553.08</x:v>
+        <x:v>109227517.71</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>8029353.11</x:v>
+        <x:v>7895858.04</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>85.19</x:v>
+        <x:v>85.13</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>345762769.33</x:v>
+        <x:v>351225889.39</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>282605353.95</x:v>
+        <x:v>287132403.4</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>63157415.38</x:v>
+        <x:v>64093485.99</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>44.45</x:v>
+        <x:v>45.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>700204795.91</x:v>
+        <x:v>700204796</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>586859402.91</x:v>
+        <x:v>586859403</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>113345393</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>332858436.97</x:v>
+        <x:v>382457703.59</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>274892642.83</x:v>
+        <x:v>316498696.7</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>57965794.14</x:v>
+        <x:v>65959006.89</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>47.54</x:v>
+        <x:v>54.62</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>209627199.03</x:v>
+        <x:v>210857319.35</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>172779905.38</x:v>
+        <x:v>173747335.08</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>36847293.65</x:v>
+        <x:v>37109984.27</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>29.94</x:v>
+        <x:v>30.11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
-        <x:v>375867502.8</x:v>
+        <x:v>375867503</x:v>
       </x:c>
       <x:c r="C8" s="9">
-        <x:v>315024089.01</x:v>
+        <x:v>315024089</x:v>
       </x:c>
       <x:c r="D8" s="9">
-        <x:v>60843413.79</x:v>
+        <x:v>60843414</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>338784543.02</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>283942101.21</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>54842441.81</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>90.13</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>188013196.38</x:v>
+        <x:v>190456013.26</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>154571226.28</x:v>
+        <x:v>156590865.11</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>33441970.1</x:v>
+        <x:v>33865148.15</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>50.02</x:v>
+        <x:v>50.67</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>10225996.12</x:v>
+        <x:v>10225996</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>9714696.06</x:v>
+        <x:v>9714696</x:v>
       </x:c>
       <x:c r="D9" s="9">
-        <x:v>511300.06</x:v>
+        <x:v>511300</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>3914683.73</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>3718949.54</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>195734.19</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>38.28</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>245753.29</x:v>
+        <x:v>364808.13</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>233465.63</x:v>
+        <x:v>346567.72</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>12287.66</x:v>
+        <x:v>18240.41</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>2.4</x:v>
+        <x:v>3.57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>69861975.73</x:v>
+        <x:v>69861976</x:v>
       </x:c>
       <x:c r="C10" s="9">
-        <x:v>57334999.97</x:v>
+        <x:v>57335000</x:v>
       </x:c>
       <x:c r="D10" s="9">
-        <x:v>12526975.76</x:v>
+        <x:v>12526976</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>45048242.94</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>36970642.46</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>8077600.48</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>64.48</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>36747758.02</x:v>
+        <x:v>37937331.05</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>30158517.34</x:v>
+        <x:v>31134788.03</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>6589240.68</x:v>
+        <x:v>6802543.02</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>52.6</x:v>
+        <x:v>54.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">