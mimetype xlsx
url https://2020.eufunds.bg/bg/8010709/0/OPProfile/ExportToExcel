--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321dd20dc0b34a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9daa89cb036e4fd0893eced1d008849d.psmdcp" Id="Rc148b2cfa01b42e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2fe22f482545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc7ee03f997a491197baa6321f21c9a4.psmdcp" Id="R6146d14fe09b427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>120516751.36</x:v>
+        <x:v>120499962.08</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>100765746.96</x:v>
+        <x:v>100751476.07</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>9226094.45</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>7624014.97</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>667953739.44</x:v>
+        <x:v>667711245.12</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>556390281.3</x:v>
+        <x:v>556184161.16</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>34.54</x:v>
+        <x:v>34.52</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>883314669.1</x:v>
+        <x:v>882618533.01</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>736069877.29</x:v>
+        <x:v>735478215.44</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>45.67</x:v>
+        <x:v>45.64</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1026889853.08</x:v>
+        <x:v>1026190129.66</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>854819911.26</x:v>
+        <x:v>854210823.33</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>53.09</x:v>
+        <x:v>53.06</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>562321125.91</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>461540394.03</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1182725798.71</x:v>
+        <x:v>1190584883.45</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>985233689.66</x:v>
+        <x:v>991577251.8</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>61.15</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>679973866.66</x:v>
+        <x:v>701058702.47</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>558321112.33</x:v>
+        <x:v>575564877.48</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>35.16</x:v>
+        <x:v>36.25</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1182725798.71</x:v>
+        <x:v>1190584883.45</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>985233689.66</x:v>
+        <x:v>991577251.8</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>61.15</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>679973866.66</x:v>
+        <x:v>701058702.47</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>558321112.33</x:v>
+        <x:v>575564877.48</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>35.16</x:v>
+        <x:v>36.25</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1182725798.71</x:v>
+        <x:v>1190584883.45</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>985233689.66</x:v>
+        <x:v>991577251.8</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>61.15</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>679973866.66</x:v>
+        <x:v>701058702.47</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>558321112.33</x:v>
+        <x:v>575564877.48</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>35.16</x:v>
+        <x:v>36.25</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1182725798.71</x:v>
+        <x:v>1190584883.45</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>985233689.66</x:v>
+        <x:v>991577251.8</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>61.15</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>679973866.66</x:v>
+        <x:v>701058702.47</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>558321112.33</x:v>
+        <x:v>575564877.48</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>35.16</x:v>
+        <x:v>36.25</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1182725798.71</x:v>
+        <x:v>1190584883.45</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>985233689.66</x:v>
+        <x:v>991577251.8</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>61.15</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>679973866.66</x:v>
+        <x:v>701058702.47</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>558321112.33</x:v>
+        <x:v>575564877.48</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>35.16</x:v>
+        <x:v>36.25</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1182725798.71</x:v>
+        <x:v>1190584883.45</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>985233689.66</x:v>
+        <x:v>991577251.8</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>61.15</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>679973866.66</x:v>
+        <x:v>701058702.47</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>558321112.33</x:v>
+        <x:v>575564877.48</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>35.16</x:v>
+        <x:v>36.25</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">