--- v1 (2026-06-05)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2fe22f482545db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc7ee03f997a491197baa6321f21c9a4.psmdcp" Id="R6146d14fe09b427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3ca81172de4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dfa5bb6838f423b9bea23f6a4f1d783.psmdcp" Id="Raffd82a26a8a4afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>9226094.45</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>7624014.97</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>667711245.12</x:v>
+        <x:v>667711245.1</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>556184161.16</x:v>
+        <x:v>556184161.14</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>34.52</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>882618533.01</x:v>
+        <x:v>882052447.95</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>735478215.44</x:v>
+        <x:v>735038851.39</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>45.64</x:v>
+        <x:v>45.61</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1026190129.66</x:v>
+        <x:v>1031037097.67</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>854210823.33</x:v>
+        <x:v>858307799.31</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>53.06</x:v>
+        <x:v>53.31</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>562321125.91</x:v>
+        <x:v>562321107.11</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>461540394.03</x:v>
+        <x:v>461540378.05</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1190584883.45</x:v>
+        <x:v>1215521887.83</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>991577251.8</x:v>
+        <x:v>1012367346.2</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>61.56</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>701058702.47</x:v>
+        <x:v>719064072.76</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>575564877.48</x:v>
+        <x:v>590139984.81</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>36.25</x:v>
+        <x:v>37.18</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1190584883.45</x:v>
+        <x:v>1215521887.83</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>991577251.8</x:v>
+        <x:v>1012367346.2</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>61.56</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>701058702.47</x:v>
+        <x:v>719064072.76</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>575564877.48</x:v>
+        <x:v>590139984.81</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>36.25</x:v>
+        <x:v>37.18</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1190584883.45</x:v>
+        <x:v>1215521887.83</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>991577251.8</x:v>
+        <x:v>1012367346.2</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>61.56</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>701058702.47</x:v>
+        <x:v>719064072.76</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>575564877.48</x:v>
+        <x:v>590139984.81</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>36.25</x:v>
+        <x:v>37.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1190584883.45</x:v>
+        <x:v>1215521887.83</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>991577251.8</x:v>
+        <x:v>1012367346.2</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>61.56</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>701058702.47</x:v>
+        <x:v>719064072.76</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>575564877.48</x:v>
+        <x:v>590139984.81</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>36.25</x:v>
+        <x:v>37.18</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1190584883.45</x:v>
+        <x:v>1215521887.83</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>991577251.8</x:v>
+        <x:v>1012367346.2</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>61.56</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>701058702.47</x:v>
+        <x:v>719064072.76</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>575564877.48</x:v>
+        <x:v>590139984.81</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>36.25</x:v>
+        <x:v>37.18</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1190584883.45</x:v>
+        <x:v>1215521887.83</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>991577251.8</x:v>
+        <x:v>1012367346.2</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>61.56</x:v>
+        <x:v>62.85</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>701058702.47</x:v>
+        <x:v>719064072.76</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>575564877.48</x:v>
+        <x:v>590139984.81</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>36.25</x:v>
+        <x:v>37.18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">