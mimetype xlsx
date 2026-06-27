--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3ca81172de4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dfa5bb6838f423b9bea23f6a4f1d783.psmdcp" Id="Raffd82a26a8a4afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a09c207f52e4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f5c1f53c7eb40c7bc01f1b0480c7edc.psmdcp" Id="R79021d170a994e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>