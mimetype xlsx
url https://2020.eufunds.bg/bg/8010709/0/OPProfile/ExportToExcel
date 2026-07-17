--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a09c207f52e4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f5c1f53c7eb40c7bc01f1b0480c7edc.psmdcp" Id="R79021d170a994e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350b7327177a4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab500c9145044a4fab13707268e6dc70.psmdcp" Id="Rbccab1f0394547e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>9226094.45</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>7624014.97</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>667711245.1</x:v>
+        <x:v>705059744.94</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>556184161.14</x:v>
+        <x:v>587485909.9</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>34.52</x:v>
+        <x:v>36.45</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>882052447.95</x:v>
+        <x:v>918837496.94</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>735038851.39</x:v>
+        <x:v>765865246.59</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>45.61</x:v>
+        <x:v>47.51</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1031037097.67</x:v>
+        <x:v>1067661214.1</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>858307799.31</x:v>
+        <x:v>889006638.32</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>53.31</x:v>
+        <x:v>55.2</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>562321107.11</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>461540378.05</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1215521887.83</x:v>
+        <x:v>1266291735.35</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1012367346.2</x:v>
+        <x:v>1054929807.11</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>62.85</x:v>
+        <x:v>65.47</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>719064072.76</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>590139984.81</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>37.18</x:v>
+        <x:v>38.49</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1215521887.83</x:v>
+        <x:v>1266291735.35</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1012367346.2</x:v>
+        <x:v>1054929807.11</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>62.85</x:v>
+        <x:v>65.47</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>719064072.76</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>590139984.81</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>37.18</x:v>
+        <x:v>38.49</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1215521887.83</x:v>
+        <x:v>1266291735.35</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1012367346.2</x:v>
+        <x:v>1054929807.11</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>62.85</x:v>
+        <x:v>65.47</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>719064072.76</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>590139984.81</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>37.18</x:v>
+        <x:v>38.49</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1215521887.83</x:v>
+        <x:v>1266291735.35</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1012367346.2</x:v>
+        <x:v>1054929807.11</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>62.85</x:v>
+        <x:v>65.47</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>719064072.76</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>590139984.81</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>37.18</x:v>
+        <x:v>38.49</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1215521887.83</x:v>
+        <x:v>1266291735.35</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1012367346.2</x:v>
+        <x:v>1054929807.11</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>62.85</x:v>
+        <x:v>65.47</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>719064072.76</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>590139984.81</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>37.18</x:v>
+        <x:v>38.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1215521887.83</x:v>
+        <x:v>1266291735.35</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1012367346.2</x:v>
+        <x:v>1054929807.11</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>62.85</x:v>
+        <x:v>65.47</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>719064072.76</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>590139984.81</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>37.18</x:v>
+        <x:v>38.49</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">