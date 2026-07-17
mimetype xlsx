--- v4 (2026-07-17)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350b7327177a4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab500c9145044a4fab13707268e6dc70.psmdcp" Id="Rbccab1f0394547e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fdf032a75946a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebce4008dafa4240890313008286b2c6.psmdcp" Id="R1344e9efe2184a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>