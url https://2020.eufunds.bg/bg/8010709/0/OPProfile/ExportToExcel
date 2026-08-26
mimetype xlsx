--- v5 (2026-07-17)
+++ v6 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30fdf032a75946a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebce4008dafa4240890313008286b2c6.psmdcp" Id="R1344e9efe2184a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87acc8a6efa492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bced9b8c33149dd9705ddc59415fe02.psmdcp" Id="R6586bc6a1c304457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>9226094.45</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>7624014.97</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>705059744.94</x:v>
+        <x:v>724925181.63</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>587485909.9</x:v>
+        <x:v>604134418.76</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>36.45</x:v>
+        <x:v>37.48</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>918837496.94</x:v>
+        <x:v>938276213.28</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>765865246.59</x:v>
+        <x:v>782125385.9</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>47.51</x:v>
+        <x:v>48.51</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1067661214.1</x:v>
+        <x:v>1087301403.35</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>889006638.32</x:v>
+        <x:v>905456731.45</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>55.2</x:v>
+        <x:v>56.22</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>562321107.11</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>461540378.05</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1266291735.35</x:v>
+        <x:v>1309096745.98</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1054929807.11</x:v>
+        <x:v>1090735012.35</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>65.47</x:v>
+        <x:v>67.69</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>744507929.95</x:v>
+        <x:v>780396676.05</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>610955822.95</x:v>
+        <x:v>640348468.58</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>38.49</x:v>
+        <x:v>40.35</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1266291735.35</x:v>
+        <x:v>1309096745.98</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1054929807.11</x:v>
+        <x:v>1090735012.35</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>65.47</x:v>
+        <x:v>67.69</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>744507929.95</x:v>
+        <x:v>780396676.05</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>610955822.95</x:v>
+        <x:v>640348468.58</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>38.49</x:v>
+        <x:v>40.35</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1266291735.35</x:v>
+        <x:v>1309096745.98</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1054929807.11</x:v>
+        <x:v>1090735012.35</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>65.47</x:v>
+        <x:v>67.69</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>744507929.95</x:v>
+        <x:v>780396676.05</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>610955822.95</x:v>
+        <x:v>640348468.58</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>38.49</x:v>
+        <x:v>40.35</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1266291735.35</x:v>
+        <x:v>1309096745.98</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1054929807.11</x:v>
+        <x:v>1090735012.35</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>65.47</x:v>
+        <x:v>67.69</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>744507929.95</x:v>
+        <x:v>780396676.05</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>610955822.95</x:v>
+        <x:v>640348468.58</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>38.49</x:v>
+        <x:v>40.35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1266291735.35</x:v>
+        <x:v>1309096745.98</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1054929807.11</x:v>
+        <x:v>1090735012.35</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>65.47</x:v>
+        <x:v>67.69</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>744507929.95</x:v>
+        <x:v>780396676.05</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>610955822.95</x:v>
+        <x:v>640348468.58</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>38.49</x:v>
+        <x:v>40.35</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1266291735.35</x:v>
+        <x:v>1309096745.98</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1054929807.11</x:v>
+        <x:v>1090735012.35</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>65.47</x:v>
+        <x:v>67.69</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>744507929.95</x:v>
+        <x:v>780396676.05</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>610955822.95</x:v>
+        <x:v>640348468.58</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>38.49</x:v>
+        <x:v>40.35</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">