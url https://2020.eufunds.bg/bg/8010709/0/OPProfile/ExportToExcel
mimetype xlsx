--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87acc8a6efa492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bced9b8c33149dd9705ddc59415fe02.psmdcp" Id="R6586bc6a1c304457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531b61453c594007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0c993de1bc8429fa69677d3c1537d63.psmdcp" Id="R9afe7ec9fc474574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -827,54 +827,54 @@
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="C14" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
@@ -915,54 +915,54 @@
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C20" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B22" s="6">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="C22" s="6">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1"/>
       <x:c r="C24" s="1"/>
       <x:c r="D24" s="1"/>
       <x:c r="E24" s="1"/>
       <x:c r="F24" s="1"/>
       <x:c r="G24" s="1"/>
       <x:c r="H24" s="1"/>
       <x:c r="I24" s="1"/>
       <x:c r="J24" s="1"/>
     </x:row>
     <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -1280,331 +1280,331 @@
       </x:c>
       <x:c r="E36" s="4">
         <x:v>120499962.08</x:v>
       </x:c>
       <x:c r="F36" s="4">
         <x:v>100751476.07</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>9226094.45</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>7624014.97</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C37" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D37" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>724925181.63</x:v>
+        <x:v>724771092.39</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>604134418.76</x:v>
+        <x:v>604004701.14</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>37.48</x:v>
+        <x:v>37.47</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>64467956.77</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>53096282.84</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C38" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D38" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>938276213.28</x:v>
+        <x:v>987801829.76</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>782125385.9</x:v>
+        <x:v>823630207.61</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>48.51</x:v>
+        <x:v>51.07</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>216873087.44</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>179037549.64</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.21</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C39" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D39" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>1087301403.35</x:v>
+        <x:v>1136500432.67</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>905456731.45</x:v>
+        <x:v>946723583.39</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>56.22</x:v>
+        <x:v>58.76</x:v>
       </x:c>
       <x:c r="H39" s="4">
         <x:v>562321107.11</x:v>
       </x:c>
       <x:c r="I39" s="4">
         <x:v>461540378.05</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>29.07</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C40" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D40" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>1309096745.98</x:v>
+        <x:v>1358295775.3</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>1090735012.35</x:v>
+        <x:v>1132001864.29</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>67.69</x:v>
+        <x:v>70.23</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>780396676.05</x:v>
+        <x:v>790841361.18</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>640348468.58</x:v>
+        <x:v>648951959.34</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>40.35</x:v>
+        <x:v>40.89</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C41" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D41" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>1309096745.98</x:v>
+        <x:v>1358295775.3</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>1090735012.35</x:v>
+        <x:v>1132001864.29</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>67.69</x:v>
+        <x:v>70.23</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>780396676.05</x:v>
+        <x:v>790841361.18</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>640348468.58</x:v>
+        <x:v>648951959.34</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>40.35</x:v>
+        <x:v>40.89</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C42" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D42" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>1309096745.98</x:v>
+        <x:v>1358295775.3</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>1090735012.35</x:v>
+        <x:v>1132001864.29</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>67.69</x:v>
+        <x:v>70.23</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>780396676.05</x:v>
+        <x:v>790841361.18</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>640348468.58</x:v>
+        <x:v>648951959.34</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>40.35</x:v>
+        <x:v>40.89</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C43" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D43" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>1309096745.98</x:v>
+        <x:v>1358295775.3</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>1090735012.35</x:v>
+        <x:v>1132001864.29</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>67.69</x:v>
+        <x:v>70.23</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>780396676.05</x:v>
+        <x:v>790841361.18</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>640348468.58</x:v>
+        <x:v>648951959.34</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>40.35</x:v>
+        <x:v>40.89</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C44" s="4">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D44" s="4">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>1309096745.98</x:v>
+        <x:v>1358295775.3</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>1090735012.35</x:v>
+        <x:v>1132001864.29</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>67.69</x:v>
+        <x:v>70.23</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>780396676.05</x:v>
+        <x:v>790841361.18</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>640348468.58</x:v>
+        <x:v>648951959.34</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>40.35</x:v>
+        <x:v>40.89</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C45" s="6">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D45" s="6">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>1309096745.98</x:v>
+        <x:v>1358295775.3</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>1090735012.35</x:v>
+        <x:v>1132001864.29</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>67.69</x:v>
+        <x:v>70.23</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>780396676.05</x:v>
+        <x:v>790841361.18</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>640348468.58</x:v>
+        <x:v>648951959.34</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>40.35</x:v>
+        <x:v>40.89</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">