--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00c2950b86d4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eac75b7ae7d44d649abec20329fdee81.psmdcp" Id="R83155ccde80a483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd071d583b88740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e84567bf40c4362a3171388411195e1.psmdcp" Id="R9998e9cbe1594048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>