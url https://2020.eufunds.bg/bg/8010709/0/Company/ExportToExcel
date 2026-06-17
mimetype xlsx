--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd071d583b88740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e84567bf40c4362a3171388411195e1.psmdcp" Id="R9998e9cbe1594048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4fb386d03c40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc442f323c984d0f8a20798d0fcd8d00.psmdcp" Id="Rf21e3f962a7846aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>