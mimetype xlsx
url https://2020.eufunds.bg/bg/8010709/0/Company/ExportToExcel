--- v2 (2026-06-17)
+++ v3 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4fb386d03c40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc442f323c984d0f8a20798d0fcd8d00.psmdcp" Id="Rf21e3f962a7846aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra913dd65b79843d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31ecf1633784e5a85a2759e81312506.psmdcp" Id="R3e253447acea4f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>