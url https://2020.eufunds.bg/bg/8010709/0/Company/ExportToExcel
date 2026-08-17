--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra913dd65b79843d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31ecf1633784e5a85a2759e81312506.psmdcp" Id="R3e253447acea4f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f77c7ffebc4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/401436640c2f429d966bbaab649b3242.psmdcp" Id="R0ac66942a17e407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>