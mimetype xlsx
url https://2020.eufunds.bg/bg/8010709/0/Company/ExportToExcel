--- v4 (2026-08-17)
+++ v5 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f77c7ffebc4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/401436640c2f429d966bbaab649b3242.psmdcp" Id="R0ac66942a17e407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2753f34fc46149d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fbadab9df3044c39c858a5b26fa8243.psmdcp" Id="Rc2bf3075f9f64b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>