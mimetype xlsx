--- v0 (2026-04-30)
+++ v1 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2122b6ea5a496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24efbf295bcf42d39f52c4c8cbe96949.psmdcp" Id="Reaf1bddd063c4835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580ed599d784443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5f0b71c4a55470b82b4b5584aed5c73.psmdcp" Id="R534b800a26e84252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>767478994.89</x:v>
+        <x:v>770385384.54</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>676748820.44</x:v>
+        <x:v>679170901.42</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>11.4</x:v>
+        <x:v>11.44</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3580304317.86</x:v>
+        <x:v>3581586344.64</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3009232627.59</x:v>
+        <x:v>3010073174.4</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.18</x:v>
+        <x:v>53.2</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5353827806.37</x:v>
+        <x:v>5354887487.67</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4563961473.16</x:v>
+        <x:v>4563675373.23</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.53</x:v>
+        <x:v>79.55</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>773780515.71</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>686128289.53</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7267949673.91</x:v>
+        <x:v>7177079942.62</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6329723917.13</x:v>
+        <x:v>6247516645.36</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>100.52</x:v>
+        <x:v>99.27</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2194479781.61</x:v>
+        <x:v>2195680983.12</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1929726883.06</x:v>
+        <x:v>1930722062.39</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.35</x:v>
+        <x:v>30.37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>7919733312.98</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>6974720036.45</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>2752779105.75</x:v>
+        <x:v>3194848787.91</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2416892816.02</x:v>
+        <x:v>2799219069.63</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>38.07</x:v>
+        <x:v>44.19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>7919733312.98</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>6974720036.45</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>2752779105.75</x:v>
+        <x:v>3194848787.91</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2416892816.02</x:v>
+        <x:v>2799219069.63</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>38.07</x:v>
+        <x:v>44.19</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>7919733312.98</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>6974720036.45</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>2752779105.75</x:v>
+        <x:v>3194848787.91</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2416892816.02</x:v>
+        <x:v>2799219069.63</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>38.07</x:v>
+        <x:v>44.19</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>7919733312.98</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>6974720036.45</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>2752779105.75</x:v>
+        <x:v>3194848787.91</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2416892816.02</x:v>
+        <x:v>2799219069.63</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>38.07</x:v>
+        <x:v>44.19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>7919733312.98</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>6974720036.45</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>2752779105.75</x:v>
+        <x:v>3194848787.91</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2416892816.02</x:v>
+        <x:v>2799219069.63</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>38.07</x:v>
+        <x:v>44.19</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>7919733312.98</x:v>
+        <x:v>8012910278.87</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>6974720036.45</x:v>
+        <x:v>7076370087.39</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>109.54</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>2752779105.75</x:v>
+        <x:v>3194848787.91</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2416892816.02</x:v>
+        <x:v>2799219069.63</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>38.07</x:v>
+        <x:v>44.19</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">