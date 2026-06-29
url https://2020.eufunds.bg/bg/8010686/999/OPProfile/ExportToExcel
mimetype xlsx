--- v1 (2026-06-29)
+++ v2 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580ed599d784443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5f0b71c4a55470b82b4b5584aed5c73.psmdcp" Id="R534b800a26e84252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4a5fcbd10c40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f972339dcdc4177bc21854394ed3316.psmdcp" Id="Rda6d1270a59b49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>