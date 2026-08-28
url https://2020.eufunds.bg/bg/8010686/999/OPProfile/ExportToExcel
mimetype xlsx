--- v2 (2026-06-29)
+++ v3 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4a5fcbd10c40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f972339dcdc4177bc21854394ed3316.psmdcp" Id="Rda6d1270a59b49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562a8cd0922a4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fb07a110e884a2982d4d6c74a759f8c.psmdcp" Id="R7e6eed26c79d4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>770385384.54</x:v>
+        <x:v>770385384.53</x:v>
       </x:c>
       <x:c r="F36" s="4">
         <x:v>679170901.42</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>11.44</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3581586344.64</x:v>
+        <x:v>3511569543.64</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3010073174.4</x:v>
+        <x:v>3226070483.18</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.2</x:v>
+        <x:v>52.16</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5354887487.67</x:v>
+        <x:v>5222103464.85</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4563675373.23</x:v>
+        <x:v>4726606849.25</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.55</x:v>
+        <x:v>77.57</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>773780515.71</x:v>
+        <x:v>773714641.49</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>686128289.53</x:v>
+        <x:v>686073307.13</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7177079942.62</x:v>
+        <x:v>6936715972.72</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6247516645.36</x:v>
+        <x:v>6319716321.11</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.27</x:v>
+        <x:v>95.94</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2195680983.12</x:v>
+        <x:v>2194957090.61</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1930722062.39</x:v>
+        <x:v>1930081368.3</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.37</x:v>
+        <x:v>30.36</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8012910278.87</x:v>
+        <x:v>7770917170.77</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7076370087.39</x:v>
+        <x:v>7147010100.45</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>110.83</x:v>
+        <x:v>107.48</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>3194848787.91</x:v>
+        <x:v>4308907509.7</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2799219069.63</x:v>
+        <x:v>3751765489.12</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>44.19</x:v>
+        <x:v>59.6</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8012910278.87</x:v>
+        <x:v>7770917170.77</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7076370087.39</x:v>
+        <x:v>7147010100.45</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>110.83</x:v>
+        <x:v>107.48</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>3194848787.91</x:v>
+        <x:v>4308907509.7</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2799219069.63</x:v>
+        <x:v>3751765489.12</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>44.19</x:v>
+        <x:v>59.6</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8012910278.87</x:v>
+        <x:v>7770917170.77</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7076370087.39</x:v>
+        <x:v>7147010100.45</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>110.83</x:v>
+        <x:v>107.48</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>3194848787.91</x:v>
+        <x:v>4308907509.7</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2799219069.63</x:v>
+        <x:v>3751765489.12</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>44.19</x:v>
+        <x:v>59.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8012910278.87</x:v>
+        <x:v>7770917170.77</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7076370087.39</x:v>
+        <x:v>7147010100.45</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>110.83</x:v>
+        <x:v>107.48</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3194848787.91</x:v>
+        <x:v>4308907509.7</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2799219069.63</x:v>
+        <x:v>3751765489.12</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>44.19</x:v>
+        <x:v>59.6</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8012910278.87</x:v>
+        <x:v>7770917170.77</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7076370087.39</x:v>
+        <x:v>7147010100.45</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>110.83</x:v>
+        <x:v>107.48</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>3194848787.91</x:v>
+        <x:v>4308907509.7</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2799219069.63</x:v>
+        <x:v>3751765489.12</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>44.19</x:v>
+        <x:v>59.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8012910278.87</x:v>
+        <x:v>7770917170.77</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7076370087.39</x:v>
+        <x:v>7147010100.45</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>110.83</x:v>
+        <x:v>107.48</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>3194848787.91</x:v>
+        <x:v>4308907509.7</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2799219069.63</x:v>
+        <x:v>3751765489.12</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>44.19</x:v>
+        <x:v>59.6</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">