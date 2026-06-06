--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec8f0068daf4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/783b919abf624282ab2065a3455dfedb.psmdcp" Id="Rf432c02b467148c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf771ef66c5034b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/451eb267da3849f5808758318d1c9138.psmdcp" Id="R7dfe681a66a74ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851315211.2</x:v>
+        <x:v>851981394.44</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716124409.22</x:v>
+        <x:v>716686583.65</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135186202.79</x:v>
+        <x:v>135290211.6</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.17</x:v>
+        <x:v>106.25</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>522172120.16</x:v>
+        <x:v>541899338.6</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>441425652.87</x:v>
+        <x:v>458022913.69</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>80746467.29</x:v>
+        <x:v>83876424.91</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>65.12</x:v>
+        <x:v>67.58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>112913701.9</x:v>
+        <x:v>115082971.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>106460595.47</x:v>
+        <x:v>108424500.87</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>6453106.43</x:v>
+        <x:v>6658470.57</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>60.64</x:v>
+        <x:v>61.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1011108464.95</x:v>
+        <x:v>1010072464.39</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>694066450</x:v>
+        <x:v>692801084.06</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>316904238.6</x:v>
+        <x:v>317133603.98</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83.24</x:v>
+        <x:v>83.09</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>535483601.68</x:v>
+        <x:v>536854662.65</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>535457433.78</x:v>
+        <x:v>536828499.9</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>26167.9</x:v>
+        <x:v>26162.75</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>64.21</x:v>
+        <x:v>64.37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5044099888.3</x:v>
+        <x:v>5041616976.38</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2818755987.37</x:v>
+        <x:v>2817282751.85</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154762311.26</x:v>
+        <x:v>154690968.5</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2070581589.67</x:v>
+        <x:v>2069643256.03</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>149.37</x:v>
+        <x:v>149.29</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>480535215.66</x:v>
+        <x:v>515710825.08</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>423035035.8</x:v>
+        <x:v>452672863.63</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>57500179.86</x:v>
+        <x:v>63037961.45</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>24.14</x:v>
+        <x:v>25.91</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,75 +948,75 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>408967976.1</x:v>
+        <x:v>408481989.05</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>207038989.26</x:v>
+        <x:v>206795995.71</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>3536469.94</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198392516.9</x:v>
+        <x:v>198149523.4</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.87</x:v>
+        <x:v>81.77</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>167321981.93</x:v>
+        <x:v>174904326.56</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>164439643.35</x:v>
+        <x:v>171966770.96</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>2882338.58</x:v>
+        <x:v>2937555.6</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>65.05</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>299651290.17</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>59938234.64</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1045,60 +1045,60 @@
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>1227072195.86</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636243.91</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>429020246.68</x:v>
+        <x:v>430566213.32</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>312875560.88</x:v>
+        <x:v>314392222.15</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>116144685.8</x:v>
+        <x:v>116173991.17</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>34.36</x:v>
+        <x:v>34.48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>76338313.1</x:v>
+        <x:v>76464661.39</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>63840937.74</x:v>
+        <x:v>63967286.03</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>12497375.36</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>63.06</x:v>
+        <x:v>63.16</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>512754674.75</x:v>
+        <x:v>512777594.49</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>429272350.02</x:v>
+        <x:v>429402524.88</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>72410883.87</x:v>
+        <x:v>72435179.7</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>11071440.86</x:v>
+        <x:v>10939889.91</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>102.7</x:v>
+        <x:v>102.74</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>196754874.8</x:v>
+        <x:v>208146670.4</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>173100778.27</x:v>
+        <x:v>182613380.88</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>23654096.53</x:v>
+        <x:v>25533289.52</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>40.28</x:v>
+        <x:v>42.61</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345549410.86</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69084048.68</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>159023578.83</x:v>
+        <x:v>163635906.08</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>132867802.34</x:v>
+        <x:v>136711408.38</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>26155776.49</x:v>
+        <x:v>26924497.7</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>39.38</x:v>
+        <x:v>40.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1228609216.33</x:v>
+        <x:v>1228703307.32</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>530608592.21</x:v>
+        <x:v>530687001.38</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14564609.73</x:v>
+        <x:v>14580291.55</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.43</x:v>
+        <x:v>109.45</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>3113531.05</x:v>
+        <x:v>5075921.65</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>2600507.94</x:v>
+        <x:v>4235833.44</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>513023.11</x:v>
+        <x:v>840088.21</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>0.62</x:v>
+        <x:v>1.02</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">