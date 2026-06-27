--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf771ef66c5034b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/451eb267da3849f5808758318d1c9138.psmdcp" Id="R7dfe681a66a74ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af06a3c92274b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad169af72aa04b68b159f8e413869ef4.psmdcp" Id="R1e2d93ec2ab34bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851981394.44</x:v>
+        <x:v>851398653.68</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716686583.65</x:v>
+        <x:v>716216887.93</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135290211.6</x:v>
+        <x:v>135177166.56</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.25</x:v>
+        <x:v>106.18</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>541899338.6</x:v>
+        <x:v>605630425.91</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>458022913.69</x:v>
+        <x:v>511595065.16</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>83876424.91</x:v>
+        <x:v>94035360.75</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>67.58</x:v>
+        <x:v>75.53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>115082971.44</x:v>
+        <x:v>123686024.67</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>108424500.87</x:v>
+        <x:v>116225220.12</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>6658470.57</x:v>
+        <x:v>7460804.55</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>61.8</x:v>
+        <x:v>66.42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1010072464.39</x:v>
+        <x:v>1010673934.01</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>692801084.06</x:v>
+        <x:v>693101818.88</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>317133603.98</x:v>
+        <x:v>317434338.78</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83.09</x:v>
+        <x:v>83.13</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>536854662.65</x:v>
+        <x:v>542714147.79</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>536828499.9</x:v>
+        <x:v>542687985.04</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>26162.75</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>64.37</x:v>
+        <x:v>65.08</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5041616976.38</x:v>
+        <x:v>5035110159.3</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2817282751.85</x:v>
+        <x:v>2814365533.49</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154690968.5</x:v>
+        <x:v>155188479.06</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2069643256.03</x:v>
+        <x:v>2065556146.75</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>149.29</x:v>
+        <x:v>149.17</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>515710825.08</x:v>
+        <x:v>592555161.97</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>452672863.63</x:v>
+        <x:v>517741080.33</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>63037961.45</x:v>
+        <x:v>74814081.64</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>25.91</x:v>
+        <x:v>29.77</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>408481989.05</x:v>
+        <x:v>408289203.88</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>206795995.71</x:v>
+        <x:v>206699603.12</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>3536469.94</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198149523.4</x:v>
+        <x:v>198053130.82</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.77</x:v>
+        <x:v>81.73</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>174904326.56</x:v>
+        <x:v>200906980.02</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>171966770.96</x:v>
+        <x:v>197754723.8</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>2937555.6</x:v>
+        <x:v>3152256.22</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>68</x:v>
+        <x:v>78.11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>299651290.17</x:v>
+        <x:v>299659100.72</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>59938234.64</x:v>
+        <x:v>59930424.09</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>22157564.64</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>132374546.09</x:v>
+        <x:v>135080220.88</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>111139607.15</x:v>
+        <x:v>113394336.14</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>21234938.94</x:v>
+        <x:v>21685884.74</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>33.1</x:v>
+        <x:v>33.78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>1227072195.86</x:v>
+        <x:v>1227072574.61</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>40636243.91</x:v>
+        <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>430566213.32</x:v>
+        <x:v>495898455.28</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>314392222.15</x:v>
+        <x:v>375585880.6</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>116173991.17</x:v>
+        <x:v>120312574.68</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>34.48</x:v>
+        <x:v>39.72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1153,157 +1153,157 @@
       </x:c>
       <x:c r="K15" s="9">
         <x:v>63967286.03</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>12497375.36</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>63.16</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>512777594.49</x:v>
+        <x:v>514351922.93</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>429402524.88</x:v>
+        <x:v>430689882.51</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>72435179.7</x:v>
+        <x:v>72777033.59</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10939889.91</x:v>
+        <x:v>10885006.83</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>102.74</x:v>
+        <x:v>103.07</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>208146670.4</x:v>
+        <x:v>227501213.34</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>182613380.88</x:v>
+        <x:v>198857223.57</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>25533289.52</x:v>
+        <x:v>28643989.77</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>42.61</x:v>
+        <x:v>46.57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
-        <x:v>345549410.86</x:v>
+        <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>69084048.68</x:v>
+        <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>163635906.08</x:v>
+        <x:v>172839080.47</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>136711408.38</x:v>
+        <x:v>142894798.4</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>26924497.7</x:v>
+        <x:v>29944282.07</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>40.52</x:v>
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1228703307.32</x:v>
+        <x:v>1229200117</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>530687001.38</x:v>
+        <x:v>531101009.44</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14580291.55</x:v>
+        <x:v>14663093.17</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.45</x:v>
+        <x:v>109.55</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>5075921.65</x:v>
+        <x:v>10421245.16</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>4235833.44</x:v>
+        <x:v>8701932.64</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>840088.21</x:v>
+        <x:v>1719312.52</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>1.02</x:v>
+        <x:v>2.09</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">