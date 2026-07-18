--- v2 (2026-06-27)
+++ v3 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af06a3c92274b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad169af72aa04b68b159f8e413869ef4.psmdcp" Id="R1e2d93ec2ab34bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6feff53101b24d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6e0557957254858a96489ee1af823c5.psmdcp" Id="R8acd3091e5d4404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851398653.68</x:v>
+        <x:v>851544250.8</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716216887.93</x:v>
+        <x:v>716356397.15</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135177166.56</x:v>
+        <x:v>135183254.46</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.18</x:v>
+        <x:v>106.2</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>605630425.91</x:v>
+        <x:v>639627972.19</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>511595065.16</x:v>
+        <x:v>540384750.61</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>94035360.75</x:v>
+        <x:v>99243221.58</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>75.53</x:v>
+        <x:v>79.77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>123686024.67</x:v>
+        <x:v>131660776.12</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>116225220.12</x:v>
+        <x:v>123737602.23</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>7460804.55</x:v>
+        <x:v>7923173.89</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>66.42</x:v>
+        <x:v>70.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1010673934.01</x:v>
+        <x:v>1008574035.98</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>693101818.88</x:v>
+        <x:v>692053650.94</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>317434338.78</x:v>
+        <x:v>316382608.69</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83.13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>542714147.79</x:v>
+        <x:v>542806786.62</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>542687985.04</x:v>
+        <x:v>542780623.87</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>26162.75</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>65.08</x:v>
+        <x:v>65.09</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5035110159.3</x:v>
+        <x:v>5029417883.9</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2814365533.49</x:v>
+        <x:v>2810035898.11</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>155188479.06</x:v>
+        <x:v>154393573.22</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2065556146.75</x:v>
+        <x:v>2064988412.57</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>149.17</x:v>
+        <x:v>148.91</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>592555161.97</x:v>
+        <x:v>639130122.32</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>517741080.33</x:v>
+        <x:v>557617824.63</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>74814081.64</x:v>
+        <x:v>81512297.69</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>29.77</x:v>
+        <x:v>32.11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>408289203.88</x:v>
+        <x:v>405875812.79</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>206699603.12</x:v>
+        <x:v>205549863.28</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>3536469.94</x:v>
+        <x:v>3479514.31</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>198053130.82</x:v>
+        <x:v>196846435.2</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.73</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>200906980.02</x:v>
+        <x:v>206164549.68</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>197754723.8</x:v>
+        <x:v>202970797.83</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>3152256.22</x:v>
+        <x:v>3193751.85</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>78.11</x:v>
+        <x:v>80.15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>299659100.72</x:v>
+        <x:v>299659100.61</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>59930424.09</x:v>
+        <x:v>59930424.2</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>22157564.64</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>135080220.88</x:v>
+        <x:v>143085994.69</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>113394336.14</x:v>
+        <x:v>120065814.31</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>21685884.74</x:v>
+        <x:v>23020180.38</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>33.78</x:v>
+        <x:v>35.78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>1227072574.61</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>495898455.28</x:v>
+        <x:v>635889427.35</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>375585880.6</x:v>
+        <x:v>504498295.93</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>120312574.68</x:v>
+        <x:v>131391131.42</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>39.72</x:v>
+        <x:v>50.93</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>76464661.39</x:v>
+        <x:v>84740296.26</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>63967286.03</x:v>
+        <x:v>70863648.43</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>12497375.36</x:v>
+        <x:v>13876647.83</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>63.16</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>514351922.93</x:v>
+        <x:v>516177366.63</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>430689882.51</x:v>
+        <x:v>432464922.4</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>72777033.59</x:v>
+        <x:v>73285990.35</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10885006.83</x:v>
+        <x:v>10426453.88</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>103.07</x:v>
+        <x:v>103.54</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>227501213.34</x:v>
+        <x:v>242287553.09</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>198857223.57</x:v>
+        <x:v>211261554.59</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>28643989.77</x:v>
+        <x:v>31025998.5</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>46.57</x:v>
+        <x:v>49.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>172839080.47</x:v>
+        <x:v>198812220.64</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>142894798.4</x:v>
+        <x:v>166771740.49</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>29944282.07</x:v>
+        <x:v>32040480.15</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>42.8</x:v>
+        <x:v>49.23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1229200117</x:v>
+        <x:v>1229205160.78</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>531101009.44</x:v>
+        <x:v>531105212.58</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14663093.17</x:v>
+        <x:v>14663933.81</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
         <x:v>109.55</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>10421245.16</x:v>
+        <x:v>14397710.65</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>8701932.64</x:v>
+        <x:v>12015739.02</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>1719312.52</x:v>
+        <x:v>2381971.63</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>2.09</x:v>
+        <x:v>2.89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">