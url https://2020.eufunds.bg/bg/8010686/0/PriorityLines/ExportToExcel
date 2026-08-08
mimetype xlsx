--- v3 (2026-07-18)
+++ v4 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6feff53101b24d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6e0557957254858a96489ee1af823c5.psmdcp" Id="R8acd3091e5d4404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee62ee7c08941ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f32b28cdf9047a3bcd0d0114c3768a9.psmdcp" Id="Rc8f9b65c60064495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>851544250.8</x:v>
+        <x:v>1010957024.86</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>716356397.15</x:v>
+        <x:v>852102975.26</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>135183254.46</x:v>
+        <x:v>158849450.41</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>106.2</x:v>
+        <x:v>126.08</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>639627972.19</x:v>
+        <x:v>659840459.87</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>540384750.61</x:v>
+        <x:v>557744903.78</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>99243221.58</x:v>
+        <x:v>102095556.09</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>79.77</x:v>
+        <x:v>82.29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>181437129.97</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>162001597.26</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>7429253.64</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>93.44</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>131660776.12</x:v>
+        <x:v>142662829.53</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>123737602.23</x:v>
+        <x:v>133779955.34</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>7923173.89</x:v>
+        <x:v>8882874.19</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>70.7</x:v>
+        <x:v>76.61</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1008574035.98</x:v>
+        <x:v>1006900333.56</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>692053650.94</x:v>
+        <x:v>690841518.34</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>316382608.69</x:v>
+        <x:v>315921038.87</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>83</x:v>
+        <x:v>82.85</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>542806786.62</x:v>
+        <x:v>550359077.83</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>542780623.87</x:v>
+        <x:v>550329562.87</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>26162.75</x:v>
+        <x:v>29514.96</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>65.09</x:v>
+        <x:v>65.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5029417883.9</x:v>
+        <x:v>5013186774.88</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2810035898.11</x:v>
+        <x:v>2798927106.29</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>154393573.22</x:v>
+        <x:v>152301298.67</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2064988412.57</x:v>
+        <x:v>2061958369.92</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>148.91</x:v>
+        <x:v>148.25</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>639130122.32</x:v>
+        <x:v>799542586.86</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>557617824.63</x:v>
+        <x:v>705034148.24</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>81512297.69</x:v>
+        <x:v>94508438.62</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>32.11</x:v>
+        <x:v>40.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>405875812.79</x:v>
+        <x:v>404597582.58</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>205549863.28</x:v>
+        <x:v>204923837.31</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>3479514.31</x:v>
+        <x:v>3466425.25</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>196846435.2</x:v>
+        <x:v>196207320.02</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.26</x:v>
+        <x:v>81.02</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>206164549.68</x:v>
+        <x:v>206434108.12</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>202970797.83</x:v>
+        <x:v>203240356.27</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>3193751.85</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>80.15</x:v>
+        <x:v>80.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
-        <x:v>299659100.61</x:v>
+        <x:v>299659100.33</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>59930424.2</x:v>
+        <x:v>59930424.16</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>22157564.64</x:v>
+        <x:v>22157564.96</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>143085994.69</x:v>
+        <x:v>157854295.5</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>120065814.31</x:v>
+        <x:v>132372025.22</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>23020180.38</x:v>
+        <x:v>25482270.28</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>35.78</x:v>
+        <x:v>39.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
         <x:v>1227072574.61</x:v>
       </x:c>
       <x:c r="F13" s="9">
         <x:v>789437983.66</x:v>
       </x:c>
       <x:c r="G13" s="9">
         <x:v>396997968.29</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
         <x:v>95.02</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>635889427.35</x:v>
+        <x:v>671568742.2</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>504498295.93</x:v>
+        <x:v>531088810.63</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>131391131.42</x:v>
+        <x:v>140479931.57</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>50.93</x:v>
+        <x:v>53.79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>84740296.26</x:v>
+        <x:v>87952235.55</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>70863648.43</x:v>
+        <x:v>73549226.92</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>13876647.83</x:v>
+        <x:v>14403008.63</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>70</x:v>
+        <x:v>72.65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>516177366.63</x:v>
+        <x:v>520037348.79</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>432464922.4</x:v>
+        <x:v>435698269.52</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>73285990.35</x:v>
+        <x:v>73995412.09</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10426453.88</x:v>
+        <x:v>10343667.18</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>103.54</x:v>
+        <x:v>104.34</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>242287553.09</x:v>
+        <x:v>293533824.43</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>211261554.59</x:v>
+        <x:v>254191316.1</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>31025998.5</x:v>
+        <x:v>39342508.33</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>49.6</x:v>
+        <x:v>60.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>198812220.64</x:v>
+        <x:v>231271628.36</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>166771740.49</x:v>
+        <x:v>193273801.89</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>32040480.15</x:v>
+        <x:v>37997826.47</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>49.23</x:v>
+        <x:v>57.27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1229205160.78</x:v>
+        <x:v>1229088995.26</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>531105212.58</x:v>
+        <x:v>531008488.44</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14663933.81</x:v>
+        <x:v>14644492.43</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.55</x:v>
+        <x:v>109.52</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>14397710.65</x:v>
+        <x:v>24418734.36</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>12015739.02</x:v>
+        <x:v>20366939.95</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>2381971.63</x:v>
+        <x:v>4051794.41</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>2.89</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">