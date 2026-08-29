--- v4 (2026-08-08)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee62ee7c08941ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f32b28cdf9047a3bcd0d0114c3768a9.psmdcp" Id="Rc8f9b65c60064495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd248b692a8334836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9b117eee91d431492a35163acd2108c.psmdcp" Id="R6218e6b6aed34e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -743,198 +743,198 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>801851024.5</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>663322624.79</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>138528399.71</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>1010957024.86</x:v>
+        <x:v>1011298287.55</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>852102975.26</x:v>
+        <x:v>852398031.01</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>158849450.41</x:v>
+        <x:v>158895657.35</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>4599.19</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>126.08</x:v>
+        <x:v>126.12</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>659840459.87</x:v>
+        <x:v>674834515.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>557744903.78</x:v>
+        <x:v>570731670.87</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>102095556.09</x:v>
+        <x:v>104102844.46</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>82.29</x:v>
+        <x:v>84.16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>186215011.39</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>165648295.47</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>20566715.92</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>181437129.97</x:v>
+        <x:v>179363226.11</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>162001597.26</x:v>
+        <x:v>160549865.11</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>12006279.07</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>7429253.64</x:v>
+        <x:v>6807081.93</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>93.44</x:v>
+        <x:v>92.67</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>142662829.53</x:v>
+        <x:v>151349524.47</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>133779955.34</x:v>
+        <x:v>141321693.62</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>8882874.19</x:v>
+        <x:v>10027830.85</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>833970804.49</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>1006900333.56</x:v>
+        <x:v>1006227133</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>690841518.34</x:v>
+        <x:v>690348170.72</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>137776.35</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>315921038.87</x:v>
+        <x:v>315741185.93</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>82.85</x:v>
+        <x:v>82.79</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>550359077.83</x:v>
+        <x:v>603059237.66</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>550329562.87</x:v>
+        <x:v>603028971.89</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>29514.96</x:v>
+        <x:v>30265.77</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>65.99</x:v>
+        <x:v>72.31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1990741213.51</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1786054712.13</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>204686501.38</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>5013186774.88</x:v>
+        <x:v>4848743724.84</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2798927106.29</x:v>
+        <x:v>2668286270.08</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>152301298.67</x:v>
+        <x:v>127379193.64</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>2061958369.92</x:v>
+        <x:v>2053078261.12</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>148.25</x:v>
+        <x:v>140.43</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>799542586.86</x:v>
+        <x:v>976715041.53</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>705034148.24</x:v>
+        <x:v>872841471.82</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>94508438.62</x:v>
+        <x:v>103873569.71</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>40.16</x:v>
+        <x:v>49.06</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -948,157 +948,157 @@
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>257221145.97</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>210488045.44</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>46733100.53</x:v>
       </x:c>
       <x:c r="E11" s="9">
-        <x:v>404597582.58</x:v>
+        <x:v>404119302.76</x:v>
       </x:c>
       <x:c r="F11" s="9">
-        <x:v>204923837.31</x:v>
+        <x:v>204684697.4</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>3466425.25</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>196207320.02</x:v>
+        <x:v>195968180.11</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>81.02</x:v>
+        <x:v>80.92</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>206434108.12</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>203240356.27</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>3193751.85</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>80.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>399896029.99</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>333247088.11</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>66648941.88</x:v>
       </x:c>
       <x:c r="E12" s="9">
         <x:v>381747089.45</x:v>
       </x:c>
       <x:c r="F12" s="9">
         <x:v>299659100.33</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>59930424.16</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>22157564.96</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>89.92</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>157854295.5</x:v>
+        <x:v>158335823.3</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>132372025.22</x:v>
+        <x:v>132773298.39</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>25482270.28</x:v>
+        <x:v>25562524.91</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>39.47</x:v>
+        <x:v>39.59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>1248580880.89</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>847860470.63</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>400720410.26</x:v>
       </x:c>
       <x:c r="E13" s="9">
-        <x:v>1227072574.61</x:v>
+        <x:v>998457984.78</x:v>
       </x:c>
       <x:c r="F13" s="9">
-        <x:v>789437983.66</x:v>
+        <x:v>870641822.97</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>396997968.29</x:v>
+        <x:v>87179539.15</x:v>
       </x:c>
       <x:c r="H13" s="9">
         <x:v>40636622.66</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>95.02</x:v>
+        <x:v>76.71</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>671568742.2</x:v>
+        <x:v>813941649.62</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>531088810.63</x:v>
+        <x:v>615194741.1</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>140479931.57</x:v>
+        <x:v>198746908.52</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>53.79</x:v>
+        <x:v>65.19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H14" s="9">
@@ -1127,183 +1127,183 @@
       <x:c r="B15" s="9">
         <x:v>121056292.18</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>83996834.05</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>37059458.13</x:v>
       </x:c>
       <x:c r="E15" s="9">
         <x:v>104807251.99</x:v>
       </x:c>
       <x:c r="F15" s="9">
         <x:v>87723504.64</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>17083747.35</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>86.58</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>87952235.55</x:v>
+        <x:v>88440339.5</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>73549226.92</x:v>
+        <x:v>73955980.21</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>14403008.63</x:v>
+        <x:v>14484359.29</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>72.65</x:v>
+        <x:v>73.06</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>488474401.34</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>421102492.74</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>67371908.6</x:v>
       </x:c>
       <x:c r="E16" s="9">
-        <x:v>520037348.79</x:v>
+        <x:v>520795001.76</x:v>
       </x:c>
       <x:c r="F16" s="9">
-        <x:v>435698269.52</x:v>
+        <x:v>436344731.34</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>73995412.09</x:v>
+        <x:v>74127287.74</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>10343667.18</x:v>
+        <x:v>10322982.68</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>104.34</x:v>
+        <x:v>104.5</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>293533824.43</x:v>
+        <x:v>336540396.14</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>254191316.1</x:v>
+        <x:v>290215202.6</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>39342508.33</x:v>
+        <x:v>46325193.54</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>60.09</x:v>
+        <x:v>68.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>403822916.1</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>330227562.72</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>73595353.38</x:v>
       </x:c>
       <x:c r="E17" s="9">
         <x:v>414638981.49</x:v>
       </x:c>
       <x:c r="F17" s="9">
         <x:v>345541832.37</x:v>
       </x:c>
       <x:c r="G17" s="9">
         <x:v>69091627.17</x:v>
       </x:c>
       <x:c r="H17" s="9">
         <x:v>5521.95</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>102.68</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>231271628.36</x:v>
+        <x:v>271339902.07</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>193273801.89</x:v>
+        <x:v>225179719.18</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>37997826.47</x:v>
+        <x:v>46160182.89</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>57.27</x:v>
+        <x:v>67.19</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>498209930.82</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="9">
-        <x:v>1229088995.26</x:v>
+        <x:v>1228877201.96</x:v>
       </x:c>
       <x:c r="F18" s="9">
-        <x:v>531008488.44</x:v>
+        <x:v>530832074.48</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>14644492.43</x:v>
+        <x:v>14609113.09</x:v>
       </x:c>
       <x:c r="H18" s="9">
         <x:v>683436014.39</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>109.52</x:v>
+        <x:v>109.48</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>24418734.36</x:v>
+        <x:v>27916971.96</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>20366939.95</x:v>
+        <x:v>23282383.17</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>4051794.41</x:v>
+        <x:v>4634588.79</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>4.9</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">