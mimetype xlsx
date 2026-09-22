--- v5 (2026-09-02)
+++ v6 (2026-09-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reafb5bdcb8ac4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef6ff35e289c48ed8ea77b2ad2f74cff.psmdcp" Id="Rff74213bbc11438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f75c01456649d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de7dbd77f3df45bd8598d20c94c58d4e.psmdcp" Id="R5f33396ec953427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>770385384.53</x:v>
+        <x:v>770385384.49</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>679170901.42</x:v>
+        <x:v>679170901.38</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>11.44</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3509579563.04</x:v>
+        <x:v>3509933278</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3224340459.79</x:v>
+        <x:v>3224340459.75</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>52.13</x:v>
+        <x:v>52.14</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5209777764.77</x:v>
+        <x:v>5197563175.9</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4714638441.83</x:v>
+        <x:v>4703775451.58</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>77.39</x:v>
+        <x:v>77.21</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>773714641.48</x:v>
+        <x:v>773746356.91</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>686073434.06</x:v>
+        <x:v>686099463.92</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>6920543003.66</x:v>
+        <x:v>6896464309.15</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6304532232.37</x:v>
+        <x:v>6282894336.26</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>95.72</x:v>
+        <x:v>95.39</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2275648404.02</x:v>
+        <x:v>2275147983.23</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>2010772808.65</x:v>
+        <x:v>2010265888.99</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>31.47</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>7795769272.71</x:v>
+        <x:v>8117004544.33</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7166013570.71</x:v>
+        <x:v>7433102602.59</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>107.82</x:v>
+        <x:v>112.27</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>4745714875.96</x:v>
+        <x:v>4765685453.33</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>4173980034.54</x:v>
+        <x:v>4191671916.41</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>65.64</x:v>
+        <x:v>65.92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>7795769272.71</x:v>
+        <x:v>8117004544.33</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7166013570.71</x:v>
+        <x:v>7433102602.59</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>107.82</x:v>
+        <x:v>112.27</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>4745714875.96</x:v>
+        <x:v>4765685453.33</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>4173980034.54</x:v>
+        <x:v>4191671916.41</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>65.64</x:v>
+        <x:v>65.92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>7795769272.71</x:v>
+        <x:v>8117004544.33</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7166013570.71</x:v>
+        <x:v>7433102602.59</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>107.82</x:v>
+        <x:v>112.27</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>4745714875.96</x:v>
+        <x:v>4765685453.33</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>4173980034.54</x:v>
+        <x:v>4191671916.41</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>65.64</x:v>
+        <x:v>65.92</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>7795769272.71</x:v>
+        <x:v>8117004544.33</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7166013570.71</x:v>
+        <x:v>7433102602.59</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>107.82</x:v>
+        <x:v>112.27</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>4745714875.96</x:v>
+        <x:v>4765685453.33</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>4173980034.54</x:v>
+        <x:v>4191671916.41</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>65.64</x:v>
+        <x:v>65.92</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>7795769272.71</x:v>
+        <x:v>8117004544.33</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7166013570.71</x:v>
+        <x:v>7433102602.59</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>107.82</x:v>
+        <x:v>112.27</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>4745714875.96</x:v>
+        <x:v>4765685453.33</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>4173980034.54</x:v>
+        <x:v>4191671916.41</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>65.64</x:v>
+        <x:v>65.92</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>7795769272.71</x:v>
+        <x:v>8117004544.33</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7166013570.71</x:v>
+        <x:v>7433102602.59</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>107.82</x:v>
+        <x:v>112.27</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>4745714875.96</x:v>
+        <x:v>4765685453.33</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>4173980034.54</x:v>
+        <x:v>4191671916.41</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>65.64</x:v>
+        <x:v>65.92</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">