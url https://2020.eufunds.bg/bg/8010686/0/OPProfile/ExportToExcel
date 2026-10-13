--- v6 (2026-09-22)
+++ v7 (2026-10-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f75c01456649d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de7dbd77f3df45bd8598d20c94c58d4e.psmdcp" Id="R5f33396ec953427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra732413085c74a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d84c56d5136b4bad81b16e9616bb6c23.psmdcp" Id="R35bb706d6e104622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3509933278</x:v>
+        <x:v>3349451934.02</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3224340459.75</x:v>
+        <x:v>3087684998.05</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>52.14</x:v>
+        <x:v>49.76</x:v>
       </x:c>
       <x:c r="H37" s="4">
-        <x:v>212079830.39</x:v>
+        <x:v>212998655.56</x:v>
       </x:c>
       <x:c r="I37" s="4">
-        <x:v>205104204.53</x:v>
+        <x:v>206128115.33</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>3.15</x:v>
+        <x:v>3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5197563175.9</x:v>
+        <x:v>5034635461.99</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4703775451.58</x:v>
+        <x:v>4565011969.88</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>77.21</x:v>
+        <x:v>74.79</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>773746356.91</x:v>
+        <x:v>774568927.82</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>686099463.92</x:v>
+        <x:v>687123374.72</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>11.49</x:v>
+        <x:v>11.51</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>6896464309.15</x:v>
+        <x:v>6700816337.55</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6282894336.26</x:v>
+        <x:v>6116749660.12</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>95.39</x:v>
+        <x:v>92.68</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2275147983.23</x:v>
+        <x:v>2270024969.63</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>2010265888.99</x:v>
+        <x:v>2010429878.52</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>31.47</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8117004544.33</x:v>
+        <x:v>7953593931.85</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7433102602.59</x:v>
+        <x:v>7294489438.92</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>112.27</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>4765685453.33</x:v>
+        <x:v>4986257121.78</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>4191671916.41</x:v>
+        <x:v>4413459999.78</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>65.92</x:v>
+        <x:v>68.97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8117004544.33</x:v>
+        <x:v>7953593931.85</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7433102602.59</x:v>
+        <x:v>7294489438.92</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>112.27</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>4765685453.33</x:v>
+        <x:v>4986257121.78</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>4191671916.41</x:v>
+        <x:v>4413459999.78</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>65.92</x:v>
+        <x:v>68.97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8117004544.33</x:v>
+        <x:v>7953593931.85</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7433102602.59</x:v>
+        <x:v>7294489438.92</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>112.27</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>4765685453.33</x:v>
+        <x:v>4986257121.78</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>4191671916.41</x:v>
+        <x:v>4413459999.78</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>65.92</x:v>
+        <x:v>68.97</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8117004544.33</x:v>
+        <x:v>7953593931.85</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7433102602.59</x:v>
+        <x:v>7294489438.92</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>112.27</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>4765685453.33</x:v>
+        <x:v>4986257121.78</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>4191671916.41</x:v>
+        <x:v>4413459999.78</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>65.92</x:v>
+        <x:v>68.97</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8117004544.33</x:v>
+        <x:v>7953593931.85</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7433102602.59</x:v>
+        <x:v>7294489438.92</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>112.27</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>4765685453.33</x:v>
+        <x:v>4986257121.78</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>4191671916.41</x:v>
+        <x:v>4413459999.78</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>65.92</x:v>
+        <x:v>68.97</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8117004544.33</x:v>
+        <x:v>7953593931.85</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7433102602.59</x:v>
+        <x:v>7294489438.92</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>112.27</x:v>
+        <x:v>110.01</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>4765685453.33</x:v>
+        <x:v>4986257121.78</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>4191671916.41</x:v>
+        <x:v>4413459999.78</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>65.92</x:v>
+        <x:v>68.97</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">