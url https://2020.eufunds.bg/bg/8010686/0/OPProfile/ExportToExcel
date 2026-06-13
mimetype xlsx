--- v0 (2026-05-09)
+++ v1 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258b18f04a484072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9498561d9788405ba59d3ba07e18b9b6.psmdcp" Id="Rd3a293dd99b04a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67adb265fe374cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0297d7504e484416b09f6b9a138fc52d.psmdcp" Id="R7a1adf40878b4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>767478994.89</x:v>
+        <x:v>770385384.54</x:v>
       </x:c>
       <x:c r="F36" s="4">
-        <x:v>676748820.44</x:v>
+        <x:v>679170901.42</x:v>
       </x:c>
       <x:c r="G36" s="4">
-        <x:v>11.4</x:v>
+        <x:v>11.44</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3580345571.08</x:v>
+        <x:v>3581722376.47</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3009273880.81</x:v>
+        <x:v>3010197595.81</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.19</x:v>
+        <x:v>53.21</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5353184748.52</x:v>
+        <x:v>5352437391.43</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4563342837.88</x:v>
+        <x:v>4562005822.3</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.52</x:v>
+        <x:v>79.51</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>773780515.71</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>686128289.53</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7179718667.3</x:v>
+        <x:v>7178250968.89</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6251394642.13</x:v>
+        <x:v>6249376300.84</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.3</x:v>
+        <x:v>99.28</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2196422916.99</x:v>
+        <x:v>2195183544.88</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1931345524.88</x:v>
+        <x:v>1930307716.87</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.38</x:v>
+        <x:v>30.36</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>7831337449.22</x:v>
+        <x:v>8012755473.58</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>6896244653.82</x:v>
+        <x:v>7077073889.6</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>108.32</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>2799326539.65</x:v>
+        <x:v>2959744816.86</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2452997195.36</x:v>
+        <x:v>2593828458.24</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>38.72</x:v>
+        <x:v>40.94</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>7831337449.22</x:v>
+        <x:v>8012755473.58</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>6896244653.82</x:v>
+        <x:v>7077073889.6</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>108.32</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>2799326539.65</x:v>
+        <x:v>2959744816.86</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2452997195.36</x:v>
+        <x:v>2593828458.24</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>38.72</x:v>
+        <x:v>40.94</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>7831337449.22</x:v>
+        <x:v>8012755473.58</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>6896244653.82</x:v>
+        <x:v>7077073889.6</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>108.32</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>2799326539.65</x:v>
+        <x:v>2959744816.86</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2452997195.36</x:v>
+        <x:v>2593828458.24</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>38.72</x:v>
+        <x:v>40.94</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>7831337449.22</x:v>
+        <x:v>8012755473.58</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>6896244653.82</x:v>
+        <x:v>7077073889.6</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>108.32</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>2799326539.65</x:v>
+        <x:v>2959744816.86</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2452997195.36</x:v>
+        <x:v>2593828458.24</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>38.72</x:v>
+        <x:v>40.94</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>7831337449.22</x:v>
+        <x:v>8012755473.58</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>6896244653.82</x:v>
+        <x:v>7077073889.6</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>108.32</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>2799326539.65</x:v>
+        <x:v>2959744816.86</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2452997195.36</x:v>
+        <x:v>2593828458.24</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>38.72</x:v>
+        <x:v>40.94</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>7831337449.22</x:v>
+        <x:v>8012755473.58</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>6896244653.82</x:v>
+        <x:v>7077073889.6</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>108.32</x:v>
+        <x:v>110.83</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>2799326539.65</x:v>
+        <x:v>2959744816.86</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2452997195.36</x:v>
+        <x:v>2593828458.24</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>38.72</x:v>
+        <x:v>40.94</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">