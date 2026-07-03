--- v1 (2026-06-13)
+++ v2 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67adb265fe374cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0297d7504e484416b09f6b9a138fc52d.psmdcp" Id="R7a1adf40878b4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa6279609624c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4580120d28ef4655bb8b5442cd0b2faf.psmdcp" Id="Re17d00b99da9482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3581722376.47</x:v>
+        <x:v>3581586344.64</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3010197595.81</x:v>
+        <x:v>3010073174.4</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.21</x:v>
+        <x:v>53.2</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5352437391.43</x:v>
+        <x:v>5353796683.24</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4562005822.3</x:v>
+        <x:v>4562599030.91</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.51</x:v>
+        <x:v>79.53</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>773780515.71</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>686128289.53</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7178250968.89</x:v>
+        <x:v>7175224231.22</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6249376300.84</x:v>
+        <x:v>6245700178.84</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.28</x:v>
+        <x:v>99.24</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2195183544.88</x:v>
+        <x:v>2195671562.57</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1930307716.87</x:v>
+        <x:v>1930714211.93</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.36</x:v>
+        <x:v>30.37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8012755473.58</x:v>
+        <x:v>8010179346.22</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7077073889.6</x:v>
+        <x:v>7073702299.52</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.79</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>2959744816.86</x:v>
+        <x:v>3383868722.81</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2593828458.24</x:v>
+        <x:v>2975430544.63</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>40.94</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8012755473.58</x:v>
+        <x:v>8010179346.22</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7077073889.6</x:v>
+        <x:v>7073702299.52</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.79</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>2959744816.86</x:v>
+        <x:v>3383868722.81</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2593828458.24</x:v>
+        <x:v>2975430544.63</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>40.94</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8012755473.58</x:v>
+        <x:v>8010179346.22</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7077073889.6</x:v>
+        <x:v>7073702299.52</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.79</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>2959744816.86</x:v>
+        <x:v>3383868722.81</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2593828458.24</x:v>
+        <x:v>2975430544.63</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>40.94</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8012755473.58</x:v>
+        <x:v>8010179346.22</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7077073889.6</x:v>
+        <x:v>7073702299.52</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.79</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>2959744816.86</x:v>
+        <x:v>3383868722.81</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2593828458.24</x:v>
+        <x:v>2975430544.63</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>40.94</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8012755473.58</x:v>
+        <x:v>8010179346.22</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7077073889.6</x:v>
+        <x:v>7073702299.52</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>110.83</x:v>
+        <x:v>110.79</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>2959744816.86</x:v>
+        <x:v>3383868722.81</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2593828458.24</x:v>
+        <x:v>2975430544.63</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>40.94</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8012755473.58</x:v>
+        <x:v>8010179346.22</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7077073889.6</x:v>
+        <x:v>7073702299.52</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>110.83</x:v>
+        <x:v>110.79</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>2959744816.86</x:v>
+        <x:v>3383868722.81</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2593828458.24</x:v>
+        <x:v>2975430544.63</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>40.94</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">