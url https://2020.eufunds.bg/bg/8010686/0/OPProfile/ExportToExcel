--- v2 (2026-07-03)
+++ v3 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa6279609624c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4580120d28ef4655bb8b5442cd0b2faf.psmdcp" Id="Re17d00b99da9482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1a492ed7ae4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80f915f9b64f426da0d21b6c487bd03e.psmdcp" Id="R172efe2ae15f444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3581586344.64</x:v>
+        <x:v>3581630289.96</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3010073174.4</x:v>
+        <x:v>3010138682.64</x:v>
       </x:c>
       <x:c r="G37" s="4">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5353796683.24</x:v>
+        <x:v>5346101612.17</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4562599030.91</x:v>
+        <x:v>4556042196.24</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.53</x:v>
+        <x:v>79.42</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>773780515.71</x:v>
+        <x:v>772101020.59</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>686128289.53</x:v>
+        <x:v>684612848.68</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>11.49</x:v>
+        <x:v>11.47</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7175224231.22</x:v>
+        <x:v>7169873785.97</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6245700178.84</x:v>
+        <x:v>6241017857.51</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.24</x:v>
+        <x:v>99.17</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2195671562.57</x:v>
+        <x:v>2191985930.76</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1930714211.93</x:v>
+        <x:v>1927523216.27</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.37</x:v>
+        <x:v>30.32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8010179346.22</x:v>
+        <x:v>8004822298.7</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7073702299.52</x:v>
+        <x:v>7069035585.28</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>110.79</x:v>
+        <x:v>110.72</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>3383868722.81</x:v>
+        <x:v>3616079547.48</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>2975430544.63</x:v>
+        <x:v>3181560653.68</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>46.8</x:v>
+        <x:v>50.01</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8010179346.22</x:v>
+        <x:v>8004822298.7</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7073702299.52</x:v>
+        <x:v>7069035585.28</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>110.79</x:v>
+        <x:v>110.72</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>3383868722.81</x:v>
+        <x:v>3616079547.48</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>2975430544.63</x:v>
+        <x:v>3181560653.68</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>46.8</x:v>
+        <x:v>50.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8010179346.22</x:v>
+        <x:v>8004822298.7</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7073702299.52</x:v>
+        <x:v>7069035585.28</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>110.79</x:v>
+        <x:v>110.72</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>3383868722.81</x:v>
+        <x:v>3616079547.48</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>2975430544.63</x:v>
+        <x:v>3181560653.68</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>46.8</x:v>
+        <x:v>50.01</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8010179346.22</x:v>
+        <x:v>8004822298.7</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7073702299.52</x:v>
+        <x:v>7069035585.28</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>110.79</x:v>
+        <x:v>110.72</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3383868722.81</x:v>
+        <x:v>3616079547.48</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>2975430544.63</x:v>
+        <x:v>3181560653.68</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>46.8</x:v>
+        <x:v>50.01</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8010179346.22</x:v>
+        <x:v>8004822298.7</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7073702299.52</x:v>
+        <x:v>7069035585.28</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>110.79</x:v>
+        <x:v>110.72</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>3383868722.81</x:v>
+        <x:v>3616079547.48</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>2975430544.63</x:v>
+        <x:v>3181560653.68</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>46.8</x:v>
+        <x:v>50.01</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8010179346.22</x:v>
+        <x:v>8004822298.7</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7073702299.52</x:v>
+        <x:v>7069035585.28</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>110.79</x:v>
+        <x:v>110.72</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>3383868722.81</x:v>
+        <x:v>3616079547.48</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>2975430544.63</x:v>
+        <x:v>3181560653.68</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>46.8</x:v>
+        <x:v>50.01</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">