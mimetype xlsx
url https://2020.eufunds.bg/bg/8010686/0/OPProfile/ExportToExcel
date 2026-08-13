--- v3 (2026-07-23)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1a492ed7ae4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80f915f9b64f426da0d21b6c487bd03e.psmdcp" Id="R172efe2ae15f444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502ad03ce06c47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3721b94a041444f1b32d263968c2ec47.psmdcp" Id="R32af9f93bd73431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1257,354 +1257,354 @@
       </x:c>
       <x:c r="H35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B36" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C36" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D36" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E36" s="4">
-        <x:v>770385384.54</x:v>
+        <x:v>770385384.53</x:v>
       </x:c>
       <x:c r="F36" s="4">
         <x:v>679170901.42</x:v>
       </x:c>
       <x:c r="G36" s="4">
         <x:v>11.44</x:v>
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3581630289.96</x:v>
+        <x:v>3741687577.45</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3010138682.64</x:v>
+        <x:v>3146370087.86</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>53.2</x:v>
+        <x:v>55.58</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5346101612.17</x:v>
+        <x:v>5503267867.18</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4556042196.24</x:v>
+        <x:v>4689677153.49</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>79.42</x:v>
+        <x:v>81.75</x:v>
       </x:c>
       <x:c r="H38" s="4">
         <x:v>772101020.59</x:v>
       </x:c>
       <x:c r="I38" s="4">
         <x:v>684612848.68</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>11.47</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7169873785.97</x:v>
+        <x:v>7320304599</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6241017857.51</x:v>
+        <x:v>6369002746.79</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>99.17</x:v>
+        <x:v>101.25</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2191985930.76</x:v>
+        <x:v>2191655613.3</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1927523216.27</x:v>
+        <x:v>1927214400.67</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.32</x:v>
+        <x:v>30.31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8004822298.7</x:v>
+        <x:v>8154506566.38</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7069035585.28</x:v>
+        <x:v>7196296698.73</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>110.72</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>3616079547.48</x:v>
+        <x:v>3891879136.13</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>3181560653.68</x:v>
+        <x:v>3417103846.95</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>50.01</x:v>
+        <x:v>53.83</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8004822298.7</x:v>
+        <x:v>8154506566.38</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7069035585.28</x:v>
+        <x:v>7196296698.73</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>110.72</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>3616079547.48</x:v>
+        <x:v>3891879136.13</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>3181560653.68</x:v>
+        <x:v>3417103846.95</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>50.01</x:v>
+        <x:v>53.83</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8004822298.7</x:v>
+        <x:v>8154506566.38</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7069035585.28</x:v>
+        <x:v>7196296698.73</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>110.72</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>3616079547.48</x:v>
+        <x:v>3891879136.13</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>3181560653.68</x:v>
+        <x:v>3417103846.95</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>50.01</x:v>
+        <x:v>53.83</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8004822298.7</x:v>
+        <x:v>8154506566.38</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7069035585.28</x:v>
+        <x:v>7196296698.73</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>110.72</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3616079547.48</x:v>
+        <x:v>3891879136.13</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>3181560653.68</x:v>
+        <x:v>3417103846.95</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>50.01</x:v>
+        <x:v>53.83</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8004822298.7</x:v>
+        <x:v>8154506566.38</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7069035585.28</x:v>
+        <x:v>7196296698.73</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>110.72</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>3616079547.48</x:v>
+        <x:v>3891879136.13</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>3181560653.68</x:v>
+        <x:v>3417103846.95</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>50.01</x:v>
+        <x:v>53.83</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8004822298.7</x:v>
+        <x:v>8154506566.38</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7069035585.28</x:v>
+        <x:v>7196296698.73</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>110.72</x:v>
+        <x:v>112.79</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>3616079547.48</x:v>
+        <x:v>3891879136.13</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>3181560653.68</x:v>
+        <x:v>3417103846.95</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>50.01</x:v>
+        <x:v>53.83</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">