--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502ad03ce06c47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3721b94a041444f1b32d263968c2ec47.psmdcp" Id="R32af9f93bd73431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reafb5bdcb8ac4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef6ff35e289c48ed8ea77b2ad2f74cff.psmdcp" Id="Rff74213bbc11438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1289,322 +1289,322 @@
       </x:c>
       <x:c r="H36" s="4">
         <x:v>42075895.07</x:v>
       </x:c>
       <x:c r="I36" s="4">
         <x:v>39304547.94</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>0.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B37" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C37" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D37" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E37" s="4">
-        <x:v>3741687577.45</x:v>
+        <x:v>3509579563.04</x:v>
       </x:c>
       <x:c r="F37" s="4">
-        <x:v>3146370087.86</x:v>
+        <x:v>3224340459.79</x:v>
       </x:c>
       <x:c r="G37" s="4">
-        <x:v>55.58</x:v>
+        <x:v>52.13</x:v>
       </x:c>
       <x:c r="H37" s="4">
         <x:v>212079830.39</x:v>
       </x:c>
       <x:c r="I37" s="4">
         <x:v>205104204.53</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>3.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B38" s="4">
         <x:v>6731829720.36</x:v>
       </x:c>
       <x:c r="C38" s="4">
         <x:v>5675918930.57</x:v>
       </x:c>
       <x:c r="D38" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E38" s="4">
-        <x:v>5503267867.18</x:v>
+        <x:v>5209777764.77</x:v>
       </x:c>
       <x:c r="F38" s="4">
-        <x:v>4689677153.49</x:v>
+        <x:v>4714638441.83</x:v>
       </x:c>
       <x:c r="G38" s="4">
-        <x:v>81.75</x:v>
+        <x:v>77.39</x:v>
       </x:c>
       <x:c r="H38" s="4">
-        <x:v>772101020.59</x:v>
+        <x:v>773714641.48</x:v>
       </x:c>
       <x:c r="I38" s="4">
-        <x:v>684612848.68</x:v>
+        <x:v>686073434.06</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>11.47</x:v>
+        <x:v>11.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B39" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="4">
-        <x:v>7320304599</x:v>
+        <x:v>6920543003.66</x:v>
       </x:c>
       <x:c r="F39" s="4">
-        <x:v>6369002746.79</x:v>
+        <x:v>6304532232.37</x:v>
       </x:c>
       <x:c r="G39" s="4">
-        <x:v>101.25</x:v>
+        <x:v>95.72</x:v>
       </x:c>
       <x:c r="H39" s="4">
-        <x:v>2191655613.3</x:v>
+        <x:v>2275648404.02</x:v>
       </x:c>
       <x:c r="I39" s="4">
-        <x:v>1927214400.67</x:v>
+        <x:v>2010772808.65</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>30.31</x:v>
+        <x:v>31.47</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C40" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D40" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E40" s="4">
-        <x:v>8154506566.38</x:v>
+        <x:v>7795769272.71</x:v>
       </x:c>
       <x:c r="F40" s="4">
-        <x:v>7196296698.73</x:v>
+        <x:v>7166013570.71</x:v>
       </x:c>
       <x:c r="G40" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.82</x:v>
       </x:c>
       <x:c r="H40" s="4">
-        <x:v>3891879136.13</x:v>
+        <x:v>4745714875.96</x:v>
       </x:c>
       <x:c r="I40" s="4">
-        <x:v>3417103846.95</x:v>
+        <x:v>4173980034.54</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>53.83</x:v>
+        <x:v>65.64</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B41" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C41" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D41" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E41" s="4">
-        <x:v>8154506566.38</x:v>
+        <x:v>7795769272.71</x:v>
       </x:c>
       <x:c r="F41" s="4">
-        <x:v>7196296698.73</x:v>
+        <x:v>7166013570.71</x:v>
       </x:c>
       <x:c r="G41" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.82</x:v>
       </x:c>
       <x:c r="H41" s="4">
-        <x:v>3891879136.13</x:v>
+        <x:v>4745714875.96</x:v>
       </x:c>
       <x:c r="I41" s="4">
-        <x:v>3417103846.95</x:v>
+        <x:v>4173980034.54</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>53.83</x:v>
+        <x:v>65.64</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B42" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C42" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D42" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E42" s="4">
-        <x:v>8154506566.38</x:v>
+        <x:v>7795769272.71</x:v>
       </x:c>
       <x:c r="F42" s="4">
-        <x:v>7196296698.73</x:v>
+        <x:v>7166013570.71</x:v>
       </x:c>
       <x:c r="G42" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.82</x:v>
       </x:c>
       <x:c r="H42" s="4">
-        <x:v>3891879136.13</x:v>
+        <x:v>4745714875.96</x:v>
       </x:c>
       <x:c r="I42" s="4">
-        <x:v>3417103846.95</x:v>
+        <x:v>4173980034.54</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>53.83</x:v>
+        <x:v>65.64</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C43" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D43" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E43" s="4">
-        <x:v>8154506566.38</x:v>
+        <x:v>7795769272.71</x:v>
       </x:c>
       <x:c r="F43" s="4">
-        <x:v>7196296698.73</x:v>
+        <x:v>7166013570.71</x:v>
       </x:c>
       <x:c r="G43" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.82</x:v>
       </x:c>
       <x:c r="H43" s="4">
-        <x:v>3891879136.13</x:v>
+        <x:v>4745714875.96</x:v>
       </x:c>
       <x:c r="I43" s="4">
-        <x:v>3417103846.95</x:v>
+        <x:v>4173980034.54</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>53.83</x:v>
+        <x:v>65.64</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B44" s="4">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C44" s="4">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D44" s="4">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E44" s="4">
-        <x:v>8154506566.38</x:v>
+        <x:v>7795769272.71</x:v>
       </x:c>
       <x:c r="F44" s="4">
-        <x:v>7196296698.73</x:v>
+        <x:v>7166013570.71</x:v>
       </x:c>
       <x:c r="G44" s="4">
-        <x:v>112.79</x:v>
+        <x:v>107.82</x:v>
       </x:c>
       <x:c r="H44" s="4">
-        <x:v>3891879136.13</x:v>
+        <x:v>4745714875.96</x:v>
       </x:c>
       <x:c r="I44" s="4">
-        <x:v>3417103846.95</x:v>
+        <x:v>4173980034.54</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>53.83</x:v>
+        <x:v>65.64</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B45" s="6">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C45" s="6">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D45" s="6">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E45" s="6">
-        <x:v>8154506566.38</x:v>
+        <x:v>7795769272.71</x:v>
       </x:c>
       <x:c r="F45" s="6">
-        <x:v>7196296698.73</x:v>
+        <x:v>7166013570.71</x:v>
       </x:c>
       <x:c r="G45" s="6">
-        <x:v>112.79</x:v>
+        <x:v>107.82</x:v>
       </x:c>
       <x:c r="H45" s="6">
-        <x:v>3891879136.13</x:v>
+        <x:v>4745714875.96</x:v>
       </x:c>
       <x:c r="I45" s="6">
-        <x:v>3417103846.95</x:v>
+        <x:v>4173980034.54</x:v>
       </x:c>
       <x:c r="J45" s="6">
-        <x:v>53.83</x:v>
+        <x:v>65.64</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">