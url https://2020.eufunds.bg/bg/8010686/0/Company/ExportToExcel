--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9175d2ac68ff4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e54f7623df643b9ac005e773d59e39f.psmdcp" Id="Rb645ab1aae4046c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8052593a9444da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e31b6b0b7bd548fc9a2c587dbc138732.psmdcp" Id="R08f6d0fe86f14c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>