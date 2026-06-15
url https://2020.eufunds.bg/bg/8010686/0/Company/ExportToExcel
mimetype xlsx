--- v1 (2026-05-21)
+++ v2 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8052593a9444da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e31b6b0b7bd548fc9a2c587dbc138732.psmdcp" Id="R08f6d0fe86f14c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4bc921812847e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6fd42e8e3274aa0b7775af61b07cdc2.psmdcp" Id="Rfa60361ade994104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>