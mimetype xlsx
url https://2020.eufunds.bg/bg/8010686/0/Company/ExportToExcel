--- v2 (2026-06-15)
+++ v3 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4bc921812847e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6fd42e8e3274aa0b7775af61b07cdc2.psmdcp" Id="Rfa60361ade994104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabbf433116c4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4e2c48c8f5c47bcb3bf27c03ae97899.psmdcp" Id="Rae2c1bc9b0034d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>