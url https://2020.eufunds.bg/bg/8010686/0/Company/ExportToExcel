--- v3 (2026-07-24)
+++ v4 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabbf433116c4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4e2c48c8f5c47bcb3bf27c03ae97899.psmdcp" Id="Rae2c1bc9b0034d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cdedc4d59a4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52de7e6eef894405b41c9a8a70a05ad7.psmdcp" Id="R1163aa59559b4a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>