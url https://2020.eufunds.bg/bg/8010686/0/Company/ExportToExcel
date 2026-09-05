--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cdedc4d59a4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52de7e6eef894405b41c9a8a70a05ad7.psmdcp" Id="R1163aa59559b4a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a276bd5abdf4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c598e84094643bab5979f784c5787cc.psmdcp" Id="R0b6ff60c7dec4191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>