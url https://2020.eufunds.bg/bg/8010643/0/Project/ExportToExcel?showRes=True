--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0450ac2e17764ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d6ef669972347f3907734b5be3d315c.psmdcp" Id="Rad63325070eb4713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cdbc6629c246d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/920ec429df554d49b426beaf6f76ff80.psmdcp" Id="Rbc24517911bf417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -481,114 +481,114 @@
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК, номер 43</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0078</x:t>
   </x:si>
   <x:si>
     <x:t>„Рехабилитация, модернизация и изграждане на интелигентна система за управление и мониторинг на системата за външно изкуствено осветление в район „Младост“, кв.16, „Възраждане“ ІІІ м.р. и „Възраждане“ ІV м.р. на Община Варна</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 Община Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. Майка България № 2
 2 Maika Bulgaria sq.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Рехабилитация и модернизация на системи за външно изкуствено осветление във Велико Търново</x:t>
   </x:si>
   <x:si>
+    <x:t>000351580 Община Велинград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Велинград, 4600, ул. Хан Аспарух 36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Велинград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.001-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рехабилитация и модернизация на общинската инфраструктура - системи за външно изкуствено осветление на Велинград</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351580 ОБЩИНА ВЕЛИНГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велинград, 4600, ул. ХАН АСПАРУХ, номер 35</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Велинград</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGENERGY-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Възобновяема енергия в общинската образователна инфраструктура в гр. Велинград, община Велинград</x:t>
   </x:si>
   <x:si>
-    <x:t>000351580 Община Велинград</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000159508 ОБЩИНА ВИДИН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, пл. "БДИНЦИ",  №2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на енергоспестяващи мерки за достигане на сграда с близко до нулевото потребление в „Св. Св. Кирил и Методий“ – гр. Видин</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Враца, 3000, ул. "СТЕФАНАКИ САВОВ" № 6/ 6 "Stefanaki Savov" street</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.002-0039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Образователни институции с отговорност към околната среда</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Враца, 3000, ул. СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Враца</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGENERGY-2.001-0075</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация на уличното осветление в Община Враца</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Образователни институции с отговорност към околната среда</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Възобновяема енергия и енергийна ефективност в община Добрич</x:t>
   </x:si>
   <x:si>
     <x:t>000261630 ОБЩИНА ДУПНИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дупница, 2600, пл. СВОБОДА, номер 1
 /
 1, Svoboda sq.</x:t>
   </x:si>
   <x:si>
@@ -684,99 +684,99 @@
   <x:si>
     <x:t>BGENERGY-2.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Реконструкция и модернизация  на част от уличното осветление на гр. Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Енергийна ефективност в сгради на територията на община Перник</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
+    <x:t>000471504 Община Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. "Стефан Стамболов" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.001-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на ЕСМ за рехабилитация и модернизация на уличното осветление в район „Централен“ и район „Южен“ на Община Пловдив</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471504 ОБЩИНА ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>"Въвеждане на мерки за ЕЕ и изграждане на фотоволтаични електроцентрали в три детски градини на територията на Община Пловдив"</x:t>
   </x:si>
   <x:si>
-    <x:t>000471504 Община Пловдив</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000057179 ОБЩИНА ПОМОРИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Поморие, 8200, ул.СОЛНА, номер 5</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Внедряване на мерки за използване на геотермална енергия за отопление или за отопление и охлаждане в сграда на Детска градина "Веселушко", гр. Поморие</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Поморие,гр.Ахелой,гр.Каблешково,с.Каменар (общ.Поморие)</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Рехабилитация и модернизация на общинската инфраструктура - системи за външно изкуствено осветление на територията на община Поморие</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Внедряване на мерки за използване на геотермална енергия за отопление или за отопление и охлаждане в сграда на Детска градина "Веселушко", гр. Поморие</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. "Свобода" 6
 6 Svoboda square</x:t>
   </x:si>
   <x:si>
     <x:t>Русе</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0033</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на мерки за енергийна ефективност по системата за външно изкуствено осветление на територията на град Русе</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Община Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, ул."Македония 34 / 34 "Macedonia" St.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Самоков,с.Ковачевци (общ.Самоков)</x:t>
@@ -884,128 +884,128 @@
   <x:si>
     <x:t>гр.Стрелча</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-1.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Използване на геотермална енергия за отопление и охлаждане на общинско училище СУ „Св. св. Кирил и Методий“, гр. Стрелча“</x:t>
   </x:si>
   <x:si>
     <x:t>000471640 ОБЩИНА СЪЕДИНЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Съединение, 4190, бул. ШЕСТИ СЕПТЕМВРИ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>с.Голям чардак</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Енергийна ефективност в читалище „Обзорник“, с. Голям чардак, община  Съединение</x:t>
   </x:si>
   <x:si>
+    <x:t>000215946 Община Трявна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Трявна, 5350, ул. АНГЕЛ КЪНЧЕВ 21/ 21 Angel Kanchev Str</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Трявна,гр.Плачковци</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENERGY-2.001-0041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рехабилитация и модернизация на общинската инфраструктура - системи за външно изкуствено осветление на град Трявна и град Плачковци</x:t>
+  </x:si>
+  <x:si>
     <x:t>000215946 ОБЩИНА ТРЯВНА</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Трявна, 5350, ул. АНГЕЛ КЪНЧЕВ 21/ 21 Angel Kanchev Str</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>гр.Трявна</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Внедряване на мерки за енергийна ефективност в административната сграда на Община Трявна</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Рехабилитация и модернизация на общинската инфраструктура - системи за външно изкуствено осветление на град Трявна и град Плачковци</x:t>
   </x:si>
   <x:si>
     <x:t>000875920 ОБЩИНА ТЪРГОВИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Търговище, 7700, пл. СВОБОДА
 Svoboda square</x:t>
   </x:si>
   <x:si>
     <x:t>Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на енергийната ефективност на система за външно изкуствено 
 осветление на град Търговище - община Търговище”</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ПЛ. ОБЩИНСКИ, номер 1 / 1 Obshtinski Sq.</x:t>
   </x:si>
   <x:si>
     <x:t>с.Гарваново,с.Въгларово,с.Клокотница,гр.Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.001-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Рехабилитация и модернизация на системи за външно осветление в община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>000852957 ОБЩИНА ШАБЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шабла, 9680, ул. РАВНО ПОЛЕ, номер 35</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Шабла</x:t>
   </x:si>
   <x:si>
+    <x:t>BGENERGY-2.001-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на енергийната ефективност на територията на община Шабла чрез обновяване на системата за улично осветление в град Шабла</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGENERGY-2.002-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на енергийната ефективност в сгради с обществено предназначение в град Шабла</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Подобряване на енергийната ефективност на територията на община Шабла чрез обновяване на системата за улично осветление в град Шабла</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 ОБЩИНА ШУМЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. СЛАВЯНСКИ, номер 17
 17 Slavianski boulevard</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BGENERGY-2.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на енергийната ефективност на общински сгради- 9 основно училище "Панайот Волов", гр. Шумен и основно училище "Панайот Волов", с. Мадара”</x:t>
   </x:si>
   <x:si>
     <x:t>000970496 Община Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. "Г. С. Раковски" № 7</x:t>
   </x:si>
   <x:si>
     <x:t>Ямбол</x:t>
@@ -2866,107 +2866,107 @@
       <x:c r="B46" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>291482.47</x:v>
+        <x:v>393901.73</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>248367.12</x:v>
+        <x:v>393901.73</x:v>
       </x:c>
       <x:c r="L46" s="4">
-        <x:v>43115.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>248367.11</x:v>
+        <x:v>393901.72</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>393901.73</x:v>
+        <x:v>291482.47</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>393901.73</x:v>
+        <x:v>248367.12</x:v>
       </x:c>
       <x:c r="L47" s="4">
-        <x:v>0</x:v>
+        <x:v>43115.35</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>393901.72</x:v>
+        <x:v>248367.11</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
@@ -3007,110 +3007,110 @@
       <x:c r="B49" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>538552.46</x:v>
+        <x:v>1225839</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>538552.46</x:v>
+        <x:v>1225839</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>538552.47</x:v>
+        <x:v>1225838.97</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>1225839</x:v>
+        <x:v>538552.46</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>1225839</x:v>
+        <x:v>538552.46</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>1225838.97</x:v>
+        <x:v>538552.47</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
@@ -3515,210 +3515,210 @@
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="H60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="I60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>1975098.85</x:v>
+        <x:v>502218.56</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>1448970.14</x:v>
+        <x:v>502218.56</x:v>
       </x:c>
       <x:c r="L60" s="4">
-        <x:v>526128.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>1448970.12</x:v>
+        <x:v>502218.51</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="G61" s="3" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>502218.56</x:v>
+        <x:v>1975098.85</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>502218.56</x:v>
+        <x:v>1448970.14</x:v>
       </x:c>
       <x:c r="L61" s="4">
-        <x:v>0</x:v>
+        <x:v>526128.71</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>502218.51</x:v>
+        <x:v>1448970.12</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>377166.03</x:v>
+        <x:v>345977.48</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>377166.03</x:v>
+        <x:v>246993.33</x:v>
       </x:c>
       <x:c r="L62" s="4">
-        <x:v>0</x:v>
+        <x:v>98984.15</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>377166.02</x:v>
+        <x:v>246993.32</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>345977.48</x:v>
+        <x:v>377166.03</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>246993.33</x:v>
+        <x:v>377166.03</x:v>
       </x:c>
       <x:c r="L63" s="4">
-        <x:v>98984.15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>246993.32</x:v>
+        <x:v>377166.02</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
@@ -4182,110 +4182,110 @@
       <x:c r="B74" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>450444.84</x:v>
+        <x:v>202367.73</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>450444.84</x:v>
+        <x:v>202367.73</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>450444.85</x:v>
+        <x:v>202367.72</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>202367.73</x:v>
+        <x:v>450444.84</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>202367.73</x:v>
+        <x:v>450444.84</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>202367.72</x:v>
+        <x:v>450444.85</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
@@ -4370,110 +4370,110 @@
       <x:c r="B78" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>892792.78</x:v>
+        <x:v>268592.43</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>892792.78</x:v>
+        <x:v>268592.43</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>892792.77</x:v>
+        <x:v>268592.42</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>268592.43</x:v>
+        <x:v>892792.78</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>268592.43</x:v>
+        <x:v>892792.78</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>268592.42</x:v>
+        <x:v>892792.77</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">