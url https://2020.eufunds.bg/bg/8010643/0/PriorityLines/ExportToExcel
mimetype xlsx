--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c989931e2d24df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c9a173cd0e642e3a6316340e341d9a4.psmdcp" Id="R7401986850e140fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c0bb58930441bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dbddf75457e46cd9df7d447d006ee78.psmdcp" Id="Rec9b23bff744488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>