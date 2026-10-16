--- v10 (2026-09-25)
+++ v11 (2026-10-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c0bb58930441bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dbddf75457e46cd9df7d447d006ee78.psmdcp" Id="Rec9b23bff744488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceca750f2b4944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d247e94535a849c19abfbf5140d18de0.psmdcp" Id="Rbd5db607e5d8472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>