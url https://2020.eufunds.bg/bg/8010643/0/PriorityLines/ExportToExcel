--- v11 (2026-10-16)
+++ v12 (2026-11-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceca750f2b4944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d247e94535a849c19abfbf5140d18de0.psmdcp" Id="Rbd5db607e5d8472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e23833aaba4b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c31f4c7018ba4c2ebead4c7dd47181d3.psmdcp" Id="R14b5218635444763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>