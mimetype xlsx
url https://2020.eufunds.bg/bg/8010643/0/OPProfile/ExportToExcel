--- v0 (2026-05-02)
+++ v1 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5d1946548f4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e88d24987d9c4a4ab79dc42cb87c150f.psmdcp" Id="R7d67f87f5cae44fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f18f81f4cf4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9efbf1a317c4ff4a6defab37837115d.psmdcp" Id="Re2b329c39343497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>