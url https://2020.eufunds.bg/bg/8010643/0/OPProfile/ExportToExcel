--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f18f81f4cf4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9efbf1a317c4ff4a6defab37837115d.psmdcp" Id="Re2b329c39343497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1a568123964088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3afe3a8c44364604863aa4cc7e3210fb.psmdcp" Id="R3ef955124d844391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>