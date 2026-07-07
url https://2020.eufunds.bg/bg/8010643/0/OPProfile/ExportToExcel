--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1a568123964088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3afe3a8c44364604863aa4cc7e3210fb.psmdcp" Id="R3ef955124d844391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553479075d9948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e79148441ce47dda8b97826fe4d6d1e.psmdcp" Id="R51607c4536ff4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>