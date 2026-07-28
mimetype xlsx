--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553479075d9948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e79148441ce47dda8b97826fe4d6d1e.psmdcp" Id="R51607c4536ff4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e65f7e256f4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5678eeba49b54fbfa87a958f428ba2a5.psmdcp" Id="R53b16251d6a74a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>