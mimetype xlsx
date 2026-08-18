--- v4 (2026-07-28)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e65f7e256f4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5678eeba49b54fbfa87a958f428ba2a5.psmdcp" Id="R53b16251d6a74a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46b203f59e84d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47a7599c76734edf9c0ac9858107c978.psmdcp" Id="R2df3f43222304c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>