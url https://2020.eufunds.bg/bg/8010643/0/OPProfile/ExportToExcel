--- v5 (2026-08-18)
+++ v6 (2026-09-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46b203f59e84d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47a7599c76734edf9c0ac9858107c978.psmdcp" Id="R2df3f43222304c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c37cf914ef4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f32cd16187574077adb5593bd6bc13fd.psmdcp" Id="R2cfb91732f8b4640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>