--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb3aba78ef54eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73918866920748f5a2184d0ab1e6c6ee.psmdcp" Id="Re9eadd53528d4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d167bde508c4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45a4f8016ce847b6b47435d7847e43fa.psmdcp" Id="R837632395aac461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>