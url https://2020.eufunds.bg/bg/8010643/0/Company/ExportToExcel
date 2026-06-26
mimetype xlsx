--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d167bde508c4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45a4f8016ce847b6b47435d7847e43fa.psmdcp" Id="R837632395aac461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd212b4da15e542ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b9ca48a92543d5b1d2617e8396ffc7.psmdcp" Id="Rd49678b0b8d74043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>