--- v2 (2026-06-26)
+++ v3 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd212b4da15e542ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b9ca48a92543d5b1d2617e8396ffc7.psmdcp" Id="Rd49678b0b8d74043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0665b7cb8fe74c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1bac967f30249f29ec578b3a3f95608.psmdcp" Id="R03773dada44a4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>