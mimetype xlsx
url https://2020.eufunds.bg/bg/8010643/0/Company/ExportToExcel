--- v3 (2026-07-17)
+++ v4 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0665b7cb8fe74c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1bac967f30249f29ec578b3a3f95608.psmdcp" Id="R03773dada44a4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcade4c00084d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d583519285aa42e7840469684efd79b5.psmdcp" Id="R3f41dd905b3e4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>