--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcade4c00084d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d583519285aa42e7840469684efd79b5.psmdcp" Id="R3f41dd905b3e4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9b0a7cd2e4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/162db5de1677468dae1b4c2a8c237dff.psmdcp" Id="Rde8d06e41c88459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>