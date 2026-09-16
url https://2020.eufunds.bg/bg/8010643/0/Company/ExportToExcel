--- v5 (2026-08-27)
+++ v6 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9b0a7cd2e4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/162db5de1677468dae1b4c2a8c237dff.psmdcp" Id="Rde8d06e41c88459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4495d0954b34591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2c3df0ac6b4598a874313c38047627.psmdcp" Id="R95bc8a04e7ab4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>