--- v7 (2026-09-16)
+++ v8 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca4470359a445f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a8ed466038455f8f4bddfbd7a0d166.psmdcp" Id="Rc55284c005f5499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8bd88ee0194675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5419bd6ad6944eb3be29c153a78042fc.psmdcp" Id="R8c3783f22eff4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>