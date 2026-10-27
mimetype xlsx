--- v8 (2026-10-06)
+++ v9 (2026-10-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8bd88ee0194675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5419bd6ad6944eb3be29c153a78042fc.psmdcp" Id="R8c3783f22eff4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ec57e682064863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34af7b269b0e4689b88fff783785d7e4.psmdcp" Id="R3d5d98c3e74c495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -757,63 +757,63 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>5051065.52</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>891364.5</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>92.85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>3164706</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>2690000</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>474706</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>3342133.35</x:v>
+        <x:v>3224064.22</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>2738716.21</x:v>
+        <x:v>2645708.09</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>487198.67</x:v>
+        <x:v>470784.3</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>116218.47</x:v>
+        <x:v>107571.83</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>101.93</x:v>
+        <x:v>98.48</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>3026447.25</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>2572480.15</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>453967.1</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>95.63</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1200000</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1020000</x:v>
       </x:c>
       <x:c r="D8" s="9">