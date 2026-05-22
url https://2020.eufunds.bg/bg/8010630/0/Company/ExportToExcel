--- v0 (2026-04-28)
+++ v1 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7da60e1cdc0422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/785d2e544cdf4fb88006be75710e45b1.psmdcp" Id="Re3c3359036ee4f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30be4d73034e482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09569fe4cdec4a7b83d7cb28f41b9f7a.psmdcp" Id="Rdf034736b93b4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>