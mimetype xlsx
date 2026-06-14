--- v1 (2026-05-22)
+++ v2 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30be4d73034e482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09569fe4cdec4a7b83d7cb28f41b9f7a.psmdcp" Id="Rdf034736b93b4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48020dd1c4b146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa979c33ce184766986eb8a989d396b3.psmdcp" Id="R694eb93d250543bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>