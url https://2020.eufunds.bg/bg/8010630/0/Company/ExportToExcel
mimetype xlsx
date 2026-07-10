--- v2 (2026-06-14)
+++ v3 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48020dd1c4b146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa979c33ce184766986eb8a989d396b3.psmdcp" Id="R694eb93d250543bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fb8ca4ef7a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f152f8adae343b8a8af21dd4942b79c.psmdcp" Id="R7db7606ff9ab4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>