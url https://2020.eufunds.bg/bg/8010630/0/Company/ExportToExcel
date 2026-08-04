--- v3 (2026-07-10)
+++ v4 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76fb8ca4ef7a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f152f8adae343b8a8af21dd4942b79c.psmdcp" Id="R7db7606ff9ab4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cec2a6ce4414c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35aa765caa5d40d38260a1954e53104e.psmdcp" Id="R71f6012db6714664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>