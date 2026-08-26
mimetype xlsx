--- v4 (2026-08-04)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cec2a6ce4414c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35aa765caa5d40d38260a1954e53104e.psmdcp" Id="R71f6012db6714664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666e2a6db50045fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1663574849b84b9bbbcccfdf7163d955.psmdcp" Id="Rb52270a4a17a4ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>