--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10d154c9a354cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a970d859eb274b899bb72bec8a04cedf.psmdcp" Id="R922cd016eab74480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdbb32b94264618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c337222bde54cc7add08031b1e57390.psmdcp" Id="Rb0707c72771d41a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -358,51 +358,51 @@
   <x:si>
     <x:t>Подкрепа за непридружени деца, търсещи международна закрила</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 Сдружение "Български Червен кръст" Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. Джеймс Баучер, № 76</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>НА ФОКУС- НАЦИОНАЛНИЯ КАПАЦИТЕТ В ОБЛАСТТА НА УБЕЖИЩЕТО И МИГРАЦИЯТА</x:t>
   </x:si>
   <x:si>
     <x:t>831189628 Сдружение "Каритас София"</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ж.к. "Илинден", бл. 55, вх. "В", ет. 1 ап. 47 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Бургас,гр.Пловдив,гр.София</x:t>
+    <x:t>гр.София,гр.Пловдив,гр.Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Протегната ръка за бежанците от Украйна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ж.к. Илинден, бл.55, вх. В, ап. 47</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София,гр.Харманли</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за бъдеще</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270511 Столична община - Район "Оборище"</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>