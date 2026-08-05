--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdbb32b94264618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c337222bde54cc7add08031b1e57390.psmdcp" Id="Rb0707c72771d41a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfee27085d44e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076531089f014384ab894694ca365ba4.psmdcp" Id="Rce85e16d0a794eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>