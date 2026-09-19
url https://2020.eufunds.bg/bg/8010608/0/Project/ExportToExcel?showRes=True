--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfee27085d44e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/076531089f014384ab894694ca365ba4.psmdcp" Id="Rce85e16d0a794eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15aa97dba764653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0d1330b256840e98941bd9d453bf24f.psmdcp" Id="R427569e8b46d479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -166,66 +166,66 @@
   <x:si>
     <x:t>Повишаване капацитета на Главна дирекция "Борба с организираната престъпност"  за по-ефективно разследване на организираната и транснационалната престъпност.</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна дирекция "Гранична полиция"- МВР</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна администрация</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, София, бул. Мария Луиза 46</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-2.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Развиване на сътрудничеството в Шенгенското пространство“</x:t>
   </x:si>
   <x:si>
     <x:t>129010641 Главна дирекция "Национална полиция" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
+    <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1715, бул. "Александър Малинов" № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BGHOMEAFFAIRS-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване капацитета на полицейската и съдебната дейност, свързана с веществени доказателства в досъдебното производство</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGHOMEAFFAIRS-3.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване ефективността на полицейската дейност в областта на домашното насилие и насилието, основано на пола</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Подобряване капацитета на полицейската и съдебната дейност, свързана с веществени доказателства в досъдебното производство</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">129010641 Главна дирекция "Национална полиция" - Министерство на вътрешните работи
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на координацията и диалога между полицията и ромското общество</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция "Вътрешна сигурност"- Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, ул."Шести септември" № 29
 </x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-4.001-0001</x:t>
   </x:si>
   <x:si>
@@ -267,69 +267,69 @@
   <x:si>
     <x:t>Подобряване на условията за настаняване и осигуряване на социални дейности за лица настанени в центровете на ДАБ при МС</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 Държавна агенция за бежанците при Министерския съвет на Република България</x:t>
   </x:si>
   <x:si>
     <x:t>България,Територията на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на административния капацитет на компетентните органи в областта на убежището и миграцията</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 ЕВРОПЕЙСКИ ИНСТИТУТ Фондация</x:t>
   </x:si>
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Фондация в обществена полза</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGHOMEAFFAIRS-1.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на капацитета и взаимодействието на институциите при работа с непридружени малолетни и непълнолетни лица</x:t>
+  </x:si>
+  <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, район "Оборище"  "Г.С.Раковски" 101 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-1.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>BRACE&amp;PROTECT [Изграждане на капацитет и препоръки за политики относно уязвими граждани на трети страни, търсещи международна или получили временна закрила]</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Подобряване на капацитета и взаимодействието на институциите при работа с непридружени малолетни и непълнолетни лица</x:t>
   </x:si>
   <x:si>
     <x:t>131463734 КОМИСИЯ ЗА ОТНЕМАНЕ НА НЕЗАКОННО ПРИДОБИТОТО ИМУЩЕСТВО
 КОМИСИЯ ЗА ПРОТИВОДЕЙСТВИЕ НА КОРУПЦИЯТА</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, пл. "Света Неделя" №6</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-4.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на капацитета на компетентните власти в България по отношение на възстановяване и управление на активи от престъпна дейност</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ - Национален институт по криминалистика </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BGHOMEAFFAIRS-2.004-0001</x:t>
@@ -1220,148 +1220,148 @@
       </x:c>
       <x:c r="K24" s="4">
         <x:v>306336.94</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>5217.82</x:v>
       </x:c>
       <x:c r="N24" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>450971.37</x:v>
+        <x:v>2432986.74</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>450971.37</x:v>
+        <x:v>2432986.74</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>450971.4</x:v>
+        <x:v>2122352.67</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>2432986.74</x:v>
+        <x:v>450971.37</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>2432986.74</x:v>
+        <x:v>450971.37</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>2122352.67</x:v>
+        <x:v>450971.4</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>482934.2</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>482934.2</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -1505,222 +1505,222 @@
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>284892.59</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>209646.55</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>209646.55</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>209646.54</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>590780.8</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>590780.8</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>424709.48</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F33" s="3" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="I33" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="I33" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J33" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.51</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.51</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>180059.87</x:v>
+        <x:v>189715.5</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>189715.51</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>189715.51</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>189715.5</x:v>
+        <x:v>180059.87</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
@@ -1978,51 +1978,51 @@
       </x:c>
       <x:c r="M40" s="4">
         <x:v>228075.42</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>859834</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>859834</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>859834.04</x:v>
       </x:c>