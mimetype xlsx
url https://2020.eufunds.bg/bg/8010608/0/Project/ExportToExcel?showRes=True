--- v3 (2026-09-19)
+++ v4 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15aa97dba764653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0d1330b256840e98941bd9d453bf24f.psmdcp" Id="R427569e8b46d479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50ddef27bf24f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aca8f5a3ea874d80b9d8c816b0daafd2.psmdcp" Id="Rb491824afff846d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>