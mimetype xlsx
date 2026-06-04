--- v0 (2026-05-14)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe3f498dc5f484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/810b1deea9b44a429522e4bf48d32fb4.psmdcp" Id="Rb7b9bb5be8f0432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07167c24c797481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c228bd0ef0284b31ae098aa9fa6f11d5.psmdcp" Id="Rcf6d8bf3628d4cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>