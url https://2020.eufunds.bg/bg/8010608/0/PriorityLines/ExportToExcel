--- v1 (2026-06-04)
+++ v2 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07167c24c797481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c228bd0ef0284b31ae098aa9fa6f11d5.psmdcp" Id="Rcf6d8bf3628d4cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1830b24622434192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f343391d431b419699a674e74e044124.psmdcp" Id="R45b111caf39443ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>