--- v2 (2026-06-04)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1830b24622434192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f343391d431b419699a674e74e044124.psmdcp" Id="R45b111caf39443ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2287dca8c7eb494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/527de4a6a3ef46669346cf1eec17bf16.psmdcp" Id="Re3a44059cf17443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>