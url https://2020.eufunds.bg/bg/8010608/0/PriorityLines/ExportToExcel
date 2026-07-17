--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2287dca8c7eb494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/527de4a6a3ef46669346cf1eec17bf16.psmdcp" Id="Re3a44059cf17443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6728f2668a4541a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc796a22debe42669a5434795b4578fe.psmdcp" Id="R64c0320a102f4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>