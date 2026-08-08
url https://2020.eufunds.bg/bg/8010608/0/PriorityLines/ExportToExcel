--- v4 (2026-07-17)
+++ v5 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6728f2668a4541a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc796a22debe42669a5434795b4578fe.psmdcp" Id="R64c0320a102f4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06b18f53c11421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/256da327936e4d288deb07d3335b8346.psmdcp" Id="R75408138255241aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>