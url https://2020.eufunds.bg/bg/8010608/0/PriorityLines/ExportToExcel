--- v5 (2026-08-08)
+++ v6 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06b18f53c11421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/256da327936e4d288deb07d3335b8346.psmdcp" Id="R75408138255241aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e31f43aaff4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/236f235774e34808a7f2281b615de41b.psmdcp" Id="R45e4be1f6fbf44d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>