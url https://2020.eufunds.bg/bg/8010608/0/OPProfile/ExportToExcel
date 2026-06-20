--- v0 (2026-05-14)
+++ v1 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd550c144a2704c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5ef9e51c1b646deaf9b93a07147e664.psmdcp" Id="R91daed6585a3466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b05ed8bda846c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88040c456aea4216a0006fb050123e6a.psmdcp" Id="R0715f4bb8c5f422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>