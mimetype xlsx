--- v1 (2026-06-20)
+++ v2 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b05ed8bda846c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88040c456aea4216a0006fb050123e6a.psmdcp" Id="R0715f4bb8c5f422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24001df0aec4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b8537a1b1304772a8747a017f778f97.psmdcp" Id="R4a5d670a6a7c4d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>