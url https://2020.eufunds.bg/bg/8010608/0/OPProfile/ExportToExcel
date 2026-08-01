--- v2 (2026-07-11)
+++ v3 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24001df0aec4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b8537a1b1304772a8747a017f778f97.psmdcp" Id="R4a5d670a6a7c4d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11158faeb8c41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94b43847be02442682d3faeb3f0209ec.psmdcp" Id="R4e0c6e765e994bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>