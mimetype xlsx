--- v3 (2026-08-01)
+++ v4 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11158faeb8c41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94b43847be02442682d3faeb3f0209ec.psmdcp" Id="R4e0c6e765e994bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82aee87984654c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb4cf8c1ba8046b1a4c73c48a15d4b94.psmdcp" Id="R64daed57295e4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>