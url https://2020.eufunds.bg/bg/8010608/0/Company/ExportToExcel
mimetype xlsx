--- v0 (2026-05-10)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70b5ec7d02d4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/336480ab9f0d48bf9e2ed8cd06e06ced.psmdcp" Id="R79f3fa6b2bdc44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d221573a3a4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d488694155e44eebb86cf3ac3e028e66.psmdcp" Id="Rb203984fd6b44c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>