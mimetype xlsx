--- v1 (2026-06-04)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d221573a3a4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d488694155e44eebb86cf3ac3e028e66.psmdcp" Id="Rb203984fd6b44c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f237730e00426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a776bd4a430549c294024bed496131e7.psmdcp" Id="Rb1f87df876b34a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>