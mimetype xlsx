--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f237730e00426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a776bd4a430549c294024bed496131e7.psmdcp" Id="Rb1f87df876b34a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b764d8926f04918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c1780a1188c4c9280d270cd2f880b9a.psmdcp" Id="R9928683d5051430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>