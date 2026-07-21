--- v3 (2026-06-27)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b764d8926f04918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c1780a1188c4c9280d270cd2f880b9a.psmdcp" Id="R9928683d5051430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d80be78c6d940c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbd61f69aa1f418a91d0a4e53fc5f4eb.psmdcp" Id="R8979f003decd40de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>