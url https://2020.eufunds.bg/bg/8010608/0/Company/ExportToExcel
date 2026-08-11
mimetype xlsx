--- v4 (2026-07-21)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d80be78c6d940c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbd61f69aa1f418a91d0a4e53fc5f4eb.psmdcp" Id="R8979f003decd40de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62733dcdf9fd41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8503a42ab9714a2b82b687976c918e17.psmdcp" Id="Rea49f3f5599b4b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>