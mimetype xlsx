--- v5 (2026-08-11)
+++ v6 (2026-09-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62733dcdf9fd41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8503a42ab9714a2b82b687976c918e17.psmdcp" Id="Rea49f3f5599b4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce4e081ef6248d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4cd5a88ac7e410b8d8abc64c34b4b9b.psmdcp" Id="Rcc65612097404571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>