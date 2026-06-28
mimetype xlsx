--- v0 (2026-04-28)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99069aa9995f4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f46ec9ccf51a4266b15a1fe47e8d909f.psmdcp" Id="R7fccc6db373a43f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf601f29757e445b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/520a207e723a47a5b467d524a7d42b02.psmdcp" Id="R017161161d824113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -857,60 +857,60 @@
       <x:c r="B9" s="9">
         <x:v>1749973.15</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1487477.18</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>262495.97</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>1725476.83</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>1468525.73</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>256951.1</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>98.6</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1456876.56</x:v>
+        <x:v>1427793.48</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1238345.06</x:v>
+        <x:v>1213624.44</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>218531.5</x:v>
+        <x:v>214169.04</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>83.25</x:v>
+        <x:v>81.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>2240083.63</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>1904070.79</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>336012.84</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">