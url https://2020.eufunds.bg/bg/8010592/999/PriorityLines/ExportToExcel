--- v1 (2026-06-28)
+++ v2 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf601f29757e445b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/520a207e723a47a5b467d524a7d42b02.psmdcp" Id="R017161161d824113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aae2cb87b724263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c24aa047fcc491897fb8befb865aacc.psmdcp" Id="Rab8346bdb1aa4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>