--- v2 (2026-06-28)
+++ v3 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aae2cb87b724263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c24aa047fcc491897fb8befb865aacc.psmdcp" Id="Rab8346bdb1aa4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0be89035ab4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ed8186e0cad4162924457570fe93ff6.psmdcp" Id="R92881e1cfbd14dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>