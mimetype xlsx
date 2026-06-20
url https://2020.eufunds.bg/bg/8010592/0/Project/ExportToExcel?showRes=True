--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d4a5e90b1a46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ddda74305c24cebbab326972445e802.psmdcp" Id="Rcd65fca842d742ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf40fb1ec08f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8138ab829ff34af987ea18d83ce9239f.psmdcp" Id="Rae26596004714a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1242,51 +1242,51 @@
       <x:c r="E26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>184695.75</x:v>
       </x:c>
       <x:c r="K26" s="4">
         <x:v>184695.75</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>159994.44</x:v>
+        <x:v>130911.36</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">