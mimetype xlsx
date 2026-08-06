--- v1 (2026-06-20)
+++ v2 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf40fb1ec08f4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8138ab829ff34af987ea18d83ce9239f.psmdcp" Id="Rae26596004714a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a74e6ce04c4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68dcb05ade7c4e48be8768e06b7cfa90.psmdcp" Id="Rdae16880ecd445f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>