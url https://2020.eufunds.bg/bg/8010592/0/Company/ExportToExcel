--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef11fddd4ae4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d39bb6a286e54ba4a16130e9e0c66dbe.psmdcp" Id="Rdc9ca5a8bce14468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d9cc0958874882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f89e9631c5c441cbb831579679673b2.psmdcp" Id="R519a2741a5e243f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>