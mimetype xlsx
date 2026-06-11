--- v1 (2026-05-19)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d9cc0958874882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f89e9631c5c441cbb831579679673b2.psmdcp" Id="R519a2741a5e243f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be99d5d29554d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42e28698aff3493aaeb5996c7a5f6fcf.psmdcp" Id="R066fd3f4ff7245a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>