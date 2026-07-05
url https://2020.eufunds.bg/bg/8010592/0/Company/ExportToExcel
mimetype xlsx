--- v2 (2026-06-11)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be99d5d29554d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42e28698aff3493aaeb5996c7a5f6fcf.psmdcp" Id="R066fd3f4ff7245a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f11333e4554a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8708a35b49aa4aa59e3568b3da657bc0.psmdcp" Id="R3f3b0df17e2046f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>