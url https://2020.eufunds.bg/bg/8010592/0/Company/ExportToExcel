--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f11333e4554a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8708a35b49aa4aa59e3568b3da657bc0.psmdcp" Id="R3f3b0df17e2046f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cf4ab00fe846ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8710a1e7729f41528c44796b7e836e07.psmdcp" Id="R8deb3060baaa4815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>