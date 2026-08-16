--- v4 (2026-07-26)
+++ v5 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cf4ab00fe846ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8710a1e7729f41528c44796b7e836e07.psmdcp" Id="R8deb3060baaa4815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read1c451b01745ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2352c069836847198556bcf533335b87.psmdcp" Id="R84cf98ba3d42411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>