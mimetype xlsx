--- v5 (2026-08-16)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Read1c451b01745ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2352c069836847198556bcf533335b87.psmdcp" Id="R84cf98ba3d42411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc32693399a1e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/520705a9acdf4491a48a146256fbb4a8.psmdcp" Id="R572c479e0a824225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>