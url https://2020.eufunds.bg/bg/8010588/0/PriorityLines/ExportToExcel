--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9768397c5da4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce967fc3343646248f58cd3ba5e02e7f.psmdcp" Id="R7d7f8d6dec594032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac4d006fdde4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bacf330ed4094f0d961e659eaed3c39a.psmdcp" Id="Redb517b8f01c4eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>