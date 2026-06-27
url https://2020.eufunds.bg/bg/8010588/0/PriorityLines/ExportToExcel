--- v1 (2026-05-20)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac4d006fdde4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bacf330ed4094f0d961e659eaed3c39a.psmdcp" Id="Redb517b8f01c4eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9601fe9a4a744e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddbb51300e864d7797c5fe10ece793a2.psmdcp" Id="Rf0b75b85ecc44572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>