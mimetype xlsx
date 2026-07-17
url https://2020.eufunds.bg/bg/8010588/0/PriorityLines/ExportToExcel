--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9601fe9a4a744e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddbb51300e864d7797c5fe10ece793a2.psmdcp" Id="Rf0b75b85ecc44572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86bfcb383734bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2aad8389e7c46efa2d632da9eee8dd5.psmdcp" Id="Ra9fdd101427a4a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>