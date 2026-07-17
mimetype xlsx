--- v3 (2026-07-17)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86bfcb383734bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2aad8389e7c46efa2d632da9eee8dd5.psmdcp" Id="Ra9fdd101427a4a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29e32ee065c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c203a1f3e9e49d78c5db485ecff4763.psmdcp" Id="Ra0260c080492444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>