--- v4 (2026-07-17)
+++ v5 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29e32ee065c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c203a1f3e9e49d78c5db485ecff4763.psmdcp" Id="Ra0260c080492444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bb3965cd4c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e73d99d962904dda956ac4e9e30fe60e.psmdcp" Id="Recdf618a41414bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>