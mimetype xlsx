--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bb3965cd4c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e73d99d962904dda956ac4e9e30fe60e.psmdcp" Id="Recdf618a41414bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f7740a4a534b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79dd3569ed7248c08d7317103248b768.psmdcp" Id="R307b7eb5b27d4111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>