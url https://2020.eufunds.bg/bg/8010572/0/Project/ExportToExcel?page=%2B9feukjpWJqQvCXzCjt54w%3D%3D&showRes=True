--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f889ed5cf24a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5d378a2406244f1b3c0dfc335c7cf22.psmdcp" Id="Rb643ccd9470e4572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889e6b485dcc45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee1b84e205f42bca13ad1f645e715b6.psmdcp" Id="Rbdcb2ee57662402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -398,111 +398,111 @@
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на комплексни грижи в ранна детска възраст в община Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>000024663 ОБЩИНА БАНСКО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Банско, 2770, ПЛ. "НИКОЛА ВАПЦАРОВ" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Банско</x:t>
   </x:si>
   <x:si>
+    <x:t>BGLD-1.007-0030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на Музей на планината и хората, с изложение на местни традиционни занаяти</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGLD-1.007-0031</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на културни и фестивални дейности чрез осигуряване на модерна подвижна сцена</x:t>
   </x:si>
   <x:si>
-    <x:t>BGLD-1.007-0030</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. „Георги Измирлиев” №1</x:t>
   </x:si>
   <x:si>
     <x:t>Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани мерки за приобщаване и овластяване на ромите в община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 ОБЩИНА БОТЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ботевград,Мездра</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Майчини центрове за подобрено включване на уязвими групи в община Ботевград и община Мездра</x:t>
   </x:si>
   <x:si>
     <x:t>000471123 ОБЩИНА БРЕЗОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Брезово, 4160, ул. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>Брезово</x:t>
   </x:si>
   <x:si>
+    <x:t>BGLD-1.007-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Развитие, популяризиране и валоризация на икономическия потенциал на  община Брезово чрез изработване, промотиране  и налагане на марка „БИО БРЕЗОВО“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGLD-1.007-0028</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на Консултативен център за биоземеделие , биоживотновъдство и пчеларство на територията на община Брезово“</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>„Развитие, популяризиране и валоризация на икономическия потенциал на  община Брезово чрез изработване, промотиране  и налагане на марка „БИО БРЕЗОВО“</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, Aleksandrovska str. 26, 8000 Burgas, Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of Youth International Center Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, 6 Stefanaki Savov street</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Враца</x:t>
   </x:si>
@@ -679,69 +679,69 @@
   <x:si>
     <x:t>BGLD-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation center for children with oncohematologic diseases</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Образование и грижи в ранна детска възраст в Община Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 ОБЩИНА ЛОМ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Лом, 3600, ул. "Дунавска" № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Лом</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-3.002-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕГРИРАН КОМПЛЕКС ОТ УСЛУГИ ЗА ПРИОБЩАВАНЕ И ОВЛАСTЯВАНЕ НА РОМИТЕ В ОБЩИНА  ЛОМ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Лом, 3600, ул. ДУНАВСКА, номер 12</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Лом</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGLD-2.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"КОМПЛЕКСЕН МОДЕЛ ЗА ОБРАЗОВАНИЕ И ГРИЖИ В РАННА ДЕТСКА ВЪЗРАСТ В ОБЩИНА ЛОМ"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>ИНТЕГРИРАН КОМПЛЕКС ОТ УСЛУГИ ЗА ПРИОБЩАВАНЕ И ОВЛАСTЯВАНЕ НА РОМИТЕ В ОБЩИНА  ЛОМ</x:t>
   </x:si>
   <x:si>
     <x:t>000133844 Община Лясковец</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лясковец, 5140, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Лясковец</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Обособяване на общински пазар в с. Джулюница за продажба на местни продукти от територията</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000057086 ОБЩИНА МАЛКО ТЪРНОВО
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Малко Търново, 8162, ул. "Малкотърновска комуна" 3</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
@@ -750,74 +750,74 @@
     <x:t>BGLD-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно днес, заедно утре – местните общности в подкрепа на подобрено oбразование и грижи в ранна детска възраст</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 ОБЩИНА МОМЧИЛГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Момчилград, 6800, ул. 26 ДЕКЕМВРИ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Момчилград</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0061</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Обновяване на съществуващ градски пазар в гр. Момичлград"			
 </x:t>
   </x:si>
   <x:si>
     <x:t>000320872 ОБЩИНА МОНТАНА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Монтана, 3400, 1 Izvora Street, Montana, BULGARIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтана (BG312)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-2.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на Младежки център в град Монтана</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Монтана, 3400, ул. ИЗВОРА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Монтана,гр.Бойчиновци,с.Безденица,с.Габровница (общ.Монтана),с.Долно Белотинци,с.Кобиляк</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани подходи за приобщаване и овластяване на ромския етнос в Монтана и Бойчиновци</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Монтана, 3400, 1 Izvora Street, Montana, BULGARIA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000817867 ОБЩИНА МЪГЛИЖ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Мъглиж, 6180, пл.“Трети март„ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Мъглиж,Николаево</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Хъб за комплексни интегрирани мерки в подкрепа на ромското включване в общините Мъглиж и Николаево</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Мъглиж, 6180, пл. ТРЕТИ МАРТ, № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Мъглиж</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Хъб за функционално свързани социални и образователни услуги в подкрепа на децата от уязвими групи и техните семейства</x:t>
@@ -831,72 +831,72 @@
   <x:si>
     <x:t>Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани мерки за подобрено включване на хората, живеещи в маргинализирани общности</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 Община Перник</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, "St. Ivan Rilski" square №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of  Youth Center in  Pernik - a model for high standards of youth work</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Община Пловдив</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. Стефан Стамболов № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-3.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>СЪЗДАВАНЕ НА ЦЕНТЪР ЗА ИНТЕГРИРАНИ СОЦИАЛНИ И ЗДРАВНИ УСЛУГИ НА ЕДНО ГИШЕ В КВ. СТОЛИПИНОВО</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пловдив, 4000, 1, Stefan Stambolov Sq.</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Младежки център Пловдив - мощен фактор за местно развитие</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>СЪЗДАВАНЕ НА ЦЕНТЪР ЗА ИНТЕГРИРАНИ СОЦИАЛНИ И ЗДРАВНИ УСЛУГИ НА ЕДНО ГИШЕ В КВ. СТОЛИПИНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Община Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, Община Самоков, гр. Самоков, ул. "Македония" 34</x:t>
   </x:si>
   <x:si>
     <x:t>Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Един подход - много решения. Модел за Интегрирано Развитие (МИР) в град Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смядово, 9820, пл. КНЯЗ БОРИС ПЪРВИ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0004</x:t>
   </x:si>
@@ -2569,107 +2569,107 @@
       <x:c r="B40" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>193471.44</x:v>
+        <x:v>186758.34</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>173101.56</x:v>
+        <x:v>80641.02</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>20369.88</x:v>
+        <x:v>106117.32</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>173101.55</x:v>
+        <x:v>80641.01</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>186758.34</x:v>
+        <x:v>193471.44</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>80641.02</x:v>
+        <x:v>173101.56</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>106117.32</x:v>
+        <x:v>20369.88</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>80641.01</x:v>
+        <x:v>173101.55</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
@@ -2757,107 +2757,107 @@
       <x:c r="B44" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.02</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>104965.02</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
@@ -3509,110 +3509,110 @@
       <x:c r="B60" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>444941.19</x:v>
+        <x:v>646675.38</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>646675.38</x:v>
+        <x:v>444941.19</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
@@ -3744,110 +3744,110 @@
       <x:c r="B65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2736593.79</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2110648.75</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>0</x:v>
+        <x:v>625945.04</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>667700.57</x:v>
+        <x:v>2110648.72</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>2736593.79</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>2110648.75</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>625945.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>2110648.72</x:v>
+        <x:v>667700.57</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
@@ -4026,110 +4026,110 @@
       <x:c r="B71" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>889930.7</x:v>
+        <x:v>825686.58</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>825686.58</x:v>
+        <x:v>889930.7</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">