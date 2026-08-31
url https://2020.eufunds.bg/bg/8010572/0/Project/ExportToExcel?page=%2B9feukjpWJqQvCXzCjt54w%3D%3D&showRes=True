--- v1 (2026-07-10)
+++ v2 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889e6b485dcc45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee1b84e205f42bca13ad1f645e715b6.psmdcp" Id="Rbdcb2ee57662402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68a15e3851d4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/137c49aef28042cdb0ad8d578eda89c1.psmdcp" Id="R74e3f30a766e4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -398,111 +398,111 @@
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на комплексни грижи в ранна детска възраст в община Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>000024663 ОБЩИНА БАНСКО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Банско, 2770, ПЛ. "НИКОЛА ВАПЦАРОВ" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Банско</x:t>
   </x:si>
   <x:si>
+    <x:t>BGLD-1.007-0031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие на културни и фестивални дейности чрез осигуряване на модерна подвижна сцена</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGLD-1.007-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Музей на планината и хората, с изложение на местни традиционни занаяти</x:t>
   </x:si>
   <x:si>
-    <x:t>BGLD-1.007-0031</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. „Георги Измирлиев” №1</x:t>
   </x:si>
   <x:si>
     <x:t>Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани мерки за приобщаване и овластяване на ромите в община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>000776089 ОБЩИНА БОТЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, пл. ОСВОБОЖДЕНИЕ, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ботевград,Мездра</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Майчини центрове за подобрено включване на уязвими групи в община Ботевград и община Мездра</x:t>
   </x:si>
   <x:si>
     <x:t>000471123 ОБЩИНА БРЕЗОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Брезово, 4160, ул. ГЕОРГИ ДИМИТРОВ, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>Брезово</x:t>
   </x:si>
   <x:si>
+    <x:t>BGLD-1.007-0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Изграждане на Консултативен център за биоземеделие , биоживотновъдство и пчеларство на територията на община Брезово“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BGLD-1.007-0027</x:t>
   </x:si>
   <x:si>
     <x:t>„Развитие, популяризиране и валоризация на икономическия потенциал на  община Брезово чрез изработване, промотиране  и налагане на марка „БИО БРЕЗОВО“</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>„Изграждане на Консултативен център за биоземеделие , биоживотновъдство и пчеларство на територията на община Брезово“</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 Община Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, Aleksandrovska str. 26, 8000 Burgas, Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of Youth International Center Burgas</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, 6 Stefanaki Savov street</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Враца</x:t>
   </x:si>
@@ -679,69 +679,69 @@
   <x:si>
     <x:t>BGLD-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation center for children with oncohematologic diseases</x:t>
   </x:si>
   <x:si>
     <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл.ВЕЛБЪЖД, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Образование и грижи в ранна детска възраст в Община Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 ОБЩИНА ЛОМ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Лом, 3600, ул. ДУНАВСКА, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Лом</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-2.003-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"КОМПЛЕКСЕН МОДЕЛ ЗА ОБРАЗОВАНИЕ И ГРИЖИ В РАННА ДЕТСКА ВЪЗРАСТ В ОБЩИНА ЛОМ"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Лом, 3600, ул. "Дунавска" № 12</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Лом</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BGLD-3.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>ИНТЕГРИРАН КОМПЛЕКС ОТ УСЛУГИ ЗА ПРИОБЩАВАНЕ И ОВЛАСTЯВАНЕ НА РОМИТЕ В ОБЩИНА  ЛОМ</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>"КОМПЛЕКСЕН МОДЕЛ ЗА ОБРАЗОВАНИЕ И ГРИЖИ В РАННА ДЕТСКА ВЪЗРАСТ В ОБЩИНА ЛОМ"</x:t>
   </x:si>
   <x:si>
     <x:t>000133844 Община Лясковец</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лясковец, 5140, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Лясковец</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Обособяване на общински пазар в с. Джулюница за продажба на местни продукти от територията</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000057086 ОБЩИНА МАЛКО ТЪРНОВО
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Малко Търново, 8162, ул. "Малкотърновска комуна" 3</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас (BG341)</x:t>
@@ -750,74 +750,74 @@
     <x:t>BGLD-2.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно днес, заедно утре – местните общности в подкрепа на подобрено oбразование и грижи в ранна детска възраст</x:t>
   </x:si>
   <x:si>
     <x:t>000235984 ОБЩИНА МОМЧИЛГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Момчилград, 6800, ул. 26 ДЕКЕМВРИ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>Момчилград</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-1.007-0061</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Обновяване на съществуващ градски пазар в гр. Момичлград"			
 </x:t>
   </x:si>
   <x:si>
     <x:t>000320872 ОБЩИНА МОНТАНА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Монтана, 3400, ул. ИЗВОРА, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Монтана,гр.Бойчиновци,с.Безденица,с.Габровница (общ.Монтана),с.Долно Белотинци,с.Кобиляк</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-3.002-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегрирани подходи за приобщаване и овластяване на ромския етнос в Монтана и Бойчиновци</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Монтана, 3400, 1 Izvora Street, Montana, BULGARIA</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Младежки център в град Монтана</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Монтана, 3400, ул. ИЗВОРА, номер 1</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000817867 ОБЩИНА МЪГЛИЖ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Мъглиж, 6180, пл.“Трети март„ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Мъглиж,Николаево</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Хъб за комплексни интегрирани мерки в подкрепа на ромското включване в общините Мъглиж и Николаево</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Мъглиж, 6180, пл. ТРЕТИ МАРТ, № 32</x:t>
   </x:si>
   <x:si>
     <x:t>Мъглиж</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.003-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Хъб за функционално свързани социални и образователни услуги в подкрепа на децата от уязвими групи и техните семейства</x:t>
@@ -831,72 +831,72 @@
   <x:si>
     <x:t>Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Интегрирани мерки за подобрено включване на хората, живеещи в маргинализирани общности</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 Община Перник</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, "St. Ivan Rilski" square №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of  Youth Center in  Pernik - a model for high standards of youth work</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Община Пловдив</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, 1, Stefan Stambolov Sq.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGLD-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Младежки център Пловдив - мощен фактор за местно развитие</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. Стефан Стамболов № 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>СЪЗДАВАНЕ НА ЦЕНТЪР ЗА ИНТЕГРИРАНИ СОЦИАЛНИ И ЗДРАВНИ УСЛУГИ НА ЕДНО ГИШЕ В КВ. СТОЛИПИНОВО</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Младежки център Пловдив - мощен фактор за местно развитие</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Община Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, Община Самоков, гр. Самоков, ул. "Македония" 34</x:t>
   </x:si>
   <x:si>
     <x:t>Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Един подход - много решения. Модел за Интегрирано Развитие (МИР) в град Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смядово, 9820, пл. КНЯЗ БОРИС ПЪРВИ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BGLD-3.002-0004</x:t>
   </x:si>
@@ -2569,107 +2569,107 @@
       <x:c r="B40" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>186758.34</x:v>
+        <x:v>193471.44</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>80641.02</x:v>
+        <x:v>173101.56</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>106117.32</x:v>
+        <x:v>20369.88</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>80641.01</x:v>
+        <x:v>173101.55</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>193471.44</x:v>
+        <x:v>186758.34</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>173101.56</x:v>
+        <x:v>80641.02</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>20369.88</x:v>
+        <x:v>106117.32</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>173101.55</x:v>
+        <x:v>80641.01</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
@@ -2757,107 +2757,107 @@
       <x:c r="B44" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>104965.01</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>104965.02</x:v>
+        <x:v>186506.34</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.01</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>186506.34</x:v>
+        <x:v>104965.02</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
@@ -3509,110 +3509,110 @@
       <x:c r="B60" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>646675.39</x:v>
+        <x:v>444941.14</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>646675.38</x:v>
+        <x:v>444941.19</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>444941.14</x:v>
+        <x:v>646675.39</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>444941.19</x:v>
+        <x:v>646675.38</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
@@ -3744,110 +3744,110 @@
       <x:c r="B65" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>2736593.79</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>2110648.75</x:v>
+        <x:v>650740.6</x:v>
       </x:c>
       <x:c r="L65" s="4">
-        <x:v>625945.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>2110648.72</x:v>
+        <x:v>667700.57</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>43</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2736593.79</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>650740.6</x:v>
+        <x:v>2110648.75</x:v>
       </x:c>
       <x:c r="L66" s="4">
-        <x:v>0</x:v>
+        <x:v>625945.04</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>667700.57</x:v>
+        <x:v>2110648.72</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>24</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
@@ -4026,110 +4026,110 @@
       <x:c r="B71" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>825686.57</x:v>
+        <x:v>889930.69</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>825686.58</x:v>
+        <x:v>889930.7</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>889930.69</x:v>
+        <x:v>825686.57</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>889930.7</x:v>
+        <x:v>825686.58</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">