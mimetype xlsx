--- v0 (2026-05-13)
+++ v1 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e34098e1c74f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61f8045ad7934287a22755c241c860e0.psmdcp" Id="Re1f8fab53bb04bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0224f594ff74a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/865b316f44534184901ebd2a446a7ccb.psmdcp" Id="R00e6f7c5f35b4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>