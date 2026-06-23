--- v1 (2026-06-03)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0224f594ff74a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/865b316f44534184901ebd2a446a7ccb.psmdcp" Id="R00e6f7c5f35b4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ca31e3277e41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06602a3e918b4eebab0a63dfdef1ab71.psmdcp" Id="R12f43ae202314654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>