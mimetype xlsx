--- v2 (2026-06-23)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ca31e3277e41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06602a3e918b4eebab0a63dfdef1ab71.psmdcp" Id="R12f43ae202314654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089c2586de834c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc362345230413da744b0baade478a4.psmdcp" Id="R75b2c4207345438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>