--- v3 (2026-06-23)
+++ v4 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089c2586de834c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dc362345230413da744b0baade478a4.psmdcp" Id="R75b2c4207345438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e9492909eb42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fefc3a20f154a8b8216b45081da16bf.psmdcp" Id="Rae611f186c70417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>