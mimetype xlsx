--- v4 (2026-07-14)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e9492909eb42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fefc3a20f154a8b8216b45081da16bf.psmdcp" Id="Rae611f186c70417f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fd7c0e34ba45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3688b48940584c2c84956f0b2b139246.psmdcp" Id="R17ec532aeb7242a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>