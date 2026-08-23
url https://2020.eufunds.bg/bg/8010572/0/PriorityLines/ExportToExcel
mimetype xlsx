--- v5 (2026-08-03)
+++ v6 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fd7c0e34ba45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3688b48940584c2c84956f0b2b139246.psmdcp" Id="R17ec532aeb7242a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488e4c6859cb4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/416c6347da764a4a8685b249e7056b1f.psmdcp" Id="R812044d3d22b492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>