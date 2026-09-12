--- v6 (2026-08-23)
+++ v7 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488e4c6859cb4ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/416c6347da764a4a8685b249e7056b1f.psmdcp" Id="R812044d3d22b492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f98b5bf11424a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7d7e40b018e4414832ddd5fc020dad2.psmdcp" Id="Rebc199c8ff2f4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>