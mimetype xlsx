--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebacf46d0c67407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97bcb1846daa46f0b2db26da96f819d9.psmdcp" Id="R4333cb1bacf74c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb16f11e713400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1cbdf45bb2e4c5788ec6829685cdf82.psmdcp" Id="R38c2d9fe5af74612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>