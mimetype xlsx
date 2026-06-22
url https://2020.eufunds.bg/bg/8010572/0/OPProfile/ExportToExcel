--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb16f11e713400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1cbdf45bb2e4c5788ec6829685cdf82.psmdcp" Id="R38c2d9fe5af74612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a83339e683a4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df19c2c188c048e9a1eded5b58955aa1.psmdcp" Id="R27930068b622446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>