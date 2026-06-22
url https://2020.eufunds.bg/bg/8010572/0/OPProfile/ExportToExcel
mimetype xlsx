--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a83339e683a4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df19c2c188c048e9a1eded5b58955aa1.psmdcp" Id="R27930068b622446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red16f3f531d24cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e94a59a4c4ce4266872a36beaa98a543.psmdcp" Id="R939a0e38c64b4d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>