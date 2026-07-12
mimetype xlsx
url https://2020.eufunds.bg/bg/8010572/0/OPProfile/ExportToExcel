--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red16f3f531d24cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e94a59a4c4ce4266872a36beaa98a543.psmdcp" Id="R939a0e38c64b4d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc317e1777f4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e34a73822ee4100b851092a8e6a77db.psmdcp" Id="Rf3ee36e5f41f44ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>