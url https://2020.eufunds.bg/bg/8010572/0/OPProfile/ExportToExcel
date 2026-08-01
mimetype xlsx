--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc317e1777f4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e34a73822ee4100b851092a8e6a77db.psmdcp" Id="Rf3ee36e5f41f44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0374affe8647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/698689cd9cfb4d6381e62dd6c4cbf0f0.psmdcp" Id="R0331801cfbd5448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>