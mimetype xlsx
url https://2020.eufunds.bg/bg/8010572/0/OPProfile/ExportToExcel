--- v5 (2026-08-01)
+++ v6 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0374affe8647a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/698689cd9cfb4d6381e62dd6c4cbf0f0.psmdcp" Id="R0331801cfbd5448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2870161fdb7d4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95880de384a44eacb5e28c448448b7ff.psmdcp" Id="R19306d89db284933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>