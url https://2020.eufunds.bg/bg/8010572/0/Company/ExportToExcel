--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73574af906cb46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81dcf56bd04b44c7b31092c1f6c64774.psmdcp" Id="R47c0993bfe324915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989c7fe5cdd4428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552159782e5a47b7ab08211171fab468.psmdcp" Id="R76ce0c2fbf584bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>