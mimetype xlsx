--- v1 (2026-05-19)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989c7fe5cdd4428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/552159782e5a47b7ab08211171fab468.psmdcp" Id="R76ce0c2fbf584bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ace69f8aae4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a8fc5d8eee44318836efc53b84c1408.psmdcp" Id="R8240fb58b6bf4709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>