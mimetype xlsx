--- v2 (2026-06-08)
+++ v3 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ace69f8aae4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a8fc5d8eee44318836efc53b84c1408.psmdcp" Id="R8240fb58b6bf4709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea1cf417ab54cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83be458b6146410b80bada56d8d418a6.psmdcp" Id="R3fe2414522544d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>