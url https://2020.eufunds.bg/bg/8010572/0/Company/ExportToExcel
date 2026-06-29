--- v3 (2026-06-08)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea1cf417ab54cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83be458b6146410b80bada56d8d418a6.psmdcp" Id="R3fe2414522544d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49542817eded4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c62538cab0c42e1aad8b76f93ca7fd8.psmdcp" Id="R1e1d0d7ddfe24e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>