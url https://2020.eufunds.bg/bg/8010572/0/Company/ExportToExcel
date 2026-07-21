--- v4 (2026-06-29)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49542817eded4d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c62538cab0c42e1aad8b76f93ca7fd8.psmdcp" Id="R1e1d0d7ddfe24e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494c9c890e79427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dd2812106174ead91d99aad2ab39b49.psmdcp" Id="R647963cf59914406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>