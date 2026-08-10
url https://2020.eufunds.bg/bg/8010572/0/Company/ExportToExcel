--- v5 (2026-07-21)
+++ v6 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494c9c890e79427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dd2812106174ead91d99aad2ab39b49.psmdcp" Id="R647963cf59914406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed0e99476644ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfbe6aa165124c0d828b3407d113030c.psmdcp" Id="R22fcbdeb04bc45af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>