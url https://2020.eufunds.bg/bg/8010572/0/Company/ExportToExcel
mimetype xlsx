--- v6 (2026-08-10)
+++ v7 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed0e99476644ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfbe6aa165124c0d828b3407d113030c.psmdcp" Id="R22fcbdeb04bc45af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54cd84b2aaa34fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf3f6186dc8c4fbfa7f8ca2621d33b19.psmdcp" Id="Raec39e452c4549d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>