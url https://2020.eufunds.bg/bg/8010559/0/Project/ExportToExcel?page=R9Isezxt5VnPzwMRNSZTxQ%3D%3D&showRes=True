--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb74d08684b4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66cfd5b0185542f1b381e7b3b335b440.psmdcp" Id="Rf69c592e9235487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce0fd4c45ef4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fbfccd1554d4712b18cce614f9daadd.psmdcp" Id="R006af1bdbcf74469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -431,69 +431,69 @@
     <x:t>България, гр.Рудозем, 4960, бул. "България" №15</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Общините Рудозем, Мадан и Девин работят заедно за повишаване на общинския капацитет за намаляване на емисиите на парникови газове и адаптация към променящия се климат</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. "Свобода" 6
 6 Svoboda square</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за подобряване управлението на отпадъците в общините Русе, Тутракан, Сливо поле и Ветово</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENVIRONMENT-4.003-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Партньорство за адаптация към климатичните промени</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12/ 12 Bulgaria blv.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Смолян,с.Баните</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Въвеждане на общински схеми за разделно събиране и рециклиране на отпадъци на територията на Община Смолян и Община Баните"</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Партньорство за адаптация към климатичните промени</x:t>
   </x:si>
   <x:si>
     <x:t>000970432 ОБЩИНА СТРАЛДЖА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стралджа, 8680, ул. ХЕМУС, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и прилагане на мерки за смекчаване и адаптация към климатичните промени в Община Стралджа</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 Община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, Пл. "Общински" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Преход към климатично устойчиви общности</x:t>
   </x:si>
@@ -2277,119 +2277,119 @@
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H43" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="H43" s="3" t="s">
+      <x:c r="I43" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="I43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J43" s="4">
-        <x:v>258112.97</x:v>
+        <x:v>435814.28</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>258112.97</x:v>
+        <x:v>427466.4</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>0</x:v>
+        <x:v>8347.88</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>258112.95</x:v>
+        <x:v>427466.47</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>435814.28</x:v>
+        <x:v>258112.97</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>427466.4</x:v>
+        <x:v>258112.97</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>8347.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>427466.47</x:v>
+        <x:v>258112.95</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">