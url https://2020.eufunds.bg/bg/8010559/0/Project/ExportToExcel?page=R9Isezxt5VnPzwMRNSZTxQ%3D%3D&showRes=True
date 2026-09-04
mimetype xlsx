--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce0fd4c45ef4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fbfccd1554d4712b18cce614f9daadd.psmdcp" Id="R006af1bdbcf74469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb554d8b54c284536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c69cea4e9734e2285d17aa412bdc68c.psmdcp" Id="R8581e78af2eb4680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -431,69 +431,69 @@
     <x:t>България, гр.Рудозем, 4960, бул. "България" №15</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Общините Рудозем, Мадан и Девин работят заедно за повишаване на общинския капацитет за намаляване на емисиите на парникови газове и адаптация към променящия се климат</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. "Свобода" 6
 6 Svoboda square</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-3.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за подобряване управлението на отпадъците в общините Русе, Тутракан, Сливо поле и Ветово</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12/ 12 Bulgaria blv.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Смолян,с.Баните</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGENVIRONMENT-3.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Въвеждане на общински схеми за разделно събиране и рециклиране на отпадъци на територията на Община Смолян и Община Баните"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.003-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Партньорство за адаптация към климатичните промени</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"Въвеждане на общински схеми за разделно събиране и рециклиране на отпадъци на територията на Община Смолян и Община Баните"</x:t>
   </x:si>
   <x:si>
     <x:t>000970432 ОБЩИНА СТРАЛДЖА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стралджа, 8680, ул. ХЕМУС, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и прилагане на мерки за смекчаване и адаптация към климатичните промени в Община Стралджа</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 Община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, Пл. "Общински" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BGENVIRONMENT-4.004-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Преход към климатично устойчиви общности</x:t>
   </x:si>
@@ -2277,119 +2277,119 @@
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>435814.28</x:v>
+        <x:v>258112.97</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>427466.4</x:v>
+        <x:v>258112.97</x:v>
       </x:c>
       <x:c r="L43" s="4">
-        <x:v>8347.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>427466.47</x:v>
+        <x:v>258112.95</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>258112.97</x:v>
+        <x:v>435814.28</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>258112.97</x:v>
+        <x:v>427466.4</x:v>
       </x:c>
       <x:c r="L44" s="4">
-        <x:v>0</x:v>
+        <x:v>8347.88</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>258112.95</x:v>
+        <x:v>427466.47</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">