--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5e7ac581354465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e2790c2fd1e4d438277f4101d78fea1.psmdcp" Id="Rbe96e9621aeb4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ffafbdf0364ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dcf857fbddc4fff9f240d73c91fbdd3.psmdcp" Id="R4e212422f9064952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>