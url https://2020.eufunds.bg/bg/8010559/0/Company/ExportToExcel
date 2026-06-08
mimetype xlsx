--- v1 (2026-05-19)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ffafbdf0364ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dcf857fbddc4fff9f240d73c91fbdd3.psmdcp" Id="R4e212422f9064952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9adbc653ee4498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96fc9fbb7e004e7791da300decfea397.psmdcp" Id="Rd5a660bda28145f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>