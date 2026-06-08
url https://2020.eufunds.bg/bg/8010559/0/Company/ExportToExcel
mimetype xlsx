--- v2 (2026-06-08)
+++ v3 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9adbc653ee4498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96fc9fbb7e004e7791da300decfea397.psmdcp" Id="Rd5a660bda28145f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c378e35c224db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c0bf284eb2845ffbfc383fb55ec0d19.psmdcp" Id="Rf4380addda6d4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>