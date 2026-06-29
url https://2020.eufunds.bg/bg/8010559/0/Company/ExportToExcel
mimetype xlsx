--- v3 (2026-06-08)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c378e35c224db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c0bf284eb2845ffbfc383fb55ec0d19.psmdcp" Id="Rf4380addda6d4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaedd8b518204a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1fe38bf45eb416dbb07dd4f9d145695.psmdcp" Id="R78a495b496d3401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>