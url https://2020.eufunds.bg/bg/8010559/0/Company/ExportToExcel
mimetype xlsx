--- v4 (2026-06-29)
+++ v5 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaedd8b518204a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1fe38bf45eb416dbb07dd4f9d145695.psmdcp" Id="R78a495b496d3401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8600b3f6dea7429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5754b2543ae4270b73406dba27d5c85.psmdcp" Id="R5f91d7f1d0e44249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>