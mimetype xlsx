--- v5 (2026-07-20)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8600b3f6dea7429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5754b2543ae4270b73406dba27d5c85.psmdcp" Id="R5f91d7f1d0e44249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra647246fef154788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2baad3fbb7574940afdd44a2efbb48a8.psmdcp" Id="R783dba261e064b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>