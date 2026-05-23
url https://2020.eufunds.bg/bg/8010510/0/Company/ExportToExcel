--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16bc3382a4c45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/614acdbb1e6b4b39a28c407b1c1b72b1.psmdcp" Id="R20c83d9e782445bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780b91d5fcb84195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fd69bac5e5c4cf7be223a7eea044502.psmdcp" Id="Rcdad8b6cca034c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>