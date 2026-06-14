--- v1 (2026-05-23)
+++ v2 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780b91d5fcb84195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fd69bac5e5c4cf7be223a7eea044502.psmdcp" Id="Rcdad8b6cca034c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra605aa4baadb4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/223f2a0e932a432d96c284fbee72872f.psmdcp" Id="R90bdb099ad0441d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>