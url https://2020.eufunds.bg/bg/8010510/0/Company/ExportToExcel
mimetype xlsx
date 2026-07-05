--- v2 (2026-06-14)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra605aa4baadb4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/223f2a0e932a432d96c284fbee72872f.psmdcp" Id="R90bdb099ad0441d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2606aef0ae8442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f7ac752d7ab4020bb1c0c233dc12f61.psmdcp" Id="Rf6206ebf8afe470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>