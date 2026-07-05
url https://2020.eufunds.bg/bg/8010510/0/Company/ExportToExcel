--- v3 (2026-07-05)
+++ v4 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2606aef0ae8442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f7ac752d7ab4020bb1c0c233dc12f61.psmdcp" Id="Rf6206ebf8afe470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea319837e5ed4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2a9a6f187314c84bf2f4b28331d5eea.psmdcp" Id="R7e96a30abfc34b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>