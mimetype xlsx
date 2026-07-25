--- v4 (2026-07-05)
+++ v5 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea319837e5ed4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2a9a6f187314c84bf2f4b28331d5eea.psmdcp" Id="R7e96a30abfc34b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2171a71693244682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f50afb2228241f0ba5d841414bfbe3e.psmdcp" Id="R9538a068db4a4897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>