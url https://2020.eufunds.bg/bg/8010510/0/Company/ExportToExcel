--- v5 (2026-07-25)
+++ v6 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2171a71693244682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f50afb2228241f0ba5d841414bfbe3e.psmdcp" Id="R9538a068db4a4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdf1b159e624888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c0cccc2ad2843cabe80178fd1494fed.psmdcp" Id="Ra6e7bf2feb774a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>