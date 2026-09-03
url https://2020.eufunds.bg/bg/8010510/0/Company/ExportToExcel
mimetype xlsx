--- v6 (2026-08-14)
+++ v7 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabdf1b159e624888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c0cccc2ad2843cabe80178fd1494fed.psmdcp" Id="Ra6e7bf2feb774a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccb6a074bdb4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c198af346ed47f4a46d779190a15a79.psmdcp" Id="Rcd536ec4fc2c416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>