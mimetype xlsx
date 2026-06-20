--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af2dcd6fb524485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5eb2aa4bb4e34d24ae0c70ac5fe0335a.psmdcp" Id="R7eeda488c3734e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611b9e4434194cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db4c603e463b44bab1e2e5bcde5f72f2.psmdcp" Id="R2379cbb2cb824190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -194,51 +194,51 @@
   <x:si>
     <x:t>„Развитие и внедряване на „ЕТИАС - фаза 2“</x:t>
   </x:si>
   <x:si>
     <x:t>129009710 Държавна агенция "Национална сигурност"</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. "Черни връх" № 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Организиране на Център за мониторинг и реакция на киберинциденти в ДАНС.</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. "Черни връх" No 45</x:t>
   </x:si>
   <x:si>
-    <x:t>Белгия,България,Германия,Латвия,Нидерландия</x:t>
+    <x:t>България,Германия,Белгия,Нидерландия,Латвия</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.014-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Развиване на българското звено за данни за пътниците (BGPIU)</x:t>
   </x:si>
   <x:si>
     <x:t>129010090 Държавна агенция „Технически операции“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за обработка на криптирана информация,свързана с използването на СРС</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>Елемент в светло синьо позволява показване на детайли при избирането му</x:t>
   </x:si>
@@ -903,60 +903,60 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>724765.16</x:v>
+        <x:v>362382.58</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>724765.16</x:v>
+        <x:v>362382.58</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>657542.5</x:v>
+        <x:v>328771.25</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
@@ -1138,60 +1138,60 @@
       <x:c r="B27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>25735305.28</x:v>
+        <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>25735305.28</x:v>
+        <x:v>3216913.16</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>21643751.68</x:v>
+        <x:v>2705468.96</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">