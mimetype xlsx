--- v1 (2026-06-20)
+++ v2 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611b9e4434194cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db4c603e463b44bab1e2e5bcde5f72f2.psmdcp" Id="R2379cbb2cb824190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad6d023385f4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e1e54cb598f43fa8a30cdf666c3702f.psmdcp" Id="R90e8dfc879294923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>