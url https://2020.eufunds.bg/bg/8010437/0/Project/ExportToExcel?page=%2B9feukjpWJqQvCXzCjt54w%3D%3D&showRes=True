--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536e1c5faca9440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/343d4b854c214271a945f72c7b58b962.psmdcp" Id="R7644965dcb764eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba94ecfbfe6a4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21e3844424c440b1a504aa3f5b33d33d.psmdcp" Id="Rf21eb6f4a8194227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>