--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba94ecfbfe6a4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21e3844424c440b1a504aa3f5b33d33d.psmdcp" Id="Rf21eb6f4a8194227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f821dc630384938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ec16d15924b434dbe8f7f7fbe0598d8.psmdcp" Id="R24f2e23d5e9a44fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>