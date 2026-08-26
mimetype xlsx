--- v2 (2026-06-27)
+++ v3 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f821dc630384938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ec16d15924b434dbe8f7f7fbe0598d8.psmdcp" Id="R24f2e23d5e9a44fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4293efcdfe14fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e555773ba324ad2bfe030aae4b2267f.psmdcp" Id="Rf510a0fe0d1f429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -169,402 +169,402 @@
   <x:si>
     <x:t>"Доставка на техническо оборудване на полицейските служители, работещи по превенцията и противодействието на трафика на хора и на наркотични вещества"</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна дирекция "Гранична полиция"</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. "Мария Луиза" № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение за оценка на риска на летищата. Изработване на методика за "Профайлинг".</x:t>
   </x:si>
   <x:si>
     <x:t>Прекратен (към дата на прекратяване)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, София, бул. Мария Луиза 46</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-2.011-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие на информационните системи на ГД “Гранична полиция”, чрез доставка на оборудване.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на допълнителен временен персонал за участие в СПО.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на допълнителни разходи за персонал по дейност № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Доставка на гранично-полицейски патрулен кораб – Оборудване за ФРОНТЕКС".</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-2.011-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Доставка на софтуер и хардуер за бекъп на данни и документи"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.011-0006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.014-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Предпазни средства и консумативи за защита, предотвратяване разпространението на COVID-19</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.009-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.008-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Обновяване,поддръжка,ремонт и модернизиране на електронни гишета,изградени в РДГП Аерогари</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.015-0004</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-3.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на допълнителни разходи за персонал по дейност № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-3.011-0002</x:t>
-[...2 lines deleted...]
-    <x:t>Осигуряване на допълнителни разходи за персонал по дейност № 1</x:t>
+    <x:t>129010125 Главна Дирекция "Гранична полиция" - МВР</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.008-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддръжка и ремонт на мобилни системи за наблюдение и технически средства за наблюдение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализарно оборудване и МПС за целите на оперативно-издирвателната дейност</x:t>
   </x:si>
   <x:si>
     <x:t>129010125 Главна дирекция "Гранична полиция" - МВР</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" № 46</x:t>
+    <x:t>BG65ISNP001-2.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поддръжка и ремонт на сгради и помещения за подобряване на дейностите по граничния контрол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, София, 1202, бул. Мария Луиза 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирано оборудване за осъществяване на ефективен граничен контрол на външни граници, включително компютърна и офис техника</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Осигуряване надеждна следгаранционна поддръжка на интегрирана система за контрол и наблюдение на българо-турската граница в участъка от ГКПП Капитан Андреево до ГКПП Лесово"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Следгаранционна поддръжка на автоматизирана система за техническо наблюдение на българо-сръбската граница в района на ГПУ Калотина"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на служителите от ГДГП за обезпечаване и еднакво прилагане на правото на ЕС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ремонт на помещения за осигуряване на условия за осъществяване на граничен контрол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на газоанализатори"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Следгаранционна подръжка на автомобили</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Следгаранционна подръжка на хеликоптери</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компютърна техника и друго оборудване/осигуряване за тях</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на дистанционно управляеми летателни системи за нуждите на граничния контрол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на ново техническо оборудване за НЦБФПД в София и регионалните звена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Доставка на нови патрулни и специализирани автомобили с нормална и повишена проходимост"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Подобряване на сътрудничеството между съвместните контактни центрове"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Следгаранционна поддръжка на гранично-полицейски кораби</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Осигуряване на надеждна следгаранционна поддръжка на интегрирана система "Синя граница"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Следгаранционна поддръжка на оборудване, системи и средства за граничен контрол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на специализирано оборудване за биометрична идентификация и друго оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.017-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Наемане допълнителен, временен персонал за охрана на държавната граница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.018-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на компютърна техника</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.015-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ремонт и поддръжка на авиационна техника и доставка на авиационно гориво</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Поддръжка на интегрирана система за наблюдение от ГКПП Капитан Андреево до ГКПП Лесово</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, София, 1202, бул. Мария Луиза 46</x:t>
-[...32 lines deleted...]
-    <x:t>Ремонт и поддръжка на авиационна техника и доставка на авиационно гориво</x:t>
+    <x:t>BG65ISNP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на мобилна система за наблюдение - оборудване за ФРОНТЕКС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поддръжка на техническо оборудване за граничен контрол - електронни гишета, използвани за граничен контрол", BG/ISF - SO3 - NO2 - A18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Следгаранционна поддръжка на кораби"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Текуща поддръжка и модернизация на сгради и помещения за осъществяване на граничен контрол"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизиране на Националния координационен център в София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Видин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на специализиран пункт за извършване на граничен контрол по р. Дунав във Видин</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.008-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възстановяване и поддръжка на ИСН на българо-турската граница от ГКПП-Лесово до р.Резовска</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Ремонт и поддръжка на транспортни средства и доставка на гориво-смазочни материали</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.015-0002</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.015-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на дневни ставки за служителите на МВР, участващи в СПО</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-2.012-0002</x:t>
-[...151 lines deleted...]
-  <x:si>
     <x:t>129010641 Главна дирекция "Национална полиция" - Министерство на вътрешните работи</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>"Намаляване нивото на корупция сред патрулната и пътна полиция чрез въвеждане на видеонаблюдение в полицейските автомобили"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>България,Територията на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.013-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Укрепване капацитета на Полицията за противодействие на нелегалния трафик на отпадъци
 </x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1715, бул. "Александър Малинов" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Намаляване нивото на корупция сред патрулната и пътна полиция чрез въвеждане на видеонаблюдение в полицейските автомобили"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Поддържане и развитие на Единен административен регистър - контрол на общоопасните средства в частта си за комуникация с външни информационни системи с цел предотвратяване и разкриване на престъпления", BG/ISF SO6-NO2-A34</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010164 Главна дирекция "Пожарна безопасност и защита на населението" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. "Пиротска" №171А</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-6.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Развитие на УЦ Монтана, с цел обучение на компетентните органи за защита на ЕКИ и ХБРЯЗ"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-6.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">„Развитие и модернизиране на НОЦ и ООЦ" </x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.002-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>129010659 Главна дирекция „Борба с организираната престъпност“ – Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.012-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Провеждане на съвместни разследвания с чужди партньорски служби по линия трафик на хора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.012-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обмяна на опит и обучения по прилагане на способа служител под прикритие по ЗСРС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение на експерти, разследващи престъпления и злоупотреби в киберпространството</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на мобилността на ГДБОП за ефективно разследване на организираната престъпност</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на оборудване за ефективни ОИД с партньорски служби по противодействие ОПГ</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.012-0007</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>129011017 Главна дирекция „Жандармерия, специални операции и борба с тероризма“- Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1186, ул. Патриарх Герман № 202</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Модернизиране и повишаване на ефективността при защита от бомбен тероризъм и повишаване капацитета на физико-химично изследване. Модернизиране на учебно материалната база и повишаване качеството и ефективността на стрелковата и тактическа подготовка на служителите от СОБТ и служителите от ОДМВР в страната", BG/ISF-SO5-NO1-A23</x:t>
   </x:si>
   <x:si>
     <x:t>129010164 Главна дирекция „Пожарна безопасност и защита на населението” – МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ул. „Пиротска” №171А</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на капацитета за защита на критичната инфраструктура и свързаните с нея обекти</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Дирекция "Български документи за самоличност"</x:t>
@@ -608,156 +608,156 @@
   <x:si>
     <x:t>129010698 ДИРЕКЦИЯ "КОМУНИКАЦИОННИ И ИНФОРМАЦИОННИ СИСТЕМИ" - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "6-ти септември" 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Доизграждане на Н.ШИС чрез осигуряване на допълнителна функционалност</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Шести септември" №29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Обмен и обучения на служители по тематики, свързани със сигурността на информацията, информационните системи и мрежите за пренос на технологична съвместимост на полицейските структури от ЕС."</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-5.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Изграждане, развитие и поддръжка на автоматизирани полицейски информационни системи"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, "6-ти септември" 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване следгаранционна поддръжка на изградени ТЕТРА системи на външните граници и Националната компонента на Шенгенската информационна система.</x:t>
+  </x:si>
+  <x:si>
     <x:t>0006952350491 Дирекция "Комуникационни и информационни системи" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Обновяване софтуера на ТЕТРА система на МВР за взаимодействие по външните граници на ЕС"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, "6-ти септември" 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на системи за видеонаблюдение и за контрол на ППС през ГКПП на външните граници.</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>"Изграждане, развитие и поддръжка на автоматизирани полицейски информационни системи"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. 6-ти септември 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за бързото и ефективно надграждане на Н.ШИС в съответствие с Регламент 1861/2018</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Доставка на хардуер и софтуер за подобряване на качеството на работа по външните граници</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи"
 Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Следгаранционна поддръжка на НШИС</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ИТ решения, осигуряващи обмена на информация и оперативна съвместимост на АИС на МВР</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция "Комуникационни и информационни системи", Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие и внедряване на Системата Влизане/Излизане на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.011-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане и подготовка на АИС "Граничен контрол" за работа с функционалност вход/изход</x:t>
   </x:si>
   <x:si>
+    <x:t>0006952350214 Дирекция "Международно Оперативно Сътрудничество" - Министерство на Вътрешните Работи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1233, бул. "Княгиня Мария Луиза" 114Б</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Доставка на IT оборудване за националните експерти, ангажирани при изготвяне на SOCTA</x:t>
+  </x:si>
+  <x:si>
     <x:t>0006952350214 Дирекция "Международно оперативно сътрудничество" - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, Бул. "Княгиня Мария Луиза" 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.013-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие и внедряване на "ЕТИАС"</x:t>
   </x:si>
   <x:si>
-    <x:t>0006952350214 Дирекция "Международно Оперативно Сътрудничество" - Министерство на Вътрешните Работи</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-2.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Развитие и внедряване на „ЕТИАС - фаза 2“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-5.011-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000695235 Дирекция „Български документи за самоличност” – МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. Княгиня Мария Луиза №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>129010698 Дирекция „Комуникационни и информационни системи”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул.”6-ти септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Доизграждане на сиренна система за защита на населението и обектите на ЕКИ</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.015-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение за анализ на мрежови трафик с цел киберзащита и администриране на „защитни стени“</x:t>
@@ -765,273 +765,273 @@
   <x:si>
     <x:t>129010068 Дирекция „Международни проекти” - МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-7.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ по фонд "Вътрешна сигурност" 2014-2020 - Полицейски механизъм</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 Дирецкия "Международни проекти"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-4.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ по фонд "Вътрешна сигурност" 2014-2020 (Граници)</x:t>
   </x:si>
   <x:si>
     <x:t>129009710 Държавна агенция "Национална сигурност"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1407, бул. "Черни връх" № 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение за контраразузнавателна и информационна защита на стратегически обекти</x:t>
+  </x:si>
+  <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1407, бул. "Черни връх"  №45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.011-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на специализиран софтуер за анализ на финансово-разузнавателна информация.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1407, бул. "Черни връх" No 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на център за изследване на сигурността на КИС на стратегически обекти част от КИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-6.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Организиране на Център за мониторинг и реакция на киберинциденти в ДАНС.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България,Германия,Белгия,Нидерландия,Латвия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.014-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развиване на българското звено за данни за пътниците (BGPIU)</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1407, бул. "Черни връх" 45</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.014-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение по анализ и оценка на риска за повишаване сигурността на стратегическите обекти</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1407, бул. "Черни връх" No 45</x:t>
-[...8 lines deleted...]
-    <x:t>Развиване на българското звено за данни за пътниците (BGPIU)</x:t>
+    <x:t>BG65ISNP001-5.011-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закупуване на техническо оборудване за изготвянето на анализи за радикализационни процеси</x:t>
   </x:si>
   <x:si>
     <x:t>129009710 Държавна Агенция "Национална сигурност"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1407, бул. "Черни връх" № 45</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65ISNP001-5.012-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Информационни кампании за повишаване на осведомеността за последиците от радикализацията</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65ISNP001-6.007-0001</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>129010090 Държавна агенция „Технически операции“</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1000, ул. " 6-ти септември" № 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-5.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на система за електронен обмен на информация, свързана с използването на СРС</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65ISNP001-5.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за обработка на криптирана информация,свързана с използването на СРС</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, ул. " 6-ти септември" № 29</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>129010997 Комисия за противодействие на корупцията и за отнемане на незаконно придобитото имущество (КПКОНПИ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Георги Сава Раковски" № 112</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>НЕЗАВИСИМА СИСТЕМА ЗА МОНИТОРИНГ НА АНТИКОРУПЦИОННИ МЕРКИ - НАЦИОНАЛНО НИВО</x:t>
   </x:si>
   <x:si>
+    <x:t>000695228 МИНИСТЕРСТВО НА ВЪНШНИТЕ РАБОТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. "Александър Жендов" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Следгаранционна поддръжка и обновяване на софтуерните компоненти на НВИС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. АЛЕКСАНДЬР ЖЕНДОВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Повишаване на квалификацията на консулските служители и служителите от ЦУ на МВнР"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-1.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Развитие, осъвременяване и надграждане на Националната визова информационна система</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695228 Министерство на външните работи</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Александър Жендов"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>“Изграждане на защитени и надеждни комуникационни връзки за нуждите на МВнР на Р България”</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65ISNP001-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Извършване на строителство, реконструкция, модернизация и ремонт на консулски служби</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1113, ул. "Александър Жендов"№2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Поддръжка и обновяване на програмното и техническо осигуряване на Националната визова система и на визовата дейност в консулските служби на Р България"</x:t>
   </x:si>
   <x:si>
-    <x:t>000695228 МИНИСТЕРСТВО НА ВЪНШНИТЕ РАБОТИ</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ</x:t>
   </x:si>
   <x:si>
     <x:t>Обединение на физически и/или юридически лица</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул.ШЕСТИ СЕПТЕМВРИ № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Център за активен мониторинг в системата на МВР</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Министерство на вътрешните работи - Дирекция "Български документи за самоличност"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, Бул. "Кн.Мария Луиза" №48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Осигуряване на достъп до системата "ICAO PKD"</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 Министерство на вътрешните работи - Научноизследователски институт по криминалистика и криминология</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, група "Витоша", бул. Александър Малинов, №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Обновяване и разширяване на хардуерното оборудване и софтуера на Националната ДНК и АФИС база данни. Обновяване и разширяване на хардуерното оборудване и софтуера на Автоматизираната идентификационна система за балистични изследвания (АБИС) и включването и в Ballistic Information Network (IBIN)", BG/ISF-SO5-NO2-A26</x:t>
   </x:si>
   <x:si>
+    <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ - Национален институт по криминалистика</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Шести септември" 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване оборудването на гранична полиция във връзка с измененията в Регламента  ЕВРОДАК</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, Шести септември 29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65ISNP001-2.012-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обновяване на оборудване за техническо изследване на документи в НИК-МВР</x:t>
+  </x:si>
+  <x:si>
     <x:t>000695235 Министерство на вътрешните работи - Национален институт по криминалистика</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, група "Витоша", бул. Александър Малинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Повишаване капацитета на полицейското разследване и криминалистичните изследвания", BG/ISF-SO5-NO1-A22</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Обновяване оборудването на гранична полиция във връзка с измененията в Регламента  ЕВРОДАК</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ - Национален институт по криминалистика (НИК)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1715, бул. Александър Малинов 1 НИК-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-5.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на Националната ДНК база данни и интегрирането й с полицейските системи</x:t>
   </x:si>
   <x:si>
     <x:t>180680495 Министерство на електронното управление</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Ул. "Ген. Й. В. Гурко" 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG65ISNP001-6.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на Център за мониторинг и реакция на киберинциденти в стратегически обекти</x:t>
   </x:si>
@@ -1880,157 +1880,157 @@
       <x:c r="B25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>639878.17</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>639878.17</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>629038.78</x:v>
+        <x:v>2438797.96</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>2438797.96</x:v>
+        <x:v>6222538.04</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>194617.09</x:v>
+        <x:v>868388.01</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>194617.09</x:v>
+        <x:v>868388.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>174139.33</x:v>
+        <x:v>868388.02</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>29</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
@@ -2050,2290 +2050,2290 @@
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>17790372.06</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>490360.6</x:v>
+        <x:v>639878.17</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>490360.6</x:v>
+        <x:v>639878.17</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
-        <x:v>477555.79</x:v>
+        <x:v>629038.78</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>194617.09</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>194617.09</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
-        <x:v>6222538.04</x:v>
+        <x:v>174139.33</x:v>
       </x:c>
       <x:c r="N30" s="5">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>490360.6</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>490360.6</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>1778859.86</x:v>
+        <x:v>477555.79</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>13</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>868388.01</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>868388.01</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
-        <x:v>868388.02</x:v>
+        <x:v>1778859.86</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>836594.13</x:v>
+        <x:v>1740716.66</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>836594.13</x:v>
+        <x:v>1740716.66</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>836594.12</x:v>
+        <x:v>1719753.59</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="G34" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H34" s="3" t="s">
+      <x:c r="I34" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="I34" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J34" s="4">
-        <x:v>893281.71</x:v>
+        <x:v>278181.88</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>893281.71</x:v>
+        <x:v>278181.88</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>893281.7</x:v>
+        <x:v>278181.9</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>6</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I35" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="I35" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J35" s="4">
-        <x:v>489800.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>489800.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
-        <x:v>489800.61</x:v>
+        <x:v>-279995.71</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>3</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
-        <x:v>1104093.05</x:v>
+        <x:v>3620380.11</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>1</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>477926.1</x:v>
+        <x:v>1915171.72</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>477926.1</x:v>
+        <x:v>1915171.72</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>439272.42</x:v>
+        <x:v>1915171.71</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>2197094.3</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>2197094.3</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>2197094.29</x:v>
+        <x:v>111762.39</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>44</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>1058025.25</x:v>
+        <x:v>82921.68</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>1058025.25</x:v>
+        <x:v>82921.68</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>1078476.91</x:v>
+        <x:v>82921.67</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>0</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>0</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>-279995.71</x:v>
+        <x:v>53831.45</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G41" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H41" s="3" t="s">
+      <x:c r="I41" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="I41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J41" s="4">
-        <x:v>2329497.53</x:v>
+        <x:v>249996.17</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>2329497.53</x:v>
+        <x:v>249996.17</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>2329497.54</x:v>
+        <x:v>217728.75</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>20</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="I42" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.05</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.05</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>1037618.54</x:v>
+        <x:v>685906.04</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I43" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="I43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.97</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.97</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>53831.45</x:v>
+        <x:v>1580618.96</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I44" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="I44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4">
-        <x:v>1443405.5</x:v>
+        <x:v>1182491.39</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>1443405.5</x:v>
+        <x:v>1182491.39</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>1433131.72</x:v>
+        <x:v>1182491.4</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="I45" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="I45" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J45" s="4">
-        <x:v>278181.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>278181.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>278181.9</x:v>
+        <x:v>-679989.57</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I46" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="I46" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J46" s="4">
-        <x:v>1740716.66</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>1740716.66</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>1719753.59</x:v>
+        <x:v>1037618.54</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I47" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="I47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J47" s="4">
-        <x:v>3701749.96</x:v>
+        <x:v>5598426.87</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>3701749.96</x:v>
+        <x:v>5598426.87</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>3701749.98</x:v>
+        <x:v>5592741.12</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>58</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>1182491.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>1182491.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>1182491.4</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>0</x:v>
+        <x:v>1443405.5</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>0</x:v>
+        <x:v>1443405.5</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>-679989.57</x:v>
+        <x:v>1433131.72</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>44</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>-0</x:v>
+        <x:v>1952884.91</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>0</x:v>
+        <x:v>477926.1</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>0</x:v>
+        <x:v>477926.1</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>-204699.09</x:v>
+        <x:v>439272.42</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>0</x:v>
+        <x:v>489800.59</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>0</x:v>
+        <x:v>489800.59</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>-121605.63</x:v>
+        <x:v>489800.61</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>75</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>82921.68</x:v>
+        <x:v>893281.71</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>82921.68</x:v>
+        <x:v>893281.71</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>82921.67</x:v>
+        <x:v>893281.7</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>48</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H54" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H54" s="3" t="s">
+      <x:c r="I54" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="I54" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J54" s="4">
-        <x:v>438029.22</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>438029.22</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>438029.21</x:v>
+        <x:v>1104093.05</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>81</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>3620380.11</x:v>
+        <x:v>-204699.09</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>434993.32</x:v>
+        <x:v>2197094.3</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>434993.32</x:v>
+        <x:v>2197094.3</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>376699.2</x:v>
+        <x:v>2197094.29</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>45</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>50839.22</x:v>
+        <x:v>836594.13</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>50839.22</x:v>
+        <x:v>836594.13</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>0</x:v>
+        <x:v>836594.12</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>5598426.87</x:v>
+        <x:v>434993.32</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>5598426.87</x:v>
+        <x:v>434993.32</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
-        <x:v>5592741.12</x:v>
+        <x:v>376699.2</x:v>
       </x:c>
       <x:c r="N58" s="5">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>249996.17</x:v>
+        <x:v>50839.22</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>249996.17</x:v>
+        <x:v>50839.22</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
-        <x:v>217728.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>1580618.97</x:v>
+        <x:v>843235.79</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>1580618.97</x:v>
+        <x:v>843235.79</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>1580618.96</x:v>
+        <x:v>839948.27</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>685906.05</x:v>
+        <x:v>778354.45</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>685906.05</x:v>
+        <x:v>778354.45</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>685906.04</x:v>
+        <x:v>512837.42</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="I62" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="I62" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>1952884.91</x:v>
+        <x:v>-121605.63</x:v>
       </x:c>
       <x:c r="N62" s="5">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>1915171.72</x:v>
+        <x:v>438029.22</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>1915171.72</x:v>
+        <x:v>438029.22</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>1915171.71</x:v>
+        <x:v>438029.21</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>63</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>843235.79</x:v>
+        <x:v>3701749.96</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>843235.79</x:v>
+        <x:v>3701749.96</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>839948.27</x:v>
+        <x:v>3701749.98</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>87</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1058025.25</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1058025.25</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>111762.39</x:v>
+        <x:v>1078476.91</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>778354.45</x:v>
+        <x:v>2329497.53</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>778354.45</x:v>
+        <x:v>2329497.53</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
-        <x:v>512837.42</x:v>
+        <x:v>2329497.54</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>93</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>134233.67</x:v>
+        <x:v>76495.24</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>134233.67</x:v>
+        <x:v>76495.24</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
-        <x:v>134233.65</x:v>
+        <x:v>62991.82</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>2143612.95</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>2143612.95</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>2137383.81</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>91</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>76495.24</x:v>
+        <x:v>134233.67</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>76495.24</x:v>
+        <x:v>134233.67</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>62991.82</x:v>
+        <x:v>134233.65</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>2922382.31</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>2922382.31</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
-        <x:v>2922382.3</x:v>
+        <x:v>694106.55</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>66</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.31</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.31</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
-        <x:v>694106.55</x:v>
+        <x:v>2922382.3</x:v>
       </x:c>
       <x:c r="N71" s="5">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>1699973.92</x:v>
+        <x:v>10342.42</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>1699973.92</x:v>
+        <x:v>10342.42</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
-        <x:v>1699932.95</x:v>
+        <x:v>-4657.36</x:v>
       </x:c>
       <x:c r="N72" s="5">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.91</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.91</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>664624.29</x:v>
+        <x:v>114110.89</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>114110.91</x:v>
+        <x:v>19999.69</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>114110.91</x:v>
+        <x:v>19999.69</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>114110.89</x:v>
+        <x:v>18031.02</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>60</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>10342.42</x:v>
+        <x:v>1699973.92</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>10342.42</x:v>
+        <x:v>1699973.92</x:v>
       </x:c>
       <x:c r="L75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>-4657.36</x:v>
+        <x:v>1699932.95</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>19999.69</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>19999.69</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>18031.02</x:v>
+        <x:v>664624.29</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>18</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
@@ -4629,228 +4629,228 @@
       </x:c>
       <x:c r="J83" s="4">
         <x:v>39999.39</x:v>
       </x:c>
       <x:c r="K83" s="4">
         <x:v>39999.39</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>29002.52</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I84" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="I84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J84" s="4">
-        <x:v>2216203.82</x:v>
+        <x:v>6284887.02</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>2216203.82</x:v>
+        <x:v>6211899.08</x:v>
       </x:c>
       <x:c r="L84" s="4">
-        <x:v>0</x:v>
+        <x:v>72987.94</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>2216203.81</x:v>
+        <x:v>6211899.07</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H85" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="G85" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H85" s="3" t="s">
+      <x:c r="I85" s="3" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>6599898.76</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>6599898.76</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>6480765.9</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>2319196.34</x:v>
+        <x:v>2216203.82</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>2319196.34</x:v>
+        <x:v>2216203.82</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>2319196.33</x:v>
+        <x:v>2216203.81</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>6284887.02</x:v>
+        <x:v>2319196.34</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>6211899.08</x:v>
+        <x:v>2319196.34</x:v>
       </x:c>
       <x:c r="L87" s="4">
-        <x:v>72987.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>6211899.07</x:v>
+        <x:v>2319196.33</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>93</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
@@ -5114,192 +5114,192 @@
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>520162.21</x:v>
+        <x:v>24999.62</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>520162.21</x:v>
+        <x:v>24999.62</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
-        <x:v>361960.06</x:v>
+        <x:v>24137.07</x:v>
       </x:c>
       <x:c r="N94" s="5">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>520162.21</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>520162.21</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>27452.97</x:v>
+        <x:v>361960.06</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>24999.62</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>24999.62</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>24137.07</x:v>
+        <x:v>27452.97</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J97" s="4">
         <x:v>62036.31</x:v>
       </x:c>
       <x:c r="K97" s="4">
         <x:v>62036.31</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>54249.61</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5396,592 +5396,592 @@
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J100" s="4">
         <x:v>223410.3</x:v>
       </x:c>
       <x:c r="K100" s="4">
         <x:v>223410.3</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
         <x:v>223410.3</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J101" s="4">
         <x:v>337147.56</x:v>
       </x:c>
       <x:c r="K101" s="4">
         <x:v>337147.56</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>337147.56</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E102" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F102" s="3" t="s">
+      <x:c r="G102" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H102" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="G102" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H102" s="3" t="s">
+      <x:c r="I102" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="I102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J102" s="4">
-        <x:v>99983.12</x:v>
+        <x:v>69583.19</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>99983.12</x:v>
+        <x:v>69583.19</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>0</x:v>
+        <x:v>43966.78</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="H103" s="3" t="s">
+      <x:c r="I103" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="I103" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J103" s="4">
-        <x:v>3216913.16</x:v>
+        <x:v>660569.44</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>3216913.16</x:v>
+        <x:v>660569.44</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>2705468.96</x:v>
+        <x:v>660569.45</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C104" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D104" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E104" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F104" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="G104" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C104" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F104" s="3" t="s">
+      <x:c r="I104" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="G104" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J104" s="4">
-        <x:v>17084.19</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>17084.19</x:v>
+        <x:v>-0</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>17084.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N104" s="5">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="O104" s="3" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E105" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F105" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E105" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E106" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F106" s="3" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="G106" s="3" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H106" s="3" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I106" s="3" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="J106" s="4">
+        <x:v>3216913.16</x:v>
+      </x:c>
+      <x:c r="K106" s="4">
+        <x:v>3216913.16</x:v>
+      </x:c>
+      <x:c r="L106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
+        <x:v>2705468.96</x:v>
+      </x:c>
+      <x:c r="N106" s="5">
         <x:v>47</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J107" s="4">
-        <x:v>-0</x:v>
+        <x:v>99983.12</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>-0</x:v>
+        <x:v>99983.12</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="G108" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H108" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="G108" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H108" s="3" t="s">
+      <x:c r="I108" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="I108" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J108" s="4">
-        <x:v>660569.44</x:v>
+        <x:v>49999.23</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>660569.44</x:v>
+        <x:v>49999.23</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>660569.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E109" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F109" s="3" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>49999.23</x:v>
+        <x:v>17084.19</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>49999.23</x:v>
+        <x:v>17084.19</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>0</x:v>
+        <x:v>17084.2</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>0</x:v>
+        <x:v>441907.82</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>0</x:v>
+        <x:v>399173.28</x:v>
       </x:c>
       <x:c r="L110" s="4">
-        <x:v>0</x:v>
+        <x:v>42734.54</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>0</x:v>
+        <x:v>397628.66</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J111" s="4">
-        <x:v>441907.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>399173.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L111" s="4">
-        <x:v>42734.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>397628.66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
@@ -5998,319 +5998,319 @@
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>676603.54</x:v>
+        <x:v>1128695.82</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>676603.54</x:v>
+        <x:v>468462.26</x:v>
       </x:c>
       <x:c r="L113" s="4">
-        <x:v>0</x:v>
+        <x:v>660233.56</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>102536.31</x:v>
+        <x:v>64010.2</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>2752419.86</x:v>
+        <x:v>164131.87</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>2752419.86</x:v>
+        <x:v>164131.87</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>2384391.77</x:v>
+        <x:v>67310.31</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D115" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E115" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F115" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G115" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H115" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C115" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F115" s="3" t="s">
+      <x:c r="I115" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="G115" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J115" s="4">
-        <x:v>1128695.82</x:v>
+        <x:v>5842149.76</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>468462.26</x:v>
+        <x:v>2736553.08</x:v>
       </x:c>
       <x:c r="L115" s="4">
-        <x:v>660233.56</x:v>
+        <x:v>3105596.68</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>64010.2</x:v>
+        <x:v>2605745.44</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="G116" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H116" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="G116" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H116" s="3" t="s">
+      <x:c r="I116" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="I116" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J116" s="4">
-        <x:v>164131.87</x:v>
+        <x:v>676603.54</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>164131.87</x:v>
+        <x:v>676603.54</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>67310.31</x:v>
+        <x:v>102536.31</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>42</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="I117" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="I117" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J117" s="4">
-        <x:v>5842149.76</x:v>
+        <x:v>2049968.56</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>2736553.08</x:v>
+        <x:v>1800395.07</x:v>
       </x:c>
       <x:c r="L117" s="4">
-        <x:v>3105596.68</x:v>
+        <x:v>249573.49</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>2605745.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>2049968.56</x:v>
+        <x:v>2752419.86</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>1800395.07</x:v>
+        <x:v>2752419.86</x:v>
       </x:c>
       <x:c r="L118" s="4">
-        <x:v>249573.49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>0</x:v>
+        <x:v>2384391.77</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
@@ -6421,175 +6421,175 @@
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
         <x:v>896565.09</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.92</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.92</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>3288833</x:v>
+        <x:v>201159.91</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G123" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H123" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="G123" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H123" s="3" t="s">
+      <x:c r="I123" s="3" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
       <x:c r="J123" s="4">
         <x:v>396357.31</x:v>
       </x:c>
       <x:c r="K123" s="4">
         <x:v>396357.31</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
         <x:v>396357.3</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>201159.92</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>201159.92</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>201159.91</x:v>
+        <x:v>3288833</x:v>
       </x:c>
       <x:c r="N124" s="5">
-        <x:v>32</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
@@ -6703,51 +6703,51 @@
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
         <x:v>5357780.06</x:v>
       </x:c>
       <x:c r="N127" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="J128" s="4">
         <x:v>94476.46</x:v>
       </x:c>
       <x:c r="K128" s="4">
         <x:v>94476.46</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>