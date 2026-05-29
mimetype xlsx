--- v0 (2026-05-01)
+++ v1 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc418da0eb0404628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e029966deba40349786207e823ed91a.psmdcp" Id="Rc81182947faf4fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611be6dd79d34e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00c3ba6a6d93412e9c08bc9e6684fa68.psmdcp" Id="Rc6ac7ca87dcf41c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>