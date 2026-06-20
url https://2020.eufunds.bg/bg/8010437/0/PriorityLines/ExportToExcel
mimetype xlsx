--- v1 (2026-05-29)
+++ v2 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611be6dd79d34e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00c3ba6a6d93412e9c08bc9e6684fa68.psmdcp" Id="Rc6ac7ca87dcf41c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc8bed32c2f48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/047085f63e324c1d876a215db77f9679.psmdcp" Id="R8120ecf21623490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>