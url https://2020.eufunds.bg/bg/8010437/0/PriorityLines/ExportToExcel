--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc8bed32c2f48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/047085f63e324c1d876a215db77f9679.psmdcp" Id="R8120ecf21623490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19736a71a59946ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/516d7f6ff2e445fa905174b9ad8958e6.psmdcp" Id="R42ddb705c5f542a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>