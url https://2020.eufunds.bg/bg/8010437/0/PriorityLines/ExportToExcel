--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19736a71a59946ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/516d7f6ff2e445fa905174b9ad8958e6.psmdcp" Id="R42ddb705c5f542a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d372038036a4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5706ea0ea7fc47a3a8bd0555e6fc81fb.psmdcp" Id="Rb40295773d854c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>