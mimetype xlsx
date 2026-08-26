--- v4 (2026-08-01)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d372038036a4d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5706ea0ea7fc47a3a8bd0555e6fc81fb.psmdcp" Id="Rb40295773d854c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd6c4298b114089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4df45f56f1884637a5149505dfc613b6.psmdcp" Id="Raf58c3f8e1c643ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>