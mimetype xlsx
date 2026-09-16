--- v5 (2026-08-26)
+++ v6 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd6c4298b114089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4df45f56f1884637a5149505dfc613b6.psmdcp" Id="Raf58c3f8e1c643ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc918f6f9606945f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86a7a42f910b4f66910815a91ea024e1.psmdcp" Id="R0ad28bdec71b48a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>