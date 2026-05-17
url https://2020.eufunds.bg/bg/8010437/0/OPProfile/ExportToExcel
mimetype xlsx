--- v0 (2026-01-08)
+++ v1 (2026-05-17)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603d40dd9f8f4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d52ee9afa64645ac54671e40018b90.psmdcp" Id="R37e7163555c045e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169aec0ccbe84563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c36ed49c47f64e2baa2bab6e5a6be827.psmdcp" Id="R01ea51846438436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="opProfileFinExec" sheetId="2" r:id="rId2"/>
+    <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
     <x:t>НФ</x:t>
   </x:si>
   <x:si>
     <x:t>ФВС</x:t>
   </x:si>
   <x:si>
     <x:t>Общо</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
@@ -121,51 +121,51 @@
   <x:si>
     <x:t>% на изпълнение</x:t>
   </x:si>
   <x:si>
     <x:t>Забележки:</x:t>
   </x:si>
   <x:si>
     <x:t>* - Бюджет на оперативната програма за съответните години с натрупване</x:t>
   </x:si>
   <x:si>
     <x:t>** - Сумата на договорените средства с натрупване</x:t>
   </x:si>
   <x:si>
     <x:t>*** - Сумата на реално изплатените суми с натрупване</x:t>
   </x:si>
   <x:si>
     <x:t>Всички суми са в евро (EUR) /1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="5">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -310,128 +310,128 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="12">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="4" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="4" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="12">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -684,1232 +684,1047 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:M52"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="21.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="28.567768" style="0" customWidth="1"/>
     <x:col min="4" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:13">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:13">
       <x:c r="A5" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B5" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D5" s="4" t="n">
+      <x:c r="B5" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C5" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D5" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B6" s="4" t="n">
+      <x:c r="B6" s="4">
         <x:v>5407566.12</x:v>
       </x:c>
-      <x:c r="C6" s="4" t="n">
+      <x:c r="C6" s="4">
         <x:v>16812617.72</x:v>
       </x:c>
-      <x:c r="D6" s="4" t="n">
+      <x:c r="D6" s="4">
         <x:v>22220183.84</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="B7" s="4" t="n">
+      <x:c r="B7" s="4">
         <x:v>4849586.76</x:v>
       </x:c>
-      <x:c r="C7" s="4" t="n">
+      <x:c r="C7" s="4">
         <x:v>15168314.03</x:v>
       </x:c>
-      <x:c r="D7" s="4" t="n">
+      <x:c r="D7" s="4">
         <x:v>20017900.79</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B8" s="4" t="n">
+      <x:c r="B8" s="4">
         <x:v>4892813.89</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="n">
+      <x:c r="C8" s="4">
         <x:v>16286620.87</x:v>
       </x:c>
-      <x:c r="D8" s="4" t="n">
+      <x:c r="D8" s="4">
         <x:v>21179434.76</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B9" s="4" t="n">
+      <x:c r="B9" s="4">
         <x:v>6002536.65</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="n">
+      <x:c r="C9" s="4">
         <x:v>37303846.24</x:v>
       </x:c>
-      <x:c r="D9" s="4" t="n">
+      <x:c r="D9" s="4">
         <x:v>43306382.89</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B10" s="4" t="n">
+      <x:c r="B10" s="4">
         <x:v>3874162.85</x:v>
       </x:c>
-      <x:c r="C10" s="4" t="n">
+      <x:c r="C10" s="4">
         <x:v>18917278.73</x:v>
       </x:c>
-      <x:c r="D10" s="4" t="n">
+      <x:c r="D10" s="4">
         <x:v>22791441.58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B11" s="4" t="n">
+      <x:c r="B11" s="4">
         <x:v>7868993.42</x:v>
       </x:c>
-      <x:c r="C11" s="4" t="n">
+      <x:c r="C11" s="4">
         <x:v>28203065.33</x:v>
       </x:c>
-      <x:c r="D11" s="4" t="n">
+      <x:c r="D11" s="4">
         <x:v>36072058.75</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B12" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D12" s="4" t="n">
+      <x:c r="B12" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C12" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D12" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B13" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D13" s="4" t="n">
+      <x:c r="B13" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C13" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D13" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B14" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D14" s="4" t="n">
+      <x:c r="B14" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C14" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D14" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="B15" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D15" s="4" t="n">
+      <x:c r="B15" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C15" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D15" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B16" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D16" s="4" t="n">
+      <x:c r="B16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D16" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B17" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D17" s="4" t="n">
+      <x:c r="B17" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C17" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D17" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="B18" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D18" s="4" t="n">
+      <x:c r="B18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D18" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B19" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D19" s="4" t="n">
+      <x:c r="B19" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C19" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D19" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="B20" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D20" s="4" t="n">
+      <x:c r="B20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D20" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="B21" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="D21" s="4" t="n">
+      <x:c r="B21" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C21" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D21" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B22" s="6" t="n">
+      <x:c r="B22" s="6">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="C22" s="6" t="n">
+      <x:c r="C22" s="6">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D22" s="6" t="n">
+      <x:c r="D22" s="6">
         <x:v>165587402.61</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:13" customFormat="1" ht="45" customHeight="1"/>
+    <x:row r="23" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="25" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B24" s="1"/>
+      <x:c r="C24" s="1"/>
+      <x:c r="D24" s="1"/>
+      <x:c r="E24" s="1"/>
+      <x:c r="F24" s="1"/>
+      <x:c r="G24" s="1"/>
+      <x:c r="H24" s="1"/>
+      <x:c r="I24" s="1"/>
+      <x:c r="J24" s="1"/>
+    </x:row>
+    <x:row r="25" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C26" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="C26" s="9"/>
+      <x:c r="D26" s="10"/>
       <x:c r="E26" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="F26" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="F26" s="9"/>
+      <x:c r="G26" s="10"/>
       <x:c r="H26" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="I26" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="I26" s="9"/>
+      <x:c r="J26" s="10"/>
     </x:row>
     <x:row r="27" spans="1:13">
-      <x:c r="A27" s="11" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A27" s="11"/>
       <x:c r="B27" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F27" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G27" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I27" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J27" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B28" s="4" t="n">
-[...23 lines deleted...]
-      <x:c r="J28" s="4" t="n">
+      <x:c r="B28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B29" s="4" t="n">
+      <x:c r="B29" s="4">
         <x:v>22220183.84</x:v>
       </x:c>
-      <x:c r="C29" s="4" t="n">
+      <x:c r="C29" s="4">
         <x:v>16812617.72</x:v>
       </x:c>
-      <x:c r="D29" s="4" t="n">
+      <x:c r="D29" s="4">
         <x:v>5407566.12</x:v>
       </x:c>
-      <x:c r="E29" s="4" t="n">
+      <x:c r="E29" s="4">
         <x:v>24473933.83</x:v>
       </x:c>
-      <x:c r="F29" s="4" t="n">
+      <x:c r="F29" s="4">
         <x:v>18355168.72</x:v>
       </x:c>
-      <x:c r="G29" s="4" t="n">
+      <x:c r="G29" s="4">
         <x:v>110.14</x:v>
       </x:c>
-      <x:c r="H29" s="4" t="n">
+      <x:c r="H29" s="4">
         <x:v>8842464.36</x:v>
       </x:c>
-      <x:c r="I29" s="4" t="n">
+      <x:c r="I29" s="4">
         <x:v>6631848.27</x:v>
       </x:c>
-      <x:c r="J29" s="4" t="n">
+      <x:c r="J29" s="4">
         <x:v>39.79</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="B30" s="4" t="n">
+      <x:c r="B30" s="4">
         <x:v>42238084.63</x:v>
       </x:c>
-      <x:c r="C30" s="4" t="n">
+      <x:c r="C30" s="4">
         <x:v>31980931.75</x:v>
       </x:c>
-      <x:c r="D30" s="4" t="n">
+      <x:c r="D30" s="4">
         <x:v>10257152.88</x:v>
       </x:c>
-      <x:c r="E30" s="4" t="n">
+      <x:c r="E30" s="4">
         <x:v>52615372.54</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="n">
+      <x:c r="F30" s="4">
         <x:v>39526496.67</x:v>
       </x:c>
-      <x:c r="G30" s="4" t="n">
+      <x:c r="G30" s="4">
         <x:v>124.57</x:v>
       </x:c>
-      <x:c r="H30" s="4" t="n">
+      <x:c r="H30" s="4">
         <x:v>22919187.24</x:v>
       </x:c>
-      <x:c r="I30" s="4" t="n">
+      <x:c r="I30" s="4">
         <x:v>17215490.03</x:v>
       </x:c>
-      <x:c r="J30" s="4" t="n">
+      <x:c r="J30" s="4">
         <x:v>54.26</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="3" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B31" s="4" t="n">
+      <x:c r="B31" s="4">
         <x:v>63417519.39</x:v>
       </x:c>
-      <x:c r="C31" s="4" t="n">
+      <x:c r="C31" s="4">
         <x:v>48267552.62</x:v>
       </x:c>
-      <x:c r="D31" s="4" t="n">
+      <x:c r="D31" s="4">
         <x:v>15149966.77</x:v>
       </x:c>
-      <x:c r="E31" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H31" s="4" t="n">
+      <x:c r="E31" s="4">
+        <x:v>63102016.25</x:v>
+      </x:c>
+      <x:c r="F31" s="4">
+        <x:v>47391479.03</x:v>
+      </x:c>
+      <x:c r="G31" s="4">
+        <x:v>99.5</x:v>
+      </x:c>
+      <x:c r="H31" s="4">
         <x:v>32365239.6</x:v>
       </x:c>
-      <x:c r="I31" s="4" t="n">
+      <x:c r="I31" s="4">
         <x:v>24300029.31</x:v>
       </x:c>
-      <x:c r="J31" s="4" t="n">
+      <x:c r="J31" s="4">
         <x:v>51.04</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B32" s="4" t="n">
+      <x:c r="B32" s="4">
         <x:v>106723902.28</x:v>
       </x:c>
-      <x:c r="C32" s="4" t="n">
+      <x:c r="C32" s="4">
         <x:v>85571398.86</x:v>
       </x:c>
-      <x:c r="D32" s="4" t="n">
+      <x:c r="D32" s="4">
         <x:v>21152503.42</x:v>
       </x:c>
-      <x:c r="E32" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H32" s="4" t="n">
+      <x:c r="E32" s="4">
+        <x:v>63102016.25</x:v>
+      </x:c>
+      <x:c r="F32" s="4">
+        <x:v>47391479.03</x:v>
+      </x:c>
+      <x:c r="G32" s="4">
+        <x:v>59.13</x:v>
+      </x:c>
+      <x:c r="H32" s="4">
         <x:v>39334817.4</x:v>
       </x:c>
-      <x:c r="I32" s="4" t="n">
+      <x:c r="I32" s="4">
         <x:v>29527212.66</x:v>
       </x:c>
-      <x:c r="J32" s="4" t="n">
+      <x:c r="J32" s="4">
         <x:v>36.86</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="B33" s="4" t="n">
+      <x:c r="B33" s="4">
         <x:v>129515343.86</x:v>
       </x:c>
-      <x:c r="C33" s="4" t="n">
+      <x:c r="C33" s="4">
         <x:v>104488677.59</x:v>
       </x:c>
-      <x:c r="D33" s="4" t="n">
+      <x:c r="D33" s="4">
         <x:v>25026666.27</x:v>
       </x:c>
-      <x:c r="E33" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H33" s="4" t="n">
+      <x:c r="E33" s="4">
+        <x:v>91305925.51</x:v>
+      </x:c>
+      <x:c r="F33" s="4">
+        <x:v>71212966.55</x:v>
+      </x:c>
+      <x:c r="G33" s="4">
+        <x:v>70.5</x:v>
+      </x:c>
+      <x:c r="H33" s="4">
         <x:v>62061101.78</x:v>
       </x:c>
-      <x:c r="I33" s="4" t="n">
+      <x:c r="I33" s="4">
         <x:v>47651909.39</x:v>
       </x:c>
-      <x:c r="J33" s="4" t="n">
+      <x:c r="J33" s="4">
         <x:v>47.92</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B34" s="4" t="n">
+      <x:c r="B34" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C34" s="4" t="n">
+      <x:c r="C34" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D34" s="4" t="n">
+      <x:c r="D34" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E34" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H34" s="4" t="n">
+      <x:c r="E34" s="4">
+        <x:v>125954514.68</x:v>
+      </x:c>
+      <x:c r="F34" s="4">
+        <x:v>99811530.35</x:v>
+      </x:c>
+      <x:c r="G34" s="4">
+        <x:v>76.07</x:v>
+      </x:c>
+      <x:c r="H34" s="4">
         <x:v>81701904.95</x:v>
       </x:c>
-      <x:c r="I34" s="4" t="n">
+      <x:c r="I34" s="4">
         <x:v>63827843.12</x:v>
       </x:c>
-      <x:c r="J34" s="4" t="n">
+      <x:c r="J34" s="4">
         <x:v>49.34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B35" s="4" t="n">
+      <x:c r="B35" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C35" s="4" t="n">
+      <x:c r="C35" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D35" s="4" t="n">
+      <x:c r="D35" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E35" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H35" s="4" t="n">
+      <x:c r="E35" s="4">
+        <x:v>136335074.68</x:v>
+      </x:c>
+      <x:c r="F35" s="4">
+        <x:v>107955939.72</x:v>
+      </x:c>
+      <x:c r="G35" s="4">
+        <x:v>82.33</x:v>
+      </x:c>
+      <x:c r="H35" s="4">
         <x:v>99392360.67</x:v>
       </x:c>
-      <x:c r="I35" s="4" t="n">
+      <x:c r="I35" s="4">
         <x:v>78994960.75</x:v>
       </x:c>
-      <x:c r="J35" s="4" t="n">
+      <x:c r="J35" s="4">
         <x:v>60.02</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B36" s="4" t="n">
+      <x:c r="B36" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C36" s="4" t="n">
+      <x:c r="C36" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D36" s="4" t="n">
+      <x:c r="D36" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E36" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H36" s="4" t="n">
+      <x:c r="E36" s="4">
+        <x:v>136335074.68</x:v>
+      </x:c>
+      <x:c r="F36" s="4">
+        <x:v>107955939.72</x:v>
+      </x:c>
+      <x:c r="G36" s="4">
+        <x:v>82.33</x:v>
+      </x:c>
+      <x:c r="H36" s="4">
         <x:v>105908149.48</x:v>
       </x:c>
-      <x:c r="I36" s="4" t="n">
+      <x:c r="I36" s="4">
         <x:v>83976558.23</x:v>
       </x:c>
-      <x:c r="J36" s="4" t="n">
+      <x:c r="J36" s="4">
         <x:v>63.96</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B37" s="4" t="n">
+      <x:c r="B37" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C37" s="4" t="n">
+      <x:c r="C37" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D37" s="4" t="n">
+      <x:c r="D37" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E37" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H37" s="4" t="n">
+      <x:c r="E37" s="4">
+        <x:v>138141387.51</x:v>
+      </x:c>
+      <x:c r="F37" s="4">
+        <x:v>109317537.57</x:v>
+      </x:c>
+      <x:c r="G37" s="4">
+        <x:v>83.43</x:v>
+      </x:c>
+      <x:c r="H37" s="4">
         <x:v>123370824.46</x:v>
       </x:c>
-      <x:c r="I37" s="4" t="n">
+      <x:c r="I37" s="4">
         <x:v>97963529.34</x:v>
       </x:c>
-      <x:c r="J37" s="4" t="n">
+      <x:c r="J37" s="4">
         <x:v>74.5</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="B38" s="4" t="n">
+      <x:c r="B38" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C38" s="4" t="n">
+      <x:c r="C38" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D38" s="4" t="n">
+      <x:c r="D38" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E38" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H38" s="4" t="n">
+      <x:c r="E38" s="4">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F38" s="4">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G38" s="4">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H38" s="4">
         <x:v>139089790.51</x:v>
       </x:c>
-      <x:c r="I38" s="4" t="n">
+      <x:c r="I38" s="4">
         <x:v>109734796.15</x:v>
       </x:c>
-      <x:c r="J38" s="4" t="n">
+      <x:c r="J38" s="4">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B39" s="4" t="n">
+      <x:c r="B39" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C39" s="4" t="n">
+      <x:c r="C39" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D39" s="4" t="n">
+      <x:c r="D39" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E39" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H39" s="4" t="n">
+      <x:c r="E39" s="4">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F39" s="4">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G39" s="4">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
         <x:v>139089621.01</x:v>
       </x:c>
-      <x:c r="I39" s="4" t="n">
+      <x:c r="I39" s="4">
         <x:v>109734669.03</x:v>
       </x:c>
-      <x:c r="J39" s="4" t="n">
+      <x:c r="J39" s="4">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B40" s="4" t="n">
+      <x:c r="B40" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C40" s="4" t="n">
+      <x:c r="C40" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D40" s="4" t="n">
+      <x:c r="D40" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E40" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H40" s="4" t="n">
+      <x:c r="E40" s="4">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F40" s="4">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G40" s="4">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H40" s="4">
         <x:v>139089621.01</x:v>
       </x:c>
-      <x:c r="I40" s="4" t="n">
+      <x:c r="I40" s="4">
         <x:v>109734669.03</x:v>
       </x:c>
-      <x:c r="J40" s="4" t="n">
+      <x:c r="J40" s="4">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="B41" s="4" t="n">
+      <x:c r="B41" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C41" s="4" t="n">
+      <x:c r="C41" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D41" s="4" t="n">
+      <x:c r="D41" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E41" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H41" s="4" t="n">
+      <x:c r="E41" s="4">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F41" s="4">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G41" s="4">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H41" s="4">
         <x:v>139089621.01</x:v>
       </x:c>
-      <x:c r="I41" s="4" t="n">
+      <x:c r="I41" s="4">
         <x:v>109734669.03</x:v>
       </x:c>
-      <x:c r="J41" s="4" t="n">
+      <x:c r="J41" s="4">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="B42" s="4" t="n">
+      <x:c r="B42" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C42" s="4" t="n">
+      <x:c r="C42" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D42" s="4" t="n">
+      <x:c r="D42" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E42" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H42" s="4" t="n">
+      <x:c r="E42" s="4">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F42" s="4">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G42" s="4">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H42" s="4">
         <x:v>139089621.01</x:v>
       </x:c>
-      <x:c r="I42" s="4" t="n">
+      <x:c r="I42" s="4">
         <x:v>109734669.03</x:v>
       </x:c>
-      <x:c r="J42" s="4" t="n">
+      <x:c r="J42" s="4">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="B43" s="4" t="n">
+      <x:c r="B43" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C43" s="4" t="n">
+      <x:c r="C43" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D43" s="4" t="n">
+      <x:c r="D43" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E43" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H43" s="4" t="n">
+      <x:c r="E43" s="4">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F43" s="4">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G43" s="4">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H43" s="4">
         <x:v>139089621.01</x:v>
       </x:c>
-      <x:c r="I43" s="4" t="n">
+      <x:c r="I43" s="4">
         <x:v>109734669.03</x:v>
       </x:c>
-      <x:c r="J43" s="4" t="n">
+      <x:c r="J43" s="4">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="B44" s="4" t="n">
+      <x:c r="B44" s="4">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C44" s="4" t="n">
+      <x:c r="C44" s="4">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D44" s="4" t="n">
+      <x:c r="D44" s="4">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E44" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="H44" s="4" t="n">
+      <x:c r="E44" s="4">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F44" s="4">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G44" s="4">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H44" s="4">
         <x:v>139089621.01</x:v>
       </x:c>
-      <x:c r="I44" s="4" t="n">
+      <x:c r="I44" s="4">
         <x:v>109734669.03</x:v>
       </x:c>
-      <x:c r="J44" s="4" t="n">
+      <x:c r="J44" s="4">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="B45" s="6" t="n">
+      <x:c r="B45" s="6">
         <x:v>165587402.61</x:v>
       </x:c>
-      <x:c r="C45" s="6" t="n">
+      <x:c r="C45" s="6">
         <x:v>132691742.92</x:v>
       </x:c>
-      <x:c r="D45" s="6" t="n">
+      <x:c r="D45" s="6">
         <x:v>32895659.69</x:v>
       </x:c>
-      <x:c r="E45" s="6" t="n">
-[...8 lines deleted...]
-      <x:c r="H45" s="6" t="n">
+      <x:c r="E45" s="6">
+        <x:v>141189120.72</x:v>
+      </x:c>
+      <x:c r="F45" s="6">
+        <x:v>111743476.95</x:v>
+      </x:c>
+      <x:c r="G45" s="6">
+        <x:v>85.27</x:v>
+      </x:c>
+      <x:c r="H45" s="6">
         <x:v>139089621.01</x:v>
       </x:c>
-      <x:c r="I45" s="6" t="n">
+      <x:c r="I45" s="6">
         <x:v>109734669.03</x:v>
       </x:c>
-      <x:c r="J45" s="6" t="n">
+      <x:c r="J45" s="6">
         <x:v>84</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:13" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="46" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="B47" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="B48" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="B49" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="B50" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="0" t="s">
-        <x:v>34</x:v>
-[...25 lines deleted...]
-      <x:c r="J51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="16">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A23:J23"/>
     <x:mergeCell ref="A24:J24"/>
     <x:mergeCell ref="A25:J25"/>
     <x:mergeCell ref="A26:A27"/>
     <x:mergeCell ref="B26:D26"/>
     <x:mergeCell ref="E26:G26"/>
     <x:mergeCell ref="H26:J26"/>
     <x:mergeCell ref="A46:J46"/>
     <x:mergeCell ref="A47:J47"/>
     <x:mergeCell ref="A48:J48"/>
     <x:mergeCell ref="A49:J49"/>
     <x:mergeCell ref="A50:J50"/>
     <x:mergeCell ref="A51:J51"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>opProfileFinExec</vt:lpstr>
+      <vt:lpstr>opProfileFinExec!Print_Area</vt:lpstr>
+      <vt:lpstr>opProfileFinExec!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>