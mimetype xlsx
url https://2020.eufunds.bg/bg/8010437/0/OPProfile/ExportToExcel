--- v1 (2026-05-17)
+++ v2 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169aec0ccbe84563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c36ed49c47f64e2baa2bab6e5a6be827.psmdcp" Id="R01ea51846438436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeaba788a0ac4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb80f89842164ac39889f34ef305c0d3.psmdcp" Id="R714d3b97b2ed4fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>