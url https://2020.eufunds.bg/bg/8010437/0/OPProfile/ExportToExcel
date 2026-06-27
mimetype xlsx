--- v2 (2026-06-07)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeaba788a0ac4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb80f89842164ac39889f34ef305c0d3.psmdcp" Id="R714d3b97b2ed4fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree731086ae2549b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1897a1c1c2534a549118865c245caa24.psmdcp" Id="R89652f2a43e247db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>