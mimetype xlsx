--- v3 (2026-06-27)
+++ v4 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree731086ae2549b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1897a1c1c2534a549118865c245caa24.psmdcp" Id="R89652f2a43e247db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bf1b941e3448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7f733794b0c4ec891ff42828a37fac8.psmdcp" Id="Rebc34bbcbd8e441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>