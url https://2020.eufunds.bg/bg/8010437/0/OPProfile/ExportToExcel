--- v4 (2026-06-27)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bf1b941e3448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7f733794b0c4ec891ff42828a37fac8.psmdcp" Id="Rebc34bbcbd8e441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314664c8690f4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00456e66ed014201b10cbdd21c14d074.psmdcp" Id="Rd3825631542b4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>