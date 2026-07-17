--- v5 (2026-07-17)
+++ v6 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314664c8690f4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00456e66ed014201b10cbdd21c14d074.psmdcp" Id="Rd3825631542b4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9109a96b54af4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ee2f282d76e4d098e8a7a38512838d6.psmdcp" Id="R11238cebccb345f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>