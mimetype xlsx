--- v6 (2026-07-17)
+++ v7 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9109a96b54af4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ee2f282d76e4d098e8a7a38512838d6.psmdcp" Id="R11238cebccb345f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536a81b3dfdf4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69d46b024f68414db2bc1226b7f2f64d.psmdcp" Id="R1d2d19eba3bc4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>