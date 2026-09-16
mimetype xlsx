--- v7 (2026-08-26)
+++ v8 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536a81b3dfdf4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69d46b024f68414db2bc1226b7f2f64d.psmdcp" Id="R1d2d19eba3bc4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea763d49dd44ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e4eb28f078f4b7488798d5135dc687d.psmdcp" Id="R45cbf81989b3495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>