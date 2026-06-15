--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96735a0529eb4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ff628e88bc04dab973b4b1210c53eac.psmdcp" Id="Ra233c868eb964187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6afa720dc947f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a24734e1000484ba4139b27185fdfaa.psmdcp" Id="Rfe7247f9825b4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -127,176 +127,176 @@
   <x:si>
     <x:t>Нестопанска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Сдружение в обществена полза</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. ДЖЕЙМС БАУЧЕР, номер 76</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Заедно за интеграция"</x:t>
   </x:si>
   <x:si>
     <x:t>Приключен (към датата на приключване)</x:t>
   </x:si>
   <x:si>
+    <x:t>129010666 дирекция "Миграция" - Министерство на вътрешните работи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Държавна администрация</x:t>
+  </x:si>
+  <x:si>
+    <x:t>АМС / министерство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, бул. Княгиня Мария Луиза, 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на принудителни административни мерки, спрямо ГТС и осигуряване на превод</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза", 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за сътрудничество с консулски служби на трети страни в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129010666 Дирекция "Миграция" - Министерство на вътрешните работи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1202, бул. "Княгиня Мария Луиза" №48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Изпълнение на принудителни административни мерки, спрямо граждани от трети страни и осигуряване на превод"</x:t>
+  </x:si>
+  <x:si>
     <x:t>129010666 Дирекция „Миграция“ - МВР</x:t>
   </x:si>
   <x:si>
-    <x:t>Държавна администрация</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, Бул. Княгиня Мария Луиза № 48</x:t>
   </x:si>
   <x:si>
-    <x:t>България</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-3.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за оперативни разходи за СДВНЧ към Дирекция „Миграция“-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1202, бул. Княгиня Мария Луиза 48</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.007-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>129010666 дирекция "Миграция" - Министерство на вътрешните работи</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>129010666 Дирекция „Миграция“ - Министерство на вътрешните работи</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на средства за допълнителен охранителен персонал за СДВНЧ към ДМ-МВР</x:t>
   </x:si>
   <x:si>
     <x:t>129010068 Дирецкия "Международни проекти"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. “Шести септември” № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-6.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Техническа помощ по фонд "Убежище, миграция и интеграция" 2014-2020 </x:t>
   </x:si>
   <x:si>
     <x:t>831601932 Държавна агенция за бежанците при Министерски съвет</x:t>
   </x:si>
   <x:si>
     <x:t>Държавна агенция / държавна комисия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, бул. "Княгиня Мария Луиза" 114 Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване на инфраструктурата и условията за живот в териториалните поделения на Държавна агенция за бежанците при Министерски съвет"</x:t>
   </x:si>
   <x:si>
+    <x:t>831601932 ДЪРЖАВНА АГЕНЦИЯ ЗА БЕЖАНЦИТЕ ПРИ МИНИСТЕРСКИ СЪВЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на инфраструктурата за настаняване на лицата, търсещи международна закрила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-5.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Презаселване"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG65AMNP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Трансфер и преместване"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-5.002-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-5.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Трансфер и преместване</x:t>
   </x:si>
   <x:si>
-    <x:t>831601932 ДЪРЖАВНА АГЕНЦИЯ ЗА БЕЖАНЦИТЕ ПРИ МИНИСТЕРСКИ СЪВЕТ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>831601932 ДЪРЖАВНА АГЕНЦИЯ ЗА БЕЖАНЦИТЕ ПРИ МИНИСТЕРСКИЯ СЪВЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, бул. "Княгиня Мария Луиза" №114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на инфраструктурата и условията за живот в териториалните поделения на ДАБ</x:t>
   </x:si>
   <x:si>
     <x:t>831601932 Държавна агенция за бежанците при Министерския съвет (ДАБ при МС)</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнителна агенция / административна структура, създадена с нормативен акт</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1233, Бул. „Княгиня Мария Луиза“ № 114Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на административен капацитет и условия за настаняване в центровете на ДАБ</x:t>
@@ -346,249 +346,249 @@
   <x:si>
     <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ, номер 101</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Обучения по темата „Презаселване““</x:t>
   </x:si>
   <x:si>
     <x:t>000695235 МИНИСТЕРСТВО НА ВЪТРЕШНИТЕ РАБОТИ - Национален институт по криминалистика</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул.6-ти септември № 29</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-1.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Надграждане и разширяване на капацитета на националната АДИС ЕВРОДАК</x:t>
   </x:si>
   <x:si>
     <x:t>131181915 МИСИЯ НА МЕЖДУНАРОДНА ОРГАНИЗАЦИЯ ПО МИГРАЦИЯ В БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
+    <x:t>Друга</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Друго юридическо лице</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1463, ул. ЦАР АСЕН № 77 ет.3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Правно консултиране и преводачески услуги за лица, търсещи закрила в България</x:t>
+  </x:si>
+  <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1463, ул. ЦАР АСЕН № 77 ет.3</x:t>
+    <x:t>BG65AMNP001-3.004-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на информация и консултации за доброволно връщане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за доброволно връщане и реинтеграция на граждани на трети страни.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обучение и консултиране на законни мигранти и лица, търсещи/получили международна закрила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на интеграционна подкрепа на лица търсещи или получили международна закрила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за непредружени деца, търсещи международни закрила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на социална и психологическа подкрепа на лица, търсещи закрила в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване на информираността за трудова миграция в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за лица, търсещи убежище в България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.007-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на капацитета за доброволно връщане</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.006-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на капацитета на национални институции и НПО в областта на убежището</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Консултиране и обучение на граждани на трети страни и лица, получили международна закрила"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-3.004-0001</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-2.004-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Повишаване на информираността на българското общество и мигрантските общности в България</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.004-0006</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-3.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Информация и консултиране за доброволно връщане</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Доброволно връщане и реинтеграция на граждани на трети страни</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1463, ул. ЦАР АСЕН, номер 77, ет. 3</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>0006963270633 РАЙОН "ВИТОША"</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ул. СЛЪНЦЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Проектно предложение по т. 6.1 от Рамката на националния механизъм за изпълнение на ангажиментите на Р България по презаселване</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270461 РАЙОН "СРЕДЕЦ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1040, ул. ЛЕГЕ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Интеграция на преместени в изпълнение на НП по ФУМИ лица, на които е предоставена международна закрила</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 Сдружение "Български Червен кръст"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. Джеймс Баучер № 76</x:t>
   </x:si>
   <x:si>
+    <x:t>BG65AMNP001-2.004-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ДА ОПОЗНАЕМ ДРУГИЯ</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.София,гр.Харманли,гр.Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Помощ за интеграция</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.004-0008</x:t>
-[...2 lines deleted...]
-    <x:t>ДА ОПОЗНАЕМ ДРУГИЯ</x:t>
+    <x:t>831189628 Сдружение "Каритас София"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1309, ж.к. "Илинден", бл.5, вх.В, ап. 47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-1.002-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Подпомагане на процеса на първоначална адаптация на търсещи международна закрила чрез социална медиация, образователни дейности и психологическа помощ и правно консултиране"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831189628 СДРУЖЕНИЕ "КАРИТАС-СОФИЯ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1309, ж.к. ИЛИНДЕН бл. 55 вх.В ет.1 ап.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Комплексна интеграционна подкрепа за легално пребиваващи граждани на трети държави“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000713046 СДРУЖЕНИЕ "ЦЕНТЪР ЗА ИЗСЛЕДВАНЕ НА ДЕМОКРАЦИЯТА"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. АЛЕКСАНДЪР ЖЕНДОВ № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Разработване и прилагане на унифицирани стандарти за мониторинг на принудителното връщане"</x:t>
   </x:si>
   <x:si>
     <x:t>000703415 Сдружение „Български Червен кръст“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. "Джеймс Баучер" 76</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Предоставяне на подкрепа, като административна и правна помощ, медицинска, психологическа и социална помощ за граждани на трети държави и лица, получили международна закрила"</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>"Разработване и прилагане на унифицирани стандарти за мониторинг на принудителното връщане"</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270633 Столична община - район "ВИТОША"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, кв. Павлово, ул. "Слънце" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270686 Столична Община - Район Кремиковци</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1870, ж.к. Ботунец, ул. Челопешко шосе № 267, вх. Б</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Проектно предложение по т. 6.1 от Рамката на националния механизъм за изпълнение на ангажиментите на Република България по презаселване</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0004</x:t>
   </x:si>
@@ -611,87 +611,87 @@
   <x:si>
     <x:t>България, гр.София, 1618, бул. Цар Борис III, № 136 В</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Столична община район "Красно село"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, гр. София, бул. Цар Борис III № 124</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Презаселване</x:t>
   </x:si>
   <x:si>
     <x:t>0006963270526 Столична община, район "Красно село"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-5.001-0006</x:t>
   </x:si>
   <x:si>
+    <x:t>121893100 ФОНДАЦИЯ "ЕВРОПЕЙСКИ ИНСТИТУТ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG65AMNP001-2.004-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на координационния механизъм за интеграция чрез добри практики и модели</x:t>
+  </x:si>
+  <x:si>
     <x:t>121893100 Фондация "Европейски институт"</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Толерантно общество – основа за интеграция на граждани на трети държави</x:t>
   </x:si>
   <x:si>
-    <x:t>121893100 ФОНДАЦИЯ "ЕВРОПЕЙСКИ ИНСТИТУТ"</x:t>
-[...2 lines deleted...]
-    <x:t>България, гр.София, 1000, ул. Г.С. РАКОВСКИ № 101</x:t>
+    <x:t>BG65AMNP001-2.007-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Преглед и анализ на политиката на връщане. Опит и практика.</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Толерантно общество за интеграция на лицата, търсещи или получили международна закрила</x:t>
   </x:si>
   <x:si>
-    <x:t>BG65AMNP001-2.004-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG65AMNP001-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение на служители от компетентните български институции в областта на връщането</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Преглед и анализ на политиката на връщане. Опит и практика.</x:t>
   </x:si>
   <x:si>
     <x:t>121893100 ФОНДАЦИЯ "ЕВРОПЕЙСКИ ИНСТИТУТ" (ЕИ)</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-3.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>По-ефективен процес на връщане чрез сътрудничество с други държави съгласно Плана на ЕС</x:t>
   </x:si>
   <x:si>
     <x:t>175166154 Фондация "Проджекта"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул. "Иванка Ботева" №18</x:t>
   </x:si>
   <x:si>
     <x:t>BG65AMNP001-2.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно в борбата срещу предразсъдъците и стереотипите - заетост и предприемачество на ГТД</x:t>
   </x:si>
   <x:si>
     <x:t>175641035 ЦЕНТЪР ЗА ПРАВНА ПОМОЩ - ГЛАС В БЪЛГАРИЯ</x:t>
   </x:si>
@@ -1371,362 +1371,362 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>451490.04</x:v>
+        <x:v>225745.02</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>451490.04</x:v>
+        <x:v>225745.02</x:v>
       </x:c>
       <x:c r="L22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" s="4">
-        <x:v>451490</x:v>
+        <x:v>225745</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>1131735.32</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>1131735.32</x:v>
+        <x:v>778067.55</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
-        <x:v>1131735.31</x:v>
+        <x:v>778067.57</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I24" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="4">
-        <x:v>852347.47</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>852347.47</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
-        <x:v>715974.02</x:v>
+        <x:v>3016.14</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>20</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>778067.55</x:v>
+        <x:v>968651.16</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
-        <x:v>778067.57</x:v>
+        <x:v>968651.17</x:v>
       </x:c>
       <x:c r="N25" s="5">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>3656</x:v>
+        <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>3656</x:v>
+        <x:v>1131735.32</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
-        <x:v>3016.14</x:v>
+        <x:v>1131735.31</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="G27" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J27" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>852347.47</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>968651.16</x:v>
+        <x:v>852347.47</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>968651.17</x:v>
+        <x:v>715974.02</x:v>
       </x:c>
       <x:c r="N27" s="5">
-        <x:v>48</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>46</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>417438.33</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>314721.25</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>73934.55</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>73934.55</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -1770,228 +1770,228 @@
       </x:c>
       <x:c r="J30" s="4">
         <x:v>362029.49</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>362029.49</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>362029.49</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>89998.62</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>89998.62</x:v>
+        <x:v>266886.67</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
-        <x:v>89998.62</x:v>
+        <x:v>266886.68</x:v>
       </x:c>
       <x:c r="N31" s="5">
-        <x:v>7</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>254996.09</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>254996.09</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>254996.08</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>89998.62</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>191997.05</x:v>
+        <x:v>89998.62</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
-        <x:v>191997.04</x:v>
+        <x:v>89998.62</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>266886.67</x:v>
+        <x:v>191997.05</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
-        <x:v>266886.68</x:v>
+        <x:v>191997.04</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>36</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
@@ -2293,786 +2293,786 @@
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>34141.55</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>587801.35</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>587801.34</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>149980.58</x:v>
+        <x:v>284599.84</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>97719.12</x:v>
+        <x:v>284599.88</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>12</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>79994.78</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>79994.78</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>29406.84</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J45" s="4">
         <x:v>691885.75</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>691885.75</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>690664.4</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>284599.84</x:v>
+        <x:v>650064.9</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>284599.88</x:v>
+        <x:v>650064.88</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>295412.55</x:v>
+        <x:v>282620.15</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>295412.54</x:v>
+        <x:v>282620.17</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>130695.75</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>130695.75</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
-        <x:v>129498.71</x:v>
+        <x:v>91556.73</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>60</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>404571.24</x:v>
+        <x:v>295412.55</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>404571.23</x:v>
+        <x:v>295412.54</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>650064.9</x:v>
+        <x:v>279933.53</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>650064.88</x:v>
+        <x:v>256251.86</x:v>
       </x:c>
       <x:c r="N50" s="5">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>282620.15</x:v>
+        <x:v>592016.69</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
-        <x:v>282620.17</x:v>
+        <x:v>592016.67</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>161486.82</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>161486.82</x:v>
+        <x:v>208448.52</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
-        <x:v>164946.45</x:v>
+        <x:v>208448.5</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>280241.23</x:v>
+        <x:v>130695.75</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>280241.23</x:v>
+        <x:v>130695.75</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
-        <x:v>626521.6</x:v>
+        <x:v>129498.71</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>416897.04</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>416897.04</x:v>
+        <x:v>149980.58</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>416897</x:v>
+        <x:v>97719.12</x:v>
       </x:c>
       <x:c r="N54" s="5">
-        <x:v>34</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>559867.06</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>559867.06</x:v>
+        <x:v>404571.24</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>512503.72</x:v>
+        <x:v>404571.23</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>161486.82</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>592016.69</x:v>
+        <x:v>161486.82</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
-        <x:v>592016.67</x:v>
+        <x:v>164946.45</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>280241.23</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>280241.23</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
-        <x:v>91556.73</x:v>
+        <x:v>626521.6</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>3</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
@@ -3089,398 +3089,398 @@
       </x:c>
       <x:c r="K58" s="4">
         <x:v>413007.47</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>412993.67</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J59" s="4">
         <x:v>35999.45</x:v>
       </x:c>
       <x:c r="K59" s="4">
         <x:v>35999.45</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>35999.45</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H60" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="H60" s="3" t="s">
+      <x:c r="I60" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="I60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J60" s="4">
-        <x:v>286996.15</x:v>
+        <x:v>334343.19</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>286996.15</x:v>
+        <x:v>334343.19</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
-        <x:v>286996.13</x:v>
+        <x:v>334343.17</x:v>
       </x:c>
       <x:c r="N60" s="5">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>334343.19</x:v>
+        <x:v>286996.15</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>334343.19</x:v>
+        <x:v>286996.15</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
-        <x:v>334343.17</x:v>
+        <x:v>286996.13</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>212983.25</x:v>
+        <x:v>93593.86</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>212983.25</x:v>
+        <x:v>93593.86</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
-        <x:v>212983.26</x:v>
+        <x:v>93593.85</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>93593.86</x:v>
+        <x:v>622054.66</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>93593.86</x:v>
+        <x:v>622054.66</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
-        <x:v>93593.85</x:v>
+        <x:v>622054.65</x:v>
       </x:c>
       <x:c r="N63" s="5">
-        <x:v>12</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>622054.66</x:v>
+        <x:v>74190.66</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>622054.66</x:v>
+        <x:v>74190.66</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
-        <x:v>622054.65</x:v>
+        <x:v>56882.01</x:v>
       </x:c>
       <x:c r="N64" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>74190.66</x:v>
+        <x:v>212983.25</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>74190.66</x:v>
+        <x:v>212983.25</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
-        <x:v>56882.01</x:v>
+        <x:v>212983.26</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J66" s="4">
         <x:v>106498.37</x:v>
       </x:c>
       <x:c r="K66" s="4">
         <x:v>106498.37</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>113998.24</x:v>
       </x:c>
       <x:c r="N66" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
@@ -3624,51 +3624,51 @@
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>157497.58</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>157497.58</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>157497.57</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
@@ -3753,289 +3753,289 @@
       </x:c>
       <x:c r="M72" s="4">
         <x:v>40499.38</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>218104.08</x:v>
+        <x:v>113506.81</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>196293.7</x:v>
+        <x:v>102156.11</x:v>
       </x:c>
       <x:c r="L73" s="4">
-        <x:v>21810.38</x:v>
+        <x:v>11350.7</x:v>
       </x:c>
       <x:c r="M73" s="4">
-        <x:v>196293.66</x:v>
+        <x:v>91169.93</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>113620.27</x:v>
+        <x:v>109052.04</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>102258.25</x:v>
+        <x:v>98146.85</x:v>
       </x:c>
       <x:c r="L74" s="4">
-        <x:v>11362.02</x:v>
+        <x:v>10905.19</x:v>
       </x:c>
       <x:c r="M74" s="4">
-        <x:v>85624.43</x:v>
+        <x:v>98146.83</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>113506.81</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>102156.11</x:v>
+        <x:v>163305.24</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>11350.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
-        <x:v>91169.93</x:v>
+        <x:v>163305.18</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>22</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>113620.27</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>102258.25</x:v>
       </x:c>
       <x:c r="L76" s="4">
-        <x:v>0</x:v>
+        <x:v>11362.02</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>42424.54</x:v>
+        <x:v>85624.43</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>326610.48</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>326610.48</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>326610.36</x:v>
+        <x:v>42424.54</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>28</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>159516.33</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>35</x:v>
       </x:c>
@@ -4097,60 +4097,60 @@
       <x:c r="B80" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>164746.76</x:v>
+        <x:v>82373.38</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>148272.06</x:v>
+        <x:v>74136.03</x:v>
       </x:c>
       <x:c r="L80" s="4">
-        <x:v>16474.7</x:v>
+        <x:v>8237.35</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>115924.84</x:v>
+        <x:v>57962.42</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">