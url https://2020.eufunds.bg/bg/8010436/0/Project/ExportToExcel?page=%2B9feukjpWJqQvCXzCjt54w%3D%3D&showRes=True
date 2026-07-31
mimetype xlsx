--- v1 (2026-06-15)
+++ v2 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6afa720dc947f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a24734e1000484ba4139b27185fdfaa.psmdcp" Id="Rfe7247f9825b4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341e656384d5449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37e80df5af5b4820bd0c804ea72a440d.psmdcp" Id="Reba96d3650c54004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>