--- v2 (2026-07-31)
+++ v3 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341e656384d5449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37e80df5af5b4820bd0c804ea72a440d.psmdcp" Id="Reba96d3650c54004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaed4f33e1fa4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd6af7d5716846cca313c9b578eb28ce.psmdcp" Id="Rec760aab9d134eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>