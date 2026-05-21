--- v0 (2026-04-28)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0bd9904aaa4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c27cfc2d504a4392b7a106cc3f8fc215.psmdcp" Id="R0433a869f5464dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6137217d26ba497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47be50fd2c7944f79d50fa50bd527654.psmdcp" Id="R6bea07a191dc4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>