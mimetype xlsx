--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6137217d26ba497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47be50fd2c7944f79d50fa50bd527654.psmdcp" Id="R6bea07a191dc4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eae75c279924ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/184851af5b794fb08abd4036d11ec3ad.psmdcp" Id="R50f0abd4a9d14ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>