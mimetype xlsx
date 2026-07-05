--- v2 (2026-06-11)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eae75c279924ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/184851af5b794fb08abd4036d11ec3ad.psmdcp" Id="R50f0abd4a9d14ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1036a5e5a0249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da9c25476739492086ad9fd4700b8238.psmdcp" Id="Rbc39652b743c4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>