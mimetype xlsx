--- v3 (2026-07-05)
+++ v4 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1036a5e5a0249fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da9c25476739492086ad9fd4700b8238.psmdcp" Id="Rbc39652b743c4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc4141431594da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c94f6b8cb47647059e035c315263f97c.psmdcp" Id="Rf40fcda937584fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>