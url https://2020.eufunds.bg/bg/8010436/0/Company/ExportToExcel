--- v4 (2026-07-25)
+++ v5 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc4141431594da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c94f6b8cb47647059e035c315263f97c.psmdcp" Id="Rf40fcda937584fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cf310525184bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86fcdf222ed341719168ff5f2faf2246.psmdcp" Id="R6ee4afd024c8451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>