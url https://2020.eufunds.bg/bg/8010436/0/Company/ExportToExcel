--- v5 (2026-08-15)
+++ v6 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cf310525184bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86fcdf222ed341719168ff5f2faf2246.psmdcp" Id="R6ee4afd024c8451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa684531dd54ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54a02f1b02f04616abeeaf4d9b69cf71.psmdcp" Id="R615d25683a354948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>