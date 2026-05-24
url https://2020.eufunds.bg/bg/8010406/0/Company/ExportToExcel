--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87522564de654959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ef8a2bb6b7e4a648512e2457e04ba6c.psmdcp" Id="Re28b5385afb0454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5bc94ba8044ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b86a8dcb8d344fe8c32b0f4e6c66323.psmdcp" Id="Rdfa1f492460b4014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>