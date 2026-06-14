--- v1 (2026-05-24)
+++ v2 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5bc94ba8044ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b86a8dcb8d344fe8c32b0f4e6c66323.psmdcp" Id="Rdfa1f492460b4014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99440332f2c94ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6ba4e0e10ca47b795044a7c28f17542.psmdcp" Id="Rd75843d9bdf94f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>