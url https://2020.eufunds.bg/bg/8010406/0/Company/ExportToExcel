--- v2 (2026-06-14)
+++ v3 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99440332f2c94ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6ba4e0e10ca47b795044a7c28f17542.psmdcp" Id="Rd75843d9bdf94f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97046429994d47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8618eb28d5304f94b9bfafbba003240d.psmdcp" Id="R1b66760c0e324aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>