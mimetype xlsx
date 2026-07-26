--- v3 (2026-07-04)
+++ v4 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97046429994d47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8618eb28d5304f94b9bfafbba003240d.psmdcp" Id="R1b66760c0e324aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2a232c7da4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/178cc6928d2c460dbc97ca9b1d3af2c4.psmdcp" Id="R5015abef4d8d4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>