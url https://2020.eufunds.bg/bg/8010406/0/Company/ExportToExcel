--- v4 (2026-07-26)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e2a232c7da4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/178cc6928d2c460dbc97ca9b1d3af2c4.psmdcp" Id="R5015abef4d8d4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855b72f3dc344317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92c33e32d17b4312907130bbfd565c72.psmdcp" Id="Re5cef0f564e74250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>