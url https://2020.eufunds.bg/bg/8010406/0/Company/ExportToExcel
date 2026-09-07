--- v5 (2026-08-18)
+++ v6 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855b72f3dc344317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92c33e32d17b4312907130bbfd565c72.psmdcp" Id="Re5cef0f564e74250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56e0604866b475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39a72789ab814df59d514ccec0322ca3.psmdcp" Id="R7a866317239b41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>