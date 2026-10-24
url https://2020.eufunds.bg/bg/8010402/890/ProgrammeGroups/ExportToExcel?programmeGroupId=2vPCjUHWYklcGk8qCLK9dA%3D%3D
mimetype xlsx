--- v2 (2026-08-24)
+++ v3 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2449a7054314213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f877b3838fe84c81b121b52261825ebe.psmdcp" Id="Rcd29ee8fa7cf4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80a35af8fa84bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dc370bf7d88413eae3376ec59eaec2b.psmdcp" Id="R2b669a2cb9c04bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -981,60 +981,60 @@
       </x:c>
       <x:c r="M10" s="9">
         <x:v>13957395.83</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>11764706</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>1764706</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>10348900.75</x:v>
+        <x:v>10230831.62</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>10219908.28</x:v>
+        <x:v>10110485.79</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>86.87</x:v>
+        <x:v>85.94</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>8683612.52</x:v>
+        <x:v>8590604.4</x:v>
       </x:c>
       <x:c r="K11" s="9">
         <x:v>10020440.54</x:v>
       </x:c>
       <x:c r="L11" s="9">
         <x:v>85.17</x:v>
       </x:c>
       <x:c r="M11" s="9">
         <x:v>8517374.48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>32941176</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>28000000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>4941176</x:v>
       </x:c>
       <x:c r="E12" s="10">
@@ -1063,60 +1063,60 @@
       </x:c>
       <x:c r="M12" s="9">
         <x:v>22554233.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="11" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>163153796.4</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>139071026.69</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>24082769.71</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>147013043.74</x:v>
+        <x:v>146894974.61</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>140557534.55</x:v>
+        <x:v>140448112.06</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>86.15</x:v>
+        <x:v>86.08</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>119826978.43</x:v>
+        <x:v>119733970.31</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="0" t="s">
         <x:v>23</x:v>