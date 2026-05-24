--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb004daaf454577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ffb18d8852dc470f953114ad7a717acd.psmdcp" Id="R9ccc972a24854ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a6d51688ae4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b54f8cf0cc4ba0ad7ce2b2a91c0c1d.psmdcp" Id="R1072dc347e3a4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>