--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a6d51688ae4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90b54f8cf0cc4ba0ad7ce2b2a91c0c1d.psmdcp" Id="R1072dc347e3a4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673d4855e616407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca6e696f63d44a5fae9fb2a668448422.psmdcp" Id="R40beaab9877c4f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>