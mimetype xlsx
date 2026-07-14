--- v2 (2026-06-23)
+++ v3 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673d4855e616407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca6e696f63d44a5fae9fb2a668448422.psmdcp" Id="R40beaab9877c4f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb352a16129b546d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea706f4eab3342e4b7f21380288a821e.psmdcp" Id="Rbf4e7dd9c80b440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>