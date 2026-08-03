--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb352a16129b546d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea706f4eab3342e4b7f21380288a821e.psmdcp" Id="Rbf4e7dd9c80b440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f73830bca34331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbc1faebf8e141fe8e8fbbfae631ef20.psmdcp" Id="Rb0e99f39d46847bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>