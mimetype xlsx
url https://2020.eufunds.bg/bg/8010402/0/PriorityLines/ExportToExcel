--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f73830bca34331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbc1faebf8e141fe8e8fbbfae631ef20.psmdcp" Id="Rb0e99f39d46847bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0275295e4e4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b65817bb74e145498643256976905dc6.psmdcp" Id="Rf415a7580f324a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>