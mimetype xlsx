--- v5 (2026-08-24)
+++ v6 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0275295e4e4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b65817bb74e145498643256976905dc6.psmdcp" Id="Rf415a7580f324a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10c284f6b594583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e66bdc76eab24fc58385f23938fc61c8.psmdcp" Id="Rcec7e9797e3945f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>