--- v1 (2026-08-13)
+++ v2 (2026-10-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56dc3069ce674d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72759ca86a094ad785cf535ef09d266d.psmdcp" Id="R2a742a058b914ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0b8e10dce8455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/730c90875dc84c888deb43b20e7a0ebc.psmdcp" Id="Rb7ee428ff6024a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -7442,54 +7442,54 @@
       <x:c r="B25" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J25" s="4">
-        <x:v>2216738.06</x:v>
+        <x:v>4335562.8</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>2216738.06</x:v>
+        <x:v>4335562.8</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>2216738.06</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">