--- v0 (2026-05-14)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b556f8351e14c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a63c23ba520e4709944ae4dc93bc88d4.psmdcp" Id="R6e0ff3357b3e4f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6f61e43db84d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846110d690c94151aabc591e848e7bf6.psmdcp" Id="R35e6634926404c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>