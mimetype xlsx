--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6f61e43db84d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/846110d690c94151aabc591e848e7bf6.psmdcp" Id="R35e6634926404c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b366b7f2f304895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa1746aceb3b4c6194247fb662ee4e4d.psmdcp" Id="R634ef8ebe7ea4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>