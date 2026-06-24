--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b366b7f2f304895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa1746aceb3b4c6194247fb662ee4e4d.psmdcp" Id="R634ef8ebe7ea4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d84e2c7e82473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6eea861bca04e32b3e2ce9e5654721e.psmdcp" Id="R87f792e89a954947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>