--- v3 (2026-06-24)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d84e2c7e82473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6eea861bca04e32b3e2ce9e5654721e.psmdcp" Id="R87f792e89a954947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc748e77947ad450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80e662667fcb47c8a94785be18f02876.psmdcp" Id="Rd764585c55554e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>