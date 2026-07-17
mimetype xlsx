--- v4 (2026-07-17)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc748e77947ad450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80e662667fcb47c8a94785be18f02876.psmdcp" Id="Rd764585c55554e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8101ca62d6a04622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df87b616815f4cd4a9e895d23c52e154.psmdcp" Id="R4ab6813f558744f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>