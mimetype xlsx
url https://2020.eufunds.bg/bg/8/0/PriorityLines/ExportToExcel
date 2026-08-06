--- v5 (2026-07-17)
+++ v6 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8101ca62d6a04622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df87b616815f4cd4a9e895d23c52e154.psmdcp" Id="R4ab6813f558744f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ec9e86f5f843b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e60a341cd1994214a1767cbfa20c25a7.psmdcp" Id="R39860a6c03e048af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>