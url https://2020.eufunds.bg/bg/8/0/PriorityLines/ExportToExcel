--- v6 (2026-08-06)
+++ v7 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ec9e86f5f843b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e60a341cd1994214a1767cbfa20c25a7.psmdcp" Id="R39860a6c03e048af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908de90b4aac4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9562a94a7a4a40e1990a8bc38e711e81.psmdcp" Id="R1aa22c5f27324067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>