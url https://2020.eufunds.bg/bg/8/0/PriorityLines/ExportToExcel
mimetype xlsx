--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908de90b4aac4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9562a94a7a4a40e1990a8bc38e711e81.psmdcp" Id="R1aa22c5f27324067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb86498eac8d485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/458ee63513a4420d89307091b9cc4c77.psmdcp" Id="Rd74da9494d5d4492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>