--- v0 (2026-05-08)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c703cd0a899402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd36a6f7ec07490e998fd15c71007ccb.psmdcp" Id="Rb7a4f0925afd4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23926f4a149745a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0293b2ed1e54e55a4d86dca8e7d2e6d.psmdcp" Id="R1038cfcfc03d4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>