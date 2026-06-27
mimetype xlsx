--- v1 (2026-05-31)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23926f4a149745a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0293b2ed1e54e55a4d86dca8e7d2e6d.psmdcp" Id="R1038cfcfc03d4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292992ce0fed4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c902edc9b4554184afd76b093b3fbd45.psmdcp" Id="R526a4695707a4586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>