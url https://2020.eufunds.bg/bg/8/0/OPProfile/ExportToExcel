--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292992ce0fed4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c902edc9b4554184afd76b093b3fbd45.psmdcp" Id="R526a4695707a4586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59dc84f5fcc4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/324f7dd3f8ac4b2682165f6baecaa019.psmdcp" Id="R97bf89b0b4d94478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>