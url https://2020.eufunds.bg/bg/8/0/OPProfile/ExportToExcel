--- v3 (2026-07-17)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59dc84f5fcc4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/324f7dd3f8ac4b2682165f6baecaa019.psmdcp" Id="R97bf89b0b4d94478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e3c6fc1ac14ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a8e45b59ee34b838fb752f5f2fae801.psmdcp" Id="R74200ff75555426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>