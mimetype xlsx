--- v4 (2026-07-17)
+++ v5 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e3c6fc1ac14ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a8e45b59ee34b838fb752f5f2fae801.psmdcp" Id="R74200ff75555426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196a670034004ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60f70580ef6d4c0aa505c94f2968ac10.psmdcp" Id="R3c92a43a62a14677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>