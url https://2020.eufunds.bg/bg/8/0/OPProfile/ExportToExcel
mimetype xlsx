--- v5 (2026-08-16)
+++ v6 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196a670034004ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60f70580ef6d4c0aa505c94f2968ac10.psmdcp" Id="R3c92a43a62a14677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ca97ff774f4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f336a19c09c14577a7da8c2e7dcf0514.psmdcp" Id="R566ffd91d90443e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>