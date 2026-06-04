--- v0 (2026-05-14)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd97182b9738420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92db59c0ee2d4648baddf539ae6e739d.psmdcp" Id="R9d117030cf584c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074a50e5e9a34662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d329402ae1409bac88597b687e9923.psmdcp" Id="Rdbb29e5ab2b44b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>