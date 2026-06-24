--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074a50e5e9a34662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d329402ae1409bac88597b687e9923.psmdcp" Id="Rdbb29e5ab2b44b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01f9bbfeee64009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df266f423f5d488195c6669b8aa68e36.psmdcp" Id="R851a1ec542614150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>