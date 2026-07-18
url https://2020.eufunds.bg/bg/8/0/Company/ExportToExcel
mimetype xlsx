--- v2 (2026-06-24)
+++ v3 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01f9bbfeee64009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df266f423f5d488195c6669b8aa68e36.psmdcp" Id="R851a1ec542614150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379878bae8304646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efbc2341ec54474e9461e9238cd1c507.psmdcp" Id="R80b66c8c25984583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>