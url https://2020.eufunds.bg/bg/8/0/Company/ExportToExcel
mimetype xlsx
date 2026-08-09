--- v3 (2026-07-18)
+++ v4 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379878bae8304646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efbc2341ec54474e9461e9238cd1c507.psmdcp" Id="R80b66c8c25984583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58442df8c6c4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10a9c5b631af420b847d5dd019ed3e7d.psmdcp" Id="R63a288cffeb947b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>