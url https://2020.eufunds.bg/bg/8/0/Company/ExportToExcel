--- v4 (2026-08-09)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58442df8c6c4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10a9c5b631af420b847d5dd019ed3e7d.psmdcp" Id="R63a288cffeb947b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4bf42813b84819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57ce8ca3e9944059845f4bd9ff0520c1.psmdcp" Id="Rd313e8b8739d4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>