--- v0 (2026-04-30)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7294b0eaa8f4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/643f5a9c767d480d8991e9c0c7d70059.psmdcp" Id="Rd0285246240442e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2e8f5eab8c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a35eb064574eb396cf4c6d109d9001.psmdcp" Id="Rad30a12f87b04ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -781,60 +781,60 @@
       <x:c r="B7" s="9">
         <x:v>272124471</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>231305800.01</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>40818670.99</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>282452780.85</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>240084759.42</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>42368021.43</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>103.8</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>269718913.12</x:v>
+        <x:v>269699890.85</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>229500730.24</x:v>
+        <x:v>229484561.31</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>40218182.88</x:v>
+        <x:v>40215329.54</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>99.12</x:v>
+        <x:v>99.11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>117208319</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>99627070</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>17581249</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>124275936.02</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>105634543.98</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>18641392.04</x:v>
       </x:c>
       <x:c r="H8" s="9">
@@ -904,54 +904,54 @@
       <x:c r="B10" s="9">
         <x:v>56018444.85</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>56018444.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>86.82</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>48593966.73</x:v>
+        <x:v>48593788.9</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>48593966.73</x:v>
+        <x:v>48593788.9</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>86.75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>18631530.38</x:v>
       </x:c>
       <x:c r="F11" s="9">