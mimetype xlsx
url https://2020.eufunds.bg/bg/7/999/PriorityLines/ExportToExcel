--- v1 (2026-06-28)
+++ v2 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2e8f5eab8c433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a35eb064574eb396cf4c6d109d9001.psmdcp" Id="Rad30a12f87b04ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70177fa0cc28402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8a9d754eb8d4331a9edf1f571662f77.psmdcp" Id="Rc94631e64966470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -781,98 +781,98 @@
       <x:c r="B7" s="9">
         <x:v>272124471</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>231305800.01</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>40818670.99</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>282452780.85</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>240084759.42</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>42368021.43</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>103.8</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>269699890.85</x:v>
+        <x:v>269643915.08</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>229484561.31</x:v>
+        <x:v>229450834.25</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>40215329.54</x:v>
+        <x:v>40193080.83</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>99.11</x:v>
+        <x:v>99.09</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>117208319</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>99627070</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>17581249</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>124275936.02</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>105634543.98</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>18641392.04</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>106.03</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>114299304.74</x:v>
+        <x:v>114298682.11</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>96979259.73</x:v>
+        <x:v>96978730.49</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>17320045.01</x:v>
+        <x:v>17319951.62</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>97.52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>24905473.99</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>21169651.99</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>3735822</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>31304602.34</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>26608911.91</x:v>
       </x:c>
       <x:c r="G9" s="9">
@@ -904,60 +904,60 @@
       <x:c r="B10" s="9">
         <x:v>56018444.85</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>56018444.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>86.82</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>48593788.9</x:v>
+        <x:v>48591902.96</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>48593788.9</x:v>
+        <x:v>48591902.96</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>86.75</x:v>
+        <x:v>86.74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>18631530.38</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>18631530.38</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="9">