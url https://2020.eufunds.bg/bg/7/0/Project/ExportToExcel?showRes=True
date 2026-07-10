--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94816cb9cc4449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c54d7354588c435bb37f1972876e585e.psmdcp" Id="R44f679ca573f43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e489df7d1014a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5be43536833470280fa30dbff488e5e.psmdcp" Id="R623770cd64154260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -9148,51 +9148,51 @@
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="K90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>69556873.36</x:v>
+        <x:v>69539955.23</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
@@ -9289,51 +9289,51 @@
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>48593788.9</x:v>
+        <x:v>48593342.09</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">