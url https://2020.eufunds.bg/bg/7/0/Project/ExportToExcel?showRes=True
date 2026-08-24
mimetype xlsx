--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e489df7d1014a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5be43536833470280fa30dbff488e5e.psmdcp" Id="R623770cd64154260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5556cbf5b18645e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdb62eca394741738f4cb8dc694a444d.psmdcp" Id="R16cb525e50e242a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -8913,51 +8913,51 @@
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>10157411.07</x:v>
+        <x:v>10141114.19</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
@@ -9148,51 +9148,51 @@
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="K90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>69539955.23</x:v>
+        <x:v>69509793.48</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
@@ -9242,98 +9242,98 @@
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J92" s="4">
         <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="K92" s="4">
         <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>15210901.53</x:v>
+        <x:v>15210278.9</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>48593342.09</x:v>
+        <x:v>48591902.96</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">