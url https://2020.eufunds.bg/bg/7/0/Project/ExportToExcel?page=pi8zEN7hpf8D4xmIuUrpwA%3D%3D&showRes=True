--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffb1e3215f54892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac9e4feb10f14554ad3ef8a6b95aa8b3.psmdcp" Id="R55a8e929f53e4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e7dae3ebe343b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dbceae0f6649d59111fd69f71104be.psmdcp" Id="Rfc331784d60f493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -532,111 +532,111 @@
   <x:si>
     <x:t>Образователна интеграция - право с дългосрочен ефект</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>176482828 ЕКО ПРОГРЕС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сандански, 2800, ул. БАШЛИЙЦА № 9</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Сандански,гр.Белоградчик,гр.София,гр.Белица,гр.Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0122</x:t>
   </x:si>
   <x:si>
     <x:t>"Децата-еднакви в различието"</x:t>
   </x:si>
   <x:si>
     <x:t>177224179 Изпълнителна агенция "Оперативна програма "Наука и образование за интелигентен растеж"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-4.001-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Обезпечаване на дейности по управление и изпълнение на ОП НОИР
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-4.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване и повишаване на административния капацитет на служителите в структурите за управление на ОП НОИР, включително извършване на анализи и оценки на капацитета</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">177224179 Изпълнителна агенция "Оперативна програма "Наука и образование за интелигентен растеж"
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване и текуща поддръжка на материално-техническата база на структурите за управление на ОП НОИР и др.</x:t>
   </x:si>
   <x:si>
     <x:t>177224179 Изпълнителна агенция "Оперативна програма "Наука и образование за интелигентен растеж“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1113, бул. Цариградско шосе №125, бл.5, ет.1
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на информираност и публичност на ОП НОИР, както и дейности, включени в Годишни планове за действие в изпълнение на Националната комуникационна стратегия 2014-2020 г., оценки, проучвания, анализи и др.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Обезпечаване на дейностите на Комитета за наблюдение на ОП НОИР, подкомитети и работни групи към него</x:t>
   </x:si>
   <x:si>
     <x:t>177224179 Изпълнителна Агенция "Програма за образование"</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1113, бул. Цариградско шосе 125, бл. 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-4.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване капацитета на УО на ОПНОИР и бенефициентите на програмата и обезпечаване функционирането на УО и Комитета за наблюдение (логистична подкрепа, поддръжка и др.)</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1113, бул. Цариградско шосе №125, бл. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на финансирането на възнаграждения, осигурителни вноски, данъци и други дължими, според действащото законодателство доплащания, както и допълнителни възнаграждения за служители, работещи в структурите за управление на Оперативна програма Наука и образование за интелигентен растеж</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Укрепване капацитета на УО на ОПНОИР и бенефициентите на програмата и обезпечаване функционирането на УО и Комитета за наблюдение (логистична подкрепа, поддръжка и др.)</x:t>
   </x:si>
   <x:si>
     <x:t>177224179 Изпълнителна агенция „Програма за образование“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. “Цариградско шосе” № 125, бл. 5, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-4.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на дейности по информация и публичност на Оперативна програма "Наука и образование за интелигентен растеж" (ОП НОИР),  оценки и проучвания на ОП НОИР и подготовка за следващия програмен период</x:t>
   </x:si>
   <x:si>
     <x:t>000083619 ИКОНОМИЧЕСКИ УНИВЕРСИТЕТ - ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9002, ул. КНЯЗ БОРИС I № 77</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Инвестиции в обучението на студенти, докторанти, постдокторанти и преподаватели - гарант за по-добро бъдеще</x:t>
   </x:si>
@@ -755,74 +755,74 @@
     <x:t>000663764 ИНСТИТУТ ПО ФИЗИКОХИМИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул." Акад.Г.Бончев" бл. 11 ет.4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0023</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и развитие на научния потенциал в сферата на специализациите по физикохимия и електрохимия</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">131265001 Кандидтатът -  94 Средно училище "Димитър Страшимиров", гр. София, квартал Христо Ботев, ул. 511, №22, район Слатина, което съгласно ЗПУО е общинско училище.
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1517, Район Слатина, Кв. Христо Ботев, ул. 511,  № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Ограмотяването – мост към приобщаващо социално включване“</x:t>
   </x:si>
   <x:si>
+    <x:t>000670634 ЛЕСОТЕХНИЧЕСКИ УНИВЕРСИТЕТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1797, кв. ДЪРВЕНИЦА бул. КЛ. ОХРИДСКИ, № 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.016-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Модернизация на висшето образование по устойчиво използване на природните ресурси в България</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670634 Лесотехнически университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1797, бул. Климент Охридски № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за развитието на научния капацитет в Лесотехнически университет</x:t>
   </x:si>
   <x:si>
-    <x:t>000670634 ЛЕСОТЕХНИЧЕСКИ УНИВЕРСИТЕТ</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000455471 Медицински университет  - Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4002, бул. "Васил Априлов" № 15 А</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Пловдив,гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Център за компетентност „Персонализирана иновативна медицина (ПЕРИМЕД)“</x:t>
   </x:si>
   <x:si>
     <x:t>000405689 Медицински университет - Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, Република България, Плевен, 5800, ул. Св. Климент Охридски 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>"ЦЕНТЪР ЗА КОМПЕТЕНТНОСТ ПО ПЕРСОНАЛИЗИРАНА МЕДИЦИНА, 3Д И ТЕЛЕМЕДИЦИНА, РОБОТИЗИРАНА И МИНИМАЛНОИНВАЗИВНА ХИРУРГИЯ"</x:t>
@@ -863,166 +863,166 @@
   <x:si>
     <x:t>Създаване на мултидисциплинарна образователна среда за развитие на кадри с интегрални компетентности в областта на биомедицината и здравеопазването</x:t>
   </x:si>
   <x:si>
     <x:t>122037746 МЕЖДУНАРОДНО ВИСШЕ БИЗНЕСУЧИЛИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ботевград, 2140, ул. ГУРКО № 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0032</x:t>
   </x:si>
   <x:si>
     <x:t>Пилотни обучения на докторантите по програми "Бизнес администрация", "Икономика и управление - индустрия" и "Икономика и управление - туризъм" в сферата на управлението на научноизследователски проекти и създаване на условия за повишаване квалификацията и способстване кариерното развитие на преподавателите в Международното висше бизнес училище</x:t>
   </x:si>
   <x:si>
     <x:t>000695114 МИНИСТЕРСТВО НА ОБРАЗОВАНИЕТО И НАУКАТА</x:t>
   </x:si>
   <x:si>
     <x:t>АМС / министерство</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯЗ ДОНДУКОВ № 2А</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-2.010-0001</x:t>
-[...2 lines deleted...]
-    <x:t>КВАЛИФИКАЦИЯ ЗА ПРОФЕСИОНАЛНО РАЗВИТИЕ НА ПЕДАГОГИЧЕСКИТЕ СПЕЦИАЛИСТИ</x:t>
+    <x:t>BG05M2OP001-2.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на кредити в системата на професионалното образование и обучение“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.006-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ученически практики - Фаза 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Нов шанс за успех"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1000, бул. „Княз Александър Дондуков“ № 2А</x:t>
-[...29 lines deleted...]
-    <x:t>"Студентски стипендии - фаза 1"</x:t>
+    <x:t>BG05M2OP001-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подкрепа за равен достъп и личностно развитие“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695114 Министерство на образованието и науката</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. "Княз Ал. Дондуков" 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Система за кариерно ориентиране в училищното образование</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Студентски практики
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-2.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Студентски стипендии - фаза 1"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПОДДЪРЖАНЕ И УСЪВЪРШЕНСТВАНЕ НА РАЗРАБОТЕНАТА РЕЙТИНГОВА СИСТЕМА НА ВИСШИТЕ УЧИЛИЩА – ФАЗА 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Развитие на способностите на учениците и повишаване на мотивацията им за учене чрез дейности, развиващи специфични знания, умения и компетентности (Твоят час) – фаза 1</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-3.003-0001</x:t>
-[...2 lines deleted...]
-    <x:t>„Подкрепа за равен достъп и личностно развитие“</x:t>
+    <x:t>BG05M2OP001-2.010-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КВАЛИФИКАЦИЯ ЗА ПРОФЕСИОНАЛНО РАЗВИТИЕ НА ПЕДАГОГИЧЕСКИТЕ СПЕЦИАЛИСТИ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.012-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБРАЗОВАНИЕ ЗА УТРЕШНИЯ ДЕН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. „Княз Александър Дондуков“ № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.005-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Активно приобщаване в системата на предучилищното образование</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.013-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Студентски практики - Фаза 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. Княз Александър Дондуков № 2А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.014-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за дуалната система на обучение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-2.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за успех</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯЗ АЛЕКСАНДЪР ДОНДУКОВ, номер 2А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>УЧЕНИЧЕСКИ ПРАКТИКИ - 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за приобщаващо образование</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>Подкрепа за дуалната система на обучение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Княз Александър Дондуков" № 2 А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-5.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Равен достъп до училищно образование в условията на кризи</x:t>
   </x:si>
   <x:si>
     <x:t>000670659 Минно-геоложки университет "Св. Иван Рилски"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, СТУДЕНТСКИ ГРАД, УЛ. „ПРОФ. БОЯН КАМЕНОВ“ 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизация, дигитализация и интернационализация на обучението по професионално направление „Архитектура, строителство и геодезия“ в Минно-геоложкия университет "Св. Иван Рилски"</x:t>
   </x:si>
   <x:si>
     <x:t>108046207 НАРОДНО ЧИТАЛИЩЕ "ПРОБУДА 1914"</x:t>
   </x:si>
@@ -1266,224 +1266,224 @@
     <x:t>България, с.Долно Осеново, 2757, м. Горна  № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Симитли</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ЗНАМ, ЧЕ МОГА</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000454017 ОБЕДИНЕНО УЧИЛИЩЕ ХРИСТО БОТЕВ
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Красново, 4178, ул. Първа" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Децата са ключа на живота</x:t>
   </x:si>
   <x:si>
+    <x:t>2014BG05M9OP001 Развитие на човешките ресурси</x:t>
+  </x:si>
+  <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ, номер 107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Стара Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>С грижа за всеки гражданин от уязвимите групи - успешен модел за социално-икономическа интеграция в община Стара Загора</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0076</x:t>
   </x:si>
   <x:si>
     <x:t>"Вълшебна класна стая"</x:t>
   </x:si>
   <x:si>
-    <x:t>2014BG05M9OP001 Развитие на човешките ресурси</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000970457 ОБЩИНА "ТУНДЖА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, пл. ОСВОБОЖДЕНИЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Тунджа</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0013-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>КОМПАС- Интегрирани мерки за социално включване в община "Тунджа"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0013</x:t>
   </x:si>
   <x:si>
-    <x:t>КОМПАС- Интегрирани мерки за социално включване в община "Тунджа"</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000093385 ОБЩИНА АКСАКОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Аксаково, 9154, ул. Г.ПЕТЛЕШЕВ № 58Б</x:t>
   </x:si>
   <x:si>
     <x:t>Аксаково</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно растем</x:t>
   </x:si>
   <x:si>
     <x:t>000875557 ОБЩИНА АНТОНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Антоново, 7970, бул. ТУЗЛУШКИ ГЕРОЙ № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Антоново</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Социално – икономическа интеграция на маргинализирани общности и подобряване достъпа до образование – Антоново“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0004-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>„Социално – икономическа интеграция на маргинализирани общности и подобряване достъпа до образование – Антоново“</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000852544 ОБЩИНА БАЛЧИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Балчик, 9600, пл.21-ВИ СЕПТЕМВРИ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Балчик</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно можем</x:t>
   </x:si>
   <x:si>
     <x:t>000024688 ОБЩИНА БЕЛИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белица, 2780, ул. ГЕОРГИ АНДРЕЙЧИН № 15</x:t>
   </x:si>
   <x:si>
     <x:t>Белица</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0027-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Прилагане на мерки за социално-икономическа и образователна интеграция на уязвими групи в община Белица“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0027</x:t>
   </x:si>
   <x:si>
-    <x:t>„Прилагане на мерки за социално-икономическа и образователна интеграция на уязвими групи в община Белица“</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320559 ОБЩИНА БЕРКОВИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Берковица, 3500, пл. ЙОРДАН РАДИЧКОВ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Берковица</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-3.001-0087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Ще успеем заедно"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-3.002-0340</x:t>
   </x:si>
   <x:si>
     <x:t>„Образованието в подкрепа на приобщаването, многообразието и активното гражданство“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-3.001-0087</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев" №1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Благоевград</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за социално включване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0021-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Подкрепа за социално включване</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320566 ОБЩИНА БОЙЧИНОВЦИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бойчиновци, 3430, ул. ГАВРИЛ ГЕНОВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Бойчиновци</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриран подход за осигуряване на трайна интеграция на маргинализираните общности в община Бойчиновци</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0009-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Интегриран подход за осигуряване на трайна интеграция на маргинализираните общности в община Бойчиновци</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000970051 Община Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Болярово, 8720, ул."Димитър Благоев" №7</x:t>
   </x:si>
   <x:si>
     <x:t>Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0117</x:t>
   </x:si>
   <x:si>
     <x:t>Децата на Болярово - успешна интеграция в образователната система и подобряване на учебната среда в общината</x:t>
   </x:si>
   <x:si>
     <x:t>000193065 Община Борован</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Борован, 3240, ул.Иван Вазов № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Борован</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0042</x:t>
@@ -1542,107 +1542,107 @@
   <x:si>
     <x:t>BG05M2OP001-3.001-0081</x:t>
   </x:si>
   <x:si>
     <x:t>"Готови за успех"</x:t>
   </x:si>
   <x:si>
     <x:t>000351565 ОБЩИНА БРАЦИГОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Брацигово, 4579, ул. АТАНАС КАБОВ № 6a</x:t>
   </x:si>
   <x:si>
     <x:t>Брацигово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0205</x:t>
   </x:si>
   <x:si>
     <x:t>ДЕЦАТА НА БРАЦИГОВО - РАЗЛИЧНИ ПО ЕТНОС, НО ЕДНАКВИ ПО МЕЧТИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Брацигово, 4579, ул. "Атанас Кабов" №6а</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0030-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ПИЛОТЕН МОДЕЛ ЗА СОЦИАЛНО – ИКОНОМИЧЕСКА И ОБРАЗОВАТЕЛНА ИНТЕГРАЦИЯ НА УЯЗВИМИ ГРУПИ В ОБЩИНА БРАЦИГОВО”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0030</x:t>
   </x:si>
   <x:si>
-    <x:t>„ПИЛОТЕН МОДЕЛ ЗА СОЦИАЛНО – ИКОНОМИЧЕСКА И ОБРАЗОВАТЕЛНА ИНТЕГРАЦИЯ НА УЯЗВИМИ ГРУПИ В ОБЩИНА БРАЦИГОВО”</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000386559 ОБЩИНА БРЕЗНИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Брезник, 2360, ул. ЕЛЕНА ГЕОРГИЕВА № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Брезник</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0041</x:t>
   </x:si>
   <x:si>
     <x:t>„Подкрепа за предучилищното възпитание и подготовка на децата в неравностойно положение в община Брезник”</x:t>
   </x:si>
   <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран подход за постигане на значими и устойчиви резултати в образователната интеграция на ученици от етнически малцинства в община Бургас</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-3.001-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пълноценна подкрепа на предучилищното възпитание и подготовка на деца в неравностойно положение от община Бургас</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА, номер 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0010-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>“Интегриран проект за осигуряване на социално-икономическа  интеграция на уязвими групи в община Бургас“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-3.001-0040</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000193058 ОБЩИНА БЯЛА СЛАТИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла Слатина, 3200, ул. КЛИМЕНТ ОХРИДСКИ № 68</x:t>
   </x:si>
   <x:si>
     <x:t>Бяла Слатина</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0120</x:t>
   </x:si>
   <x:si>
     <x:t>"От ранно детско развитие към образователна интеграция"</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бяла Слатина</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0413</x:t>
   </x:si>
   <x:si>
     <x:t>Обучение за успех</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
@@ -1674,65 +1674,65 @@
   <x:si>
     <x:t>BG05M9OP001-2.056-0009</x:t>
   </x:si>
   <x:si>
     <x:t>СОЦИАЛНО-ИКОНОМИЧЕСКА ИНТЕГРАЦИЯ НА УЯЗВИМИ ГРУПИ И ИНТЕГРИРАНИ МЕРКИ ЗА ПОДОБРЯВАНЕ ДОСТЪПА ДО ОБРАЗОВАНИЕ В ОБЩИНА ВЕЛИНГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0009-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 ОБЩИНА ВИДИН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, пл. "БДИНЦИ" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Видин</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0025-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран подход за социално-икономическа интеграция на уязвими групи в Община Видин</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0025</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Видин, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0044-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>"Заедно за по-добър живот"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0044</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.056-0025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул.СТЕФАНАКИ САВОВ, номер 6</x:t>
   </x:si>
   <x:si>
     <x:t>Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Социално-икономическа интеграция на уязвими групи от община Враца</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул. СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0019-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000093474 ОБЩИНА ВЪЛЧИ ДОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Вълчи дол, 9280, пл. ХРИСТО БОТЕВ № 1</x:t>
@@ -1749,95 +1749,95 @@
   <x:si>
     <x:t>BG05M9OP001-2.018-0048-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за предучилищното възпитание и активно социално приобщаване на децата от община Вълчи Дол</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 ОБЩИНА ГАБРОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, пл. ВЪЗРАЖДАНЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Интеграционни мерки за повишаване училищната готовност на децата в община Габрово</x:t>
   </x:si>
   <x:si>
+    <x:t>000024745 Община Гоце Делчев</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Гоце Делчев, 2900, ул. "Царица Йоанна" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Гоце Делчев</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Различни и заедно играем, учим и творим</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024745 ОБЩИНА ГОЦЕ ДЕЛЧЕВ</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Гоце Делчев, 2900, ул. "Царица Йоанна" № 2</x:t>
-[...2 lines deleted...]
-    <x:t>Гоце Делчев</x:t>
+    <x:t>BG05M9OP001-2.056-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепящи инициативи за образователно и социално включване в община Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0013-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Подкрепящи инициативи за образователно и социално включване в община Гоце Делчев</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000413691 ОБЩИНА ГУЛЯНЦИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гулянци, 5960, ул.ВАСИЛ ЛЕВСКИ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Гулянци</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0003-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция на уязвими групи в община Гулянци - шанс, толерантност и успех.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>Социално-икономическа интеграция на уязвими групи в община Гулянци - шанс, толерантност и успех.</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000530529 ОБЩИНА ДВЕ МОГИЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Две могили, 7150, гр. Две могили 7150, област Русе</x:t>
   </x:si>
   <x:si>
     <x:t>Две могили</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0034</x:t>
   </x:si>
   <x:si>
     <x:t>„Интегриране на уязвими групи в община Две Могили“</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0034-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000852188 Община Добричка</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, Независимост 20</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич</x:t>
@@ -1854,120 +1854,120 @@
   <x:si>
     <x:t>България, гр.Долна баня, 2040, ул. ТЪРГОВСКА № 134</x:t>
   </x:si>
   <x:si>
     <x:t>Долна баня</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0005-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран подход за социално щастие и образование</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0005</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 ОБЩИНА ДОЛНА МИТРОПОЛИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна Митрополия, 5855, ул. КИРИЛ И МЕТОДИЙ № 39</x:t>
   </x:si>
   <x:si>
     <x:t>Долна Митрополия</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Интеграция на уязвими групи в община Долна Митрополия”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0033-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>„Интеграция на уязвими групи в община Долна Митрополия”</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000215729 Община Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. Бачо Киро №19</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Дряново</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0049-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Заедно в различието</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0049</x:t>
   </x:si>
   <x:si>
-    <x:t>Заедно в различието</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000215729 ОБЩИНА ДРЯНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул. БАЧО КИРО № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0064</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за предучилищно възпитание и подготовка на деца в неравностойно положение на територията на община Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>000565416 ОБЩИНА ДУЛОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дулово, 7650, ул.ВАСИЛ ЛЕВСКИ № 18</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Дулово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Родители и деца заедно в учене и игра</x:t>
   </x:si>
   <x:si>
     <x:t>000776259 ОБЩИНА ЕТРОПОЛЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Етрополе, 2180, гр. ЕТРОПОЛЕ, пл."9-ти Септември" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Етрополе</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0026-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция в общността</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0026</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0026-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000505814 ОБЩИНА ЗАВЕТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Завет, 7330, ул. ЛУДОГОРИЕ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Завет</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0043</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
  "Нови възможности и нови хоризонти за уязвимите граждани на Община Завет"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0043-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000235870 Община Ивайловград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ивайловград, 6570, гр.Ивайловград, област Хасково, ул."България" 49</x:t>
@@ -1984,72 +1984,72 @@
   <x:si>
     <x:t>България, гр.Искър, 5868, ул. ГЕОРГИ ДИМИТРОВ № 38</x:t>
   </x:si>
   <x:si>
     <x:t>Искър</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0039</x:t>
   </x:si>
   <x:si>
     <x:t>"ПРИЯТЕЛИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Искър, 5868, ул. ГЕОРГИ ДИМИТРОВ, номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.012-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"ПРИЯТЕЛИ - 2"</x:t>
   </x:si>
   <x:si>
     <x:t>000505821 ОБЩИНА ИСПЕРИХ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Исперих, 7400, ул. ДУНАВ № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Исперих</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ОБРАЗОВАТЕЛНА ИНТЕГРАЦИЯ НА УЧЕНИЦИТЕ ОТ ЕТНИЧЕСКИТЕ МАЛЦИНСТВА В ОБЩИНА ИСПЕРИХ</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Исперих, 7400, ул. "Дунав" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Исперих</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0024-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>„СОЦИАЛНО-ИКОНОМИЧЕСКА И ОБРАЗОВАТЕЛНА ИНТЕГРАЦИЯ НА ЕТНИЧЕСКИТЕ МАЛЦИНСТВА В ОБЩИНА ИСПЕРИХ”</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>ОБРАЗОВАТЕЛНА ИНТЕГРАЦИЯ НА УЧЕНИЦИТЕ ОТ ЕТНИЧЕСКИТЕ МАЛЦИНСТВА В ОБЩИНА ИСПЕРИХ</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0024</x:t>
   </x:si>
   <x:si>
     <x:t>000776299 ОБЩИНА ИХТИМАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ихтиман, 2050, ул. ЦАР ОСВОБОДИТЕЛ № 123</x:t>
   </x:si>
   <x:si>
     <x:t>Ихтиман</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Интеграция на уязвими групи и подобряване достъпа до образование в община Ихтиман</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0018-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0069</x:t>
   </x:si>
@@ -2102,309 +2102,309 @@
   <x:si>
     <x:t>Цветовете на надеждата: подкрепа за образователната интеграция в Община Карлово</x:t>
   </x:si>
   <x:si>
     <x:t>000057026 ОБЩИНА КАРНОБАТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Карнобат, 8400, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Карнобат</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Успяваме заедно</x:t>
   </x:si>
   <x:si>
     <x:t>000931511 ОБЩИНА КАСПИЧАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Каспичан, 9930, ул.МАДАРСКИ КОННИК № 91</x:t>
   </x:si>
   <x:si>
+    <x:t>Каспичан</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Всички сме различни, но заедно за бъдещето на децата ни“</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.Каспичан</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно намираме интеграционни решения</x:t>
   </x:si>
   <x:si>
-    <x:t>Каспичан</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0035-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000193250 Община Козлодуй</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Козлодуй, 3320, ул. "Христо Ботев" № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Козлодуй</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0116</x:t>
   </x:si>
   <x:si>
     <x:t>"Цветни и вълшебни светове за пълноценна образователна интеграция на децата от община Козлодуй"</x:t>
   </x:si>
   <x:si>
     <x:t>000024720 ОБЩИНА КРЕСНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кресна, 2840, ул. МАКЕДОНИЯ, номер 96</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кресна</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.016-0003</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАЕДНО МОЖЕМ ПОВЕЧЕ</x:t>
   </x:si>
   <x:si>
     <x:t>000193282 ОБЩИНА КРИВОДОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Криводол, 3060, ул. ОСВОБОЖДЕНИЕ № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Криводол</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0037-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Заедно можем повече</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0037</x:t>
   </x:si>
   <x:si>
-    <x:t>Заедно можем повече</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>115244456 ОБЩИНА КРИЧИМ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кричим, 4220, пл. ОБЕДИНЕНИЕ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кричим</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0332</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАЩОТО ВЯРВАМЕ, ЧЕ ВСЯКО ДЕТЕ Е ВАЖНО!</x:t>
   </x:si>
   <x:si>
     <x:t>000235913 ОБЩИНА КРУМОВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Крумовград, 6900, пл. БЪЛГАРИЯ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Крумовград</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за предучилищното възпитание в община Крумовград</x:t>
   </x:si>
   <x:si>
     <x:t>000505846 ОБЩИНА КУБРАТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кубрат, 7300, ул. БОРИС 1 № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кубрат</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„За по-добър живот в община Кубрат чрез приобщаване на уязвими групи“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0038-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>„За по-добър живот в община Кубрат чрез приобщаване на уязвими групи“</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
     <x:t>Кърджали</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„ЗАЕДНО – За щастливо детство”</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0114</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"ХОРО - Хармония в Общуването, Равноправие в Образованието"
 </x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Кърджали, 6600, бул. "България" № 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0024-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„ШАНС – Интегриран подход за социално приобщаване“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ, номер 41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0024</x:t>
+  </x:si>
+  <x:si>
     <x:t>000261517 ОБЩИНА КЮСТЕНДИЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл.ВЕЛБЪЖД № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кюстендил</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0031-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Равни възможности за малцинствата и уязвимите групи – преодоляване на негативните стереотипи и подкрепа за личностно развитие“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0031</x:t>
   </x:si>
   <x:si>
-    <x:t>„Равни възможности за малцинствата и уязвимите групи – преодоляване на негативните стереотипи и подкрепа за личностно развитие“</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000351693 ОБЩИНА ЛЕСИЧОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Лесичово, 4463, ул. НИКОЛА ЧОЧКОВ № 11-13</x:t>
   </x:si>
   <x:si>
     <x:t>Лесичово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0021</x:t>
   </x:si>
   <x:si>
     <x:t>„СИСТЕМЕН ИНТЕГРАЦИОНЕН МОДЕЛ "ДИНКАТА" - ЗА СОЦИАЛНО – ИКОНОМИЧЕСКА И ОБРАЗОВАТЕЛНА ИНТЕГРАЦИЯ НА УЯЗВИМИ ГРУПИ В ОБЩИНА ЛЕСИЧОВО”</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0021-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000291591 ОБЩИНА ЛОВЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ловеч, 5500, ул. "Търговска" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>Ловеч</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция на уязвими групи - интегрирани мерки за подобряване достъпа до образование в гр. Ловеч</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0003-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Социално-икономическа интеграция на уязвими групи - интегрирани мерки за подобряване достъпа до образование в гр. Ловеч</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320840 ОБЩИНА ЛОМ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лом, 3600, ул. ДУНАВСКА № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0180</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАЕДНО В УЧИЛИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>000291602 ОБЩИНА ЛУКОВИТ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Луковит, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Заедно</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Луковит</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0002-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция в Луковит</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Луковит, 5770, ул. ВЪЗРАЖДАНЕ, номер 73</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.024-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Мотивация за образование в Луковит</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Луковит, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000133844 Община Лясковец</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лясковец, 5140, пл. "Възраждане" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Лясковец,Стражица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Иновативен модел за интеграция на учениците от етническите малцинства в училище</x:t>
   </x:si>
   <x:si>
     <x:t>000472182 ОБЩИНА МАРИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4003, бул. МАРИЦА № 57А</x:t>
   </x:si>
   <x:si>
     <x:t>Марица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0075</x:t>
@@ -2430,71 +2430,71 @@
   <x:si>
     <x:t>000320872 Община Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, ул. Извора №1</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0012-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Социално-икономическа и образователна интеграция на лица от уязвимите групи в Община Монтана</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0012</x:t>
   </x:si>
   <x:si>
     <x:t>000931568 ОБЩИНА НИКОЛА КОЗЛЕВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Никола Козлево, 9955, пл. 23 СЕПТЕМВРИ № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>Никола Козлево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Бъдещето днес – образование и интеграция”</x:t>
+  </x:si>
+  <x:si>
     <x:t>с.Никола Козлево</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Община Никола Козлево за равен достъп до социално-икономическа интеграция и образование</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0036-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Никола Козлево</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000413885 ОБЩИНА НИКОПОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Никопол, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>С малки стъпки към успешен старт</x:t>
   </x:si>
   <x:si>
     <x:t>000159643 Община Ново село</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ново село, 3784, с. Ново село, община Ново село, област Видин, ул. „Арх. Илия Попов“ №89</x:t>
   </x:si>
   <x:si>
     <x:t>с.Ново село (общ.Ново село)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0015-2014BG05M2OP001</x:t>
@@ -2550,282 +2550,282 @@
   <x:si>
     <x:t>"Социално-икономическа и образователна интеграция на уязвими групи в община Павликени"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0014-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, пл. "СВ.ИВАН РИЛСКИ" №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно за добрата промяна - интегриран подход за социално-икономическа интеграция в Община Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0005-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000024916 ОБЩИНА ПЕТРИЧ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Петрич, 2850, ул. ЦАР БОРИС ТРЕТИ, номер 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Петрич</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.056-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция на уязвими групи и мерки за подобряване достъпа до образование в община Петрич</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Петрич, 2850, ул. ЦАР БОРИС ТРЕТИ № 24</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Петрич</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.056-0008-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Социално-икономическа интеграция на уязвими групи и мерки за подобряване достъпа до образование в община Петрич</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000351750 ОБЩИНА ПЕЩЕРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пещера, 4550, ул. ДОЙРАНСКА ЕПОПЕЯ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Пещера</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0303</x:t>
   </x:si>
   <x:si>
     <x:t>Шарени мъниста</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. Стефан Стамболов № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция на уязвими групи в Община Пловдив чрез подобрен достъп до образование, заетост и здраве</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0002-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Социално-икономическа интеграция на уязвими групи в Община Пловдив чрез подобрен достъп до образование, заетост и здраве</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>0004715040046 ОБЩИНА ПЛОВДИВ - РАЙОН "ИЗТОЧЕН"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4006, ул. ЛЕВ ТОЛСТОЙ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Растем заедно</x:t>
   </x:si>
   <x:si>
     <x:t>000133933 Община Полски Тръмбеш</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Полски Тръмбеш, 5180, ул. "Черно море" 4</x:t>
   </x:si>
   <x:si>
     <x:t>Полски Тръмбеш</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0029-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Социални, икономически и образователни мерки за интеграция на уязвими групи в община Полски Тръмбеш“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0029</x:t>
   </x:si>
   <x:si>
-    <x:t>„Социални, икономически и образователни мерки за интеграция на уязвими групи в община Полски Тръмбеш“</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000413999 Община Пордим</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пордим, 5898, ул." Иван Божинов" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Северозападен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0270</x:t>
   </x:si>
   <x:si>
     <x:t>Толерантни заедно</x:t>
   </x:si>
   <x:si>
     <x:t>000776477 ОБЩИНА ПРАВЕЦ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Правец, 2161, пл. ТОДОР ЖИВКОВ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>Правец</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Правец – среда за активно социално приобщаване</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0023-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Правец – среда за активно социално приобщаване</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000386776 ОБЩИНА РАДОМИР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Радомир, 2400, град Радомир, общ. Радомир, обл. Перник, адрес на управление пл. "Свобода" 20</x:t>
   </x:si>
   <x:si>
     <x:t>Радомир</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0017-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>„Социално-икономическа и образователна интеграция на уязвими групи на територията на община Радомир“.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0017</x:t>
+  </x:si>
+  <x:si>
     <x:t>000386776 Община Радомир</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Радомир, 2400, пл. "Свобода"  № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАЕДНО СЕ УЧИМ И РАСТЕМ</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0017</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000351795 ОБЩИНА РАКИТОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ракитово, 4640, ул. ИВАН КЛИНЧАРОВ № 57</x:t>
   </x:si>
   <x:si>
     <x:t>Ракитово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"За по-добър живот в община Ракитово"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0008-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0339</x:t>
   </x:si>
   <x:si>
     <x:t>Образователна интеграция в община Ракитово</x:t>
   </x:si>
   <x:si>
+    <x:t>000530632 ОБЩИНА РУСЕ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Русе, 7000, пл. СВОБОДА № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Русе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Богатството на различията - приобщаващо образование за интелигентен растеж</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. Свобода №6</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Русе</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.056-0007</x:t>
+    <x:t>BG05M9OP001-2.056-0007-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Интегрирани мерки за социално и образователно включване на уязвими групи на територията на Община Русе 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>000530632 ОБЩИНА РУСЕ</x:t>
-[...14 lines deleted...]
-    <x:t>BG05M9OP001-2.056-0007-2014BG05M2OP001</x:t>
+    <x:t>BG05M9OP001-2.056-0007</x:t>
   </x:si>
   <x:si>
     <x:t>000471582 ОБЩИНА САДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Садово, 4122, ул. ИВАН ВАЗОВ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Садово</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Интеграция и добро образование в детските градини в община Садово</x:t>
   </x:si>
   <x:si>
     <x:t>000505928 ОБЩИНА САМУИЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Самуил, 7454, ул. ХАДЖИ ДИМИТЪР № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Самуил</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0045-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция и подобряване на достъпа до образование на лица от уязвими групи в Община Самуил</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0045</x:t>
   </x:si>
   <x:si>
-    <x:t>Социално-икономическа интеграция и подобряване на достъпа до образование на лица от уязвими групи в Община Самуил</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024962 Община Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Сатовча, 2950, ул."Тодор Шопов" №37</x:t>
   </x:si>
   <x:si>
     <x:t>Сатовча</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0016-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>„Социално – икономическа интеграция чрез интегриранни мерки за подобряване достъпа до образование и работа на уязвими групи в община Сатовча”</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0016</x:t>
   </x:si>
   <x:si>
     <x:t>000903825 Община Свиленград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, бул. "България" № 32</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Свиленград</x:t>
@@ -2848,185 +2848,185 @@
   <x:si>
     <x:t>BG05M2OP001-3.001-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Толерантни и единни заедно и във всичко</x:t>
   </x:si>
   <x:si>
     <x:t>000133965 ОБЩИНА СВИЩОВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свищов, 5250, ул. ЦАНКО ЦЕРКОВСКИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Свищов</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0215</x:t>
   </x:si>
   <x:si>
     <x:t>"ДА УСПЕЕМ ВСИЧКИ ЗАЕДНО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свищов, 5250, ул. "Цанко Церковски" № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.056-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция на уязвими групи. Интегрирани мерки за подобряване достъпа до образование в община Свищов</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.056-0015-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Социално-икономическа интеграция на уязвими групи. Интегрирани мерки за подобряване достъпа до образование в община Свищов</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000351825 Община Септември</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Септември, 4490, ул. Александър Стамболийски 37 А</x:t>
   </x:si>
   <x:si>
     <x:t>Септември</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0011-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Социално-икономическа интеграция и мерки за подобряване на достъпа до образование на уязвими групи в община Септември</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0011</x:t>
   </x:si>
   <x:si>
-    <x:t>Социално-икономическа интеграция и мерки за подобряване на достъпа до образование на уязвими групи в община Септември</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000024987 ОБЩИНА СИМИТЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Симитли, 2730, гр. Симитли, общ. Симитли, обл. Благоевград ул. „Христо Ботев“ №27</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Прилагане на социално-икономически и образователни мерки за интеграция на уязвими групи в община Симитли“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0010-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>„Прилагане на социално-икономически и образователни мерки за интеграция на уязвими групи в община Симитли“</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>България, гр.Симитли, 2730, ул. ХРИСТО БОТЕВ, номер 27</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.016-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Пеят, скачат, заедно, деца...</x:t>
   </x:si>
   <x:si>
     <x:t>000565544 ОБЩИНА СИТОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ситово, 7583, ул. Трети март № 72</x:t>
   </x:si>
   <x:si>
     <x:t>с.Ситово (общ.Ситово)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.008-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Насърчаване на социалната и образователна интеграция на деца и младежи от маргинализирани групи в община Ситово чрез подобряване достъпа до качествено образование</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 ОБЩИНА СЛИВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0039-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>Социално-икономическа интеграция на уязвими групи в Община Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0039</x:t>
   </x:si>
   <x:si>
     <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Смолян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"По-добро бъдеще чрез включващо образование"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
   </x:si>
   <x:si>
-    <x:t>Смолян</x:t>
+    <x:t>BG05M9OP001-2.056-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>По-близки и по-успешни в Община Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0018-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>По-близки и по-успешни в Община Смолян</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000931657 ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смядово, 9820, пл. КНЯЗ БОРИС ПЪРВИ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Смядово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.018-0032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Община Смядово с грижа за всички</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M2OP001-3.002-0039</x:t>
   </x:si>
   <x:si>
     <x:t>Децата на Община Смядово – заедно мечтаят, учат и играят</x:t>
   </x:si>
   <x:si>
-    <x:t>Смядово</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG05M9OP001-2.018-0032-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Община Смядово с грижа за всички</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000057236 ОБЩИНА СОЗОПОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Созопол, 8130, пл.ХАН КРУМ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Созопол</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>ГОТОВИ ЗА УСПЕХ</x:t>
   </x:si>
   <x:si>
     <x:t>000056878 ОБЩИНА СРЕДЕЦ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Средец, 8300, пл. БЪЛГАРИЯ № 8</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Средец</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0006-2014BG05M2OP001</x:t>
@@ -3034,259 +3034,259 @@
   <x:si>
     <x:t>Нашето бъдеще в нашите ръце - интегрирана и устойчива подкрепа за активизиране и развитие на ромската общност в община Средец.</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.018-0006</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. "ЦАР СИМЕОН ВЕЛИКИ" № 107</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0001-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000133972 ОБЩИНА СТРАЖИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стражица, 5150, ул. ДОНЧО УЗУНОВ № 5</x:t>
   </x:si>
   <x:si>
     <x:t>Стражица</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интеграция на уязвими групи в община Стражица</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0007-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>Интеграция на уязвими групи в община Стражица</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000590704 ОБЩИНА ТВЪРДИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Твърдица, 8890, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Твърдица</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Комплексни мерки за социално-икономическа интеграция на уязвими групи от Община Твърдица”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0025-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
-    <x:t>„Комплексни мерки за социално-икономическа интеграция на уязвими групи от Община Твърдица”</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.Твърдица, 8890, пл. СВОБОДА №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно учим, играем и се веселим</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000852925 Община Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тервел, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
     <x:t>Тервел</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0022-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Интегрирани мерки за подобряване на достъпа до образование и социално-икономическа интеграция на уязвими групи в Община Тервел”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>„Интегрирани мерки за подобряване на достъпа до образование и социално-икономическа интеграция на уязвими групи в Община Тервел”</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000970457 ОБЩИНА ТУНДЖА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.014-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пъстра палитра- иновации за приобщаване</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0106</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">"Заедно" - споделена грижа за предучилищно образование, възпитание и подготовка на децата в неравностойно положение в малките населени места от селски тип"
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0397</x:t>
   </x:si>
   <x:si>
     <x:t>„Хоризонти“ - чрез образователна интеграция към пълноценна социализация в малките населени места от селски тип“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-3.014-0003</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000025014 Община Хаджидимово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хаджидимово, 2933, ул. „Димо Хаджидимов“ № 46</x:t>
   </x:si>
   <x:si>
     <x:t>Хаджидимово</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0019-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Успешни мерки за интегриране на уязвими групи на територията на община Хаджидимово“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0019</x:t>
   </x:si>
   <x:si>
-    <x:t>„Успешни мерки за интегриране на уязвими групи на територията на община Хаджидимово“</x:t>
-[...2 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0019-2014BG05M2OP001</x:t>
+    <x:t>000903946 Община Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хасково, 6300, пл. "Общински" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Хасково</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.002-0246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ПЪСТРО ЕТНО!</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, пл. Общински, номер 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Хасково</x:t>
+    <x:t>BG05M9OP001-2.056-0014-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0014</x:t>
   </x:si>
   <x:si>
-    <x:t>000903946 Община Хасково</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000471671 ОБЩИНА ХИСАРЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хисаря, 4180, бул.Генерал Гурко №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Детски усмивки</x:t>
   </x:si>
   <x:si>
     <x:t>000057097 Община Царево</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Царево, 8260, ул. ХАН АСПАРУХ № 36</x:t>
   </x:si>
   <x:si>
     <x:t>Царево</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0062</x:t>
   </x:si>
   <x:si>
     <x:t>Подай ръка - подари бъдеще</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 ОБЩИНА ЧЕРВЕН БРЯГ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Червен бряг</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0046-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Социално-икономическа интеграция на уязвими групи в община Червен бряг“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0046</x:t>
   </x:si>
   <x:si>
-    <x:t>„Социално-икономическа интеграция на уязвими групи в община Червен бряг“</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000414154 Община Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. "Антим I" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Червен бряг</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.012-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Всички заедно - модел за образователна интеграция на децата от Община Червен бряг</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.018-0046-2014BG05M2OP001</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000852957 Община Шабла</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шабла, 9680, гр. Шабла ул. Равно поле № 35</x:t>
   </x:si>
   <x:si>
     <x:t>Шабла</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.018-0041-2014BG05M2OP001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Заедно можем повече"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.018-0041</x:t>
   </x:si>
   <x:si>
-    <x:t>"Заедно можем повече"</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>000852957 ОБЩИНА ШАБЛА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шабла, 9680, ул. РАВНО ПОЛЕ № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0226</x:t>
   </x:si>
   <x:si>
     <x:t>"Равни възможности за нашите деца чрез партньорство и образование в мултикултурна среда"</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BG05M9OP001-2.018-0041-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000931721 Община Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. "Славянски" №17</x:t>
   </x:si>
   <x:si>
     <x:t>Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0011</x:t>
   </x:si>
   <x:si>
     <x:t>СОЦИАЛНО-ИКОНОМИЧЕСКА ИНТЕГРАЦИЯ НА УЯЗВИМИ ГРУПИ В ОБЩИНА ШУМЕН</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.056-0011-2014BG05M2OP001</x:t>
   </x:si>
   <x:si>
     <x:t>000320979 ОБЩИНА ЯКИМОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Якимово, 3640, ул.”Европа” №8</x:t>
   </x:si>
@@ -3378,78 +3378,78 @@
   <x:si>
     <x:t>с.Дълбоки</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0014</x:t>
   </x:si>
   <x:si>
     <x:t>ОТНОВО НА УЧИЛИЩЕ</x:t>
   </x:si>
   <x:si>
     <x:t>000802897 ОСНОВНО УЧИЛИЩЕ "ОТЕЦ ПАИСИЙ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Калояновец, 6070, с. Калояновец, ОУ "Отец Паисий"</x:t>
   </x:si>
   <x:si>
     <x:t>с.Калояновец</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"ОТНОВО В ЧАС"</x:t>
   </x:si>
   <x:si>
+    <x:t>000281636 Основно училище "Св. Св. Кирил и Методий"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, с.Бежаново, 5792, ул."Вит", №22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Бежаново (общ.Луковит)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.024-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Моите успехи са и наши успехи" - ефективно участие в образователния процес на маргинализирани групи със специален фокус - роми, чрез иновативни форми за качествено образование и устойчиво социално включване.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000312046 ОСНОВНО УЧИЛИЩЕ "СВ. СВ. КИРИЛ И МЕТОДИЙ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ковачица, 3643, ул. ДЕСЕТА № 10</x:t>
   </x:si>
   <x:si>
     <x:t>с.Ковачица</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.007-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"По-добър достъп до качествено образование на деца и ученици от маргинализирани общности, включително роми от две училища в село Ковачица"</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>"Моите успехи са и наши успехи" - ефективно участие в образователния процес на маргинализирани групи със специален фокус - роми, чрез иновативни форми за качествено образование и устойчиво социално включване.</x:t>
   </x:si>
   <x:si>
     <x:t>000122424 ОСНОВНО УЧИЛИЩЕ "СВ.КЛ.ОХРИДСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, ул. ИЛИЯ ЗЛАТЕВ, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.023-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Когато мечтите се сбъдват</x:t>
   </x:si>
   <x:si>
     <x:t>000281636 ОСНОВНО УЧИЛИЩЕ "СВ.СВ. КИРИЛ И МЕТОДИЙ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Бежаново, 5792, ул. "Вит" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0228</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Днешните  деца - утрешното бъдеще
 </x:t>
@@ -4185,68 +4185,68 @@
   <x:si>
     <x:t>Еднакви и различни</x:t>
   </x:si>
   <x:si>
     <x:t>175743225 СДРУЖЕНИЕ "СОЦИАЛНА ПОДКРЕПА И ИНФОРМАЦИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1309, ж.к СВЕТА ТРОИЦА  бл. 366 вх.А ет.1 ап.1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Севлиево,с.Петко Славейков</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Детската градина - моето любимо място</x:t>
   </x:si>
   <x:si>
     <x:t>176972771 Сдружение "У.Т.Р.Е. - уважение, толерантност, разбирателство, единство"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Търнак, 3249, ул. "Крайна" №62</x:t>
   </x:si>
   <x:si>
+    <x:t>Враца (BG313),Плевен (BG314)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.017-0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Различни, но заедно".</x:t>
+  </x:si>
+  <x:si>
     <x:t>Враца (BG313)</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.020-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Нов шанс - ново начало".</x:t>
   </x:si>
   <x:si>
-    <x:t>Враца (BG313),Плевен (BG314)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>108520160 СДРУЖЕНИЕ "УЧИЛИЩНО НАСТОЯТЕЛСТВО - ХРИСТО БОТЕВ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, ул. ГЕНЕРАЛ ЧЕРНОЗУБОВ № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0239</x:t>
   </x:si>
   <x:si>
     <x:t>Приятели</x:t>
   </x:si>
   <x:si>
     <x:t>175654755 СДРУЖЕНИЕ "ЦЕНТЪР ДИНАМИКА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7012, ул. МУТКУРОВА № 111</x:t>
   </x:si>
   <x:si>
     <x:t>Иваново</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>"Щастливо детство за децата на община Иваново"</x:t>
@@ -4374,114 +4374,114 @@
   <x:si>
     <x:t>България, гр.София, 1504, Бул. "Цар Освободител" 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Модерна палеославистика и медиевистика</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ. КЛИМЕНТ ОХРИДСКИ" чрез Факултет по химия и фармация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ЦАР ОСВОБОДИТЕЛ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.009-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Постигане на оптимална среда за обучение, научни  изследвания, иновации и устойчиво развитие на човешкия капитал в сферата на химическите науки: Адаптиране на образованието днес за утрешния ден</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-2.009-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Докторантски Център „Свети Климент Охридски“ (ДокЦент)</x:t>
+  </x:si>
+  <x:si>
     <x:t>гр.София,гр.Русе,гр.Шумен,гр.Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Университети за Наука, Информатика и Технологии в е-обществото (УНИТе)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-2.009-0013</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG05M2OP001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане и развитие на Център за върхови постижения „Наследство БГ“</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M2OP001-1.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Чисти технологии за устойчива околна среда – води, отпадъци, енергия за кръгова икономика</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-1.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Големи данни за интелигентно общество</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1504, бул. ЦАР ОСВОБОДИТЕЛ, № 15</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-2.016-0018</x:t>
   </x:si>
   <x:si>
     <x:t>МОДЕРН-А: МОДЕРНизация в партньорство чрез дигитализация на Академичната eкосистема</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M2OP001-1.002-0019</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>115148365 СОЦИАЛНА ФОНДАЦИЯ "ИНДИ-РОМА 97" - гр. КУКЛЕН</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Куклен, 4101, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Асеновград,Стамболийски,Пазарджик,Садово,Куклен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.017-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Повишаване квалификацията на педагогическите специалисти и обучение на образователни медиатори в 15 училища и детски градини</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Куклен, 4101, ул. ДОБРИ ЧИНТУЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0320</x:t>
   </x:si>
   <x:si>
     <x:t>Заедно в различията, можем повече</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Повишаване квалификацията на педагогическите специалисти и обучение на образователни медиатори в 15 училища и детски градини</x:t>
   </x:si>
   <x:si>
     <x:t>175762670 СРЕДНО  УЧИЛИЩЕ "АСЕН ЗЛАТАРОВ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Гиген, 5970, ул.АСЕН ЗЛАТАРОВ № 10</x:t>
   </x:si>
   <x:si>
     <x:t>с.Гиген</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>ДА СБЪДНЕМ МЕЧТИТЕ СИ !</x:t>
   </x:si>
   <x:si>
     <x:t>000012745 СРЕДНО  УЧИЛИЩЕ "СВ. ПАИСИЙ ХИЛЕНДАРСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, с.Микрево, 2826, ул  Поп Иван  №1
 </x:t>
   </x:si>
   <x:si>
     <x:t>Струмяни</x:t>
@@ -7212,107 +7212,107 @@
       <x:c r="B49" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>1137795.34</x:v>
+        <x:v>3685278.38</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>1137795.34</x:v>
+        <x:v>3685278.38</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
-        <x:v>211880.3</x:v>
+        <x:v>815480.24</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>3685278.38</x:v>
+        <x:v>1137795.34</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>3685278.38</x:v>
+        <x:v>1137795.34</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>815480.24</x:v>
+        <x:v>211880.3</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
@@ -7447,113 +7447,113 @@
       <x:c r="B54" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>15145770.02</x:v>
+        <x:v>1584252.53</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>15145770.02</x:v>
+        <x:v>1584252.53</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
-        <x:v>14617520.94</x:v>
+        <x:v>1584252.56</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>1584252.53</x:v>
+        <x:v>15145770.02</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>1584252.53</x:v>
+        <x:v>15145770.02</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
-        <x:v>1584252.56</x:v>
+        <x:v>14617520.94</x:v>
       </x:c>
       <x:c r="N55" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
@@ -8096,119 +8096,119 @@
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>392909.4</x:v>
+        <x:v>941228.48</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>392909.4</x:v>
+        <x:v>941228.48</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
-        <x:v>323050.11</x:v>
+        <x:v>941228.5</x:v>
       </x:c>
       <x:c r="N68" s="5">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>941228.48</x:v>
+        <x:v>392909.4</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>941228.48</x:v>
+        <x:v>392909.4</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
-        <x:v>941228.5</x:v>
+        <x:v>323050.11</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
@@ -8481,859 +8481,859 @@
       <x:c r="B76" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>10152581.29</x:v>
+        <x:v>1022583.74</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>10152581.29</x:v>
+        <x:v>1022583.74</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
-        <x:v>10157411.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>46</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>9750710.42</x:v>
+        <x:v>3572005.76</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>9750710.42</x:v>
+        <x:v>3572005.76</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>6125975.4</x:v>
+        <x:v>3281190.95</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="I78" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="I78" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J78" s="4">
-        <x:v>41953590.94</x:v>
+        <x:v>9750710.42</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>41953590.94</x:v>
+        <x:v>9750710.42</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>41856636.52</x:v>
+        <x:v>6125975.4</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I79" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="I79" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J79" s="4">
-        <x:v>1022583.74</x:v>
+        <x:v>8616331.68</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>1022583.74</x:v>
+        <x:v>8616331.68</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>0</x:v>
+        <x:v>7821414.12</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>70929466.26</x:v>
+        <x:v>2659349.2</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>70929466.26</x:v>
+        <x:v>2659349.2</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
-        <x:v>69556873.36</x:v>
+        <x:v>2244486.36</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>23519311.87</x:v>
+        <x:v>18315176.38</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>23519311.87</x:v>
+        <x:v>18315176.38</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
-        <x:v>23519311.9</x:v>
+        <x:v>18197438.75</x:v>
       </x:c>
       <x:c r="N81" s="5">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>14316172.67</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>14316172.67</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>14258294.73</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>18315176.38</x:v>
+        <x:v>952270.11</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>18315176.38</x:v>
+        <x:v>952270.11</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
-        <x:v>18197438.75</x:v>
+        <x:v>952270.1</x:v>
       </x:c>
       <x:c r="N83" s="5">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>952270.11</x:v>
+        <x:v>53806916.74</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>952270.11</x:v>
+        <x:v>53806916.74</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
-        <x:v>952270.1</x:v>
+        <x:v>50267708.8</x:v>
       </x:c>
       <x:c r="N84" s="5">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>53806916.74</x:v>
+        <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>53806916.74</x:v>
+        <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>50267708.8</x:v>
+        <x:v>10157411.07</x:v>
       </x:c>
       <x:c r="N85" s="5">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>8616331.68</x:v>
+        <x:v>52772072.23</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>8616331.68</x:v>
+        <x:v>52772072.23</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
-        <x:v>7821414.12</x:v>
+        <x:v>49349145.2</x:v>
       </x:c>
       <x:c r="N86" s="5">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>6398611</x:v>
+        <x:v>41953590.94</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>6398611</x:v>
+        <x:v>41953590.94</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
-        <x:v>6393959.23</x:v>
+        <x:v>41856636.52</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>15283036.37</x:v>
+        <x:v>23519311.87</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>15283036.37</x:v>
+        <x:v>23519311.87</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
-        <x:v>15210901.53</x:v>
+        <x:v>23519311.9</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>52772072.23</x:v>
+        <x:v>8121388.99</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>52772072.23</x:v>
+        <x:v>8121388.99</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
-        <x:v>49349145.2</x:v>
+        <x:v>8118769.55</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>2659349.2</x:v>
+        <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>2659349.2</x:v>
+        <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>2244486.36</x:v>
+        <x:v>69539955.23</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>3572005.76</x:v>
+        <x:v>6398611</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>3572005.76</x:v>
+        <x:v>6398611</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
-        <x:v>3281190.95</x:v>
+        <x:v>6393959.23</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>25</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>8121388.99</x:v>
+        <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>8121388.99</x:v>
+        <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>8118769.55</x:v>
+        <x:v>15210901.53</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>48593788.9</x:v>
+        <x:v>48593342.09</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
@@ -10193,906 +10193,906 @@
       </x:c>
       <x:c r="I112" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>38400.44</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I113" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J113" s="4">
-        <x:v>245125.61</x:v>
+        <x:v>611590.53</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>245125.61</x:v>
+        <x:v>611590.53</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>145228.3</x:v>
+        <x:v>461156.99</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I114" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J114" s="4">
-        <x:v>611590.53</x:v>
+        <x:v>245125.61</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>611590.53</x:v>
+        <x:v>245125.61</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>461156.99</x:v>
+        <x:v>145228.3</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>297914.12</x:v>
+        <x:v>174162.38</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>297914.12</x:v>
+        <x:v>174162.38</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>297914.1</x:v>
+        <x:v>174162.41</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>174162.38</x:v>
+        <x:v>297914.12</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>174162.38</x:v>
+        <x:v>297914.12</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>174162.41</x:v>
+        <x:v>297914.1</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I117" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J117" s="4">
         <x:v>254148.38</x:v>
       </x:c>
       <x:c r="K117" s="4">
         <x:v>254148.38</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
         <x:v>98875.67</x:v>
       </x:c>
       <x:c r="N117" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>185291.72</x:v>
+        <x:v>244849.9</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>185291.72</x:v>
+        <x:v>244849.9</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>153715.11</x:v>
+        <x:v>244849.91</x:v>
       </x:c>
       <x:c r="N118" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>244849.9</x:v>
+        <x:v>185291.72</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>244849.9</x:v>
+        <x:v>185291.72</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>244849.91</x:v>
+        <x:v>153715.11</x:v>
       </x:c>
       <x:c r="N119" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J120" s="4">
         <x:v>223891.54</x:v>
       </x:c>
       <x:c r="K120" s="4">
         <x:v>223891.54</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
         <x:v>184288.24</x:v>
       </x:c>
       <x:c r="N120" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>250361.63</x:v>
+        <x:v>136555.94</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>250361.63</x:v>
+        <x:v>136555.94</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>248949.14</x:v>
+        <x:v>136555.94</x:v>
       </x:c>
       <x:c r="N121" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>136555.94</x:v>
+        <x:v>250361.63</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>136555.94</x:v>
+        <x:v>250361.63</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>136555.94</x:v>
+        <x:v>248949.14</x:v>
       </x:c>
       <x:c r="N122" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>144877.96</x:v>
+        <x:v>104963.64</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>144877.96</x:v>
+        <x:v>104963.64</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>138311.35</x:v>
+        <x:v>97382.15</x:v>
       </x:c>
       <x:c r="N123" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H124" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I124" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J124" s="4">
-        <x:v>104963.64</x:v>
+        <x:v>144877.96</x:v>
       </x:c>
       <x:c r="K124" s="4">
-        <x:v>104963.64</x:v>
+        <x:v>144877.96</x:v>
       </x:c>
       <x:c r="L124" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M124" s="4">
-        <x:v>97382.15</x:v>
+        <x:v>138311.35</x:v>
       </x:c>
       <x:c r="N124" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O124" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:15">
       <x:c r="A125" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E125" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F125" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H125" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I125" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J125" s="4">
-        <x:v>102701.44</x:v>
+        <x:v>222019.34</x:v>
       </x:c>
       <x:c r="K125" s="4">
-        <x:v>102701.44</x:v>
+        <x:v>222019.34</x:v>
       </x:c>
       <x:c r="L125" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M125" s="4">
-        <x:v>102701.27</x:v>
+        <x:v>222017.09</x:v>
       </x:c>
       <x:c r="N125" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J126" s="4">
-        <x:v>222019.34</x:v>
+        <x:v>102701.44</x:v>
       </x:c>
       <x:c r="K126" s="4">
-        <x:v>222019.34</x:v>
+        <x:v>102701.44</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
-        <x:v>222017.09</x:v>
+        <x:v>102701.27</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:15">
       <x:c r="A127" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E127" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F127" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H127" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I127" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J127" s="4">
-        <x:v>131591.96</x:v>
+        <x:v>329034.33</x:v>
       </x:c>
       <x:c r="K127" s="4">
-        <x:v>131591.96</x:v>
+        <x:v>329034.33</x:v>
       </x:c>
       <x:c r="L127" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M127" s="4">
-        <x:v>131591.94</x:v>
+        <x:v>329034.34</x:v>
       </x:c>
       <x:c r="N127" s="5">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O127" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:15">
       <x:c r="A128" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D128" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E128" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F128" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H128" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I128" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J128" s="4">
-        <x:v>329034.33</x:v>
+        <x:v>131591.96</x:v>
       </x:c>
       <x:c r="K128" s="4">
-        <x:v>329034.33</x:v>
+        <x:v>131591.96</x:v>
       </x:c>
       <x:c r="L128" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M128" s="4">
-        <x:v>329034.34</x:v>
+        <x:v>131591.94</x:v>
       </x:c>
       <x:c r="N128" s="5">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O128" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:15">
       <x:c r="A129" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E129" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F129" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H129" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I129" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J129" s="4">
         <x:v>68823.66</x:v>
       </x:c>
       <x:c r="K129" s="4">
         <x:v>68823.66</x:v>
       </x:c>
       <x:c r="L129" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M129" s="4">
         <x:v>59821.33</x:v>
       </x:c>
       <x:c r="N129" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O129" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:15">
       <x:c r="A130" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D130" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E130" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F130" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H130" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I130" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J130" s="4">
         <x:v>303884.2</x:v>
       </x:c>
       <x:c r="K130" s="4">
         <x:v>303884.2</x:v>
       </x:c>
       <x:c r="L130" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M130" s="4">
         <x:v>303884.23</x:v>
       </x:c>
       <x:c r="N130" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O130" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:15">
       <x:c r="A131" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E131" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F131" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H131" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I131" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="J131" s="4">
         <x:v>157094.5</x:v>
       </x:c>
       <x:c r="K131" s="4">
         <x:v>157094.5</x:v>
       </x:c>
       <x:c r="L131" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -11133,98 +11133,98 @@
       </x:c>
       <x:c r="I132" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J132" s="4">
         <x:v>142461.94</x:v>
       </x:c>
       <x:c r="K132" s="4">
         <x:v>142461.94</x:v>
       </x:c>
       <x:c r="L132" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M132" s="4">
         <x:v>46625.87</x:v>
       </x:c>
       <x:c r="N132" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O132" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:15">
       <x:c r="A133" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E133" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F133" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H133" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I133" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J133" s="4">
         <x:v>228006.94</x:v>
       </x:c>
       <x:c r="K133" s="4">
         <x:v>228006.94</x:v>
       </x:c>
       <x:c r="L133" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M133" s="4">
         <x:v>133524.88</x:v>
       </x:c>
       <x:c r="N133" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O133" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:15">
       <x:c r="A134" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D134" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E134" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F134" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H134" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I134" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -11283,2166 +11283,2166 @@
       </x:c>
       <x:c r="L135" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M135" s="4">
         <x:v>109000.12</x:v>
       </x:c>
       <x:c r="N135" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O135" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:15">
       <x:c r="A136" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D136" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E136" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F136" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H136" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I136" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J136" s="4">
         <x:v>88386.37</x:v>
       </x:c>
       <x:c r="K136" s="4">
         <x:v>88386.37</x:v>
       </x:c>
       <x:c r="L136" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M136" s="4">
         <x:v>45813.41</x:v>
       </x:c>
       <x:c r="N136" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O136" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:15">
       <x:c r="A137" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E137" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F137" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H137" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I137" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J137" s="4">
         <x:v>75328.5</x:v>
       </x:c>
       <x:c r="K137" s="4">
         <x:v>75328.5</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>269705.03</x:v>
+        <x:v>170689.47</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>269705.03</x:v>
+        <x:v>170689.47</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>269701.41</x:v>
+        <x:v>170689.47</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>27</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>170689.47</x:v>
+        <x:v>269705.03</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>170689.47</x:v>
+        <x:v>269705.03</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>170689.47</x:v>
+        <x:v>269701.41</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H140" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I140" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J140" s="4">
         <x:v>133092.12</x:v>
       </x:c>
       <x:c r="K140" s="4">
         <x:v>133092.12</x:v>
       </x:c>
       <x:c r="L140" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M140" s="4">
         <x:v>127432.89</x:v>
       </x:c>
       <x:c r="N140" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O140" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:15">
       <x:c r="A141" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E141" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F141" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H141" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="I141" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J141" s="4">
         <x:v>332786.7</x:v>
       </x:c>
       <x:c r="K141" s="4">
         <x:v>332786.7</x:v>
       </x:c>
       <x:c r="L141" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M141" s="4">
         <x:v>232837.87</x:v>
       </x:c>
       <x:c r="N141" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O141" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:15">
       <x:c r="A142" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D142" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E142" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F142" s="3" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="G142" s="3" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H142" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="G142" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H142" s="3" t="s">
+      <x:c r="I142" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="I142" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J142" s="4">
-        <x:v>143233.16</x:v>
+        <x:v>252538.31</x:v>
       </x:c>
       <x:c r="K142" s="4">
-        <x:v>143233.16</x:v>
+        <x:v>252538.31</x:v>
       </x:c>
       <x:c r="L142" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M142" s="4">
-        <x:v>143232.11</x:v>
+        <x:v>202566.08</x:v>
       </x:c>
       <x:c r="N142" s="5">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O142" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:15">
       <x:c r="A143" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E143" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F143" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H143" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I143" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="J143" s="4">
-        <x:v>127000.79</x:v>
+        <x:v>143233.16</x:v>
       </x:c>
       <x:c r="K143" s="4">
-        <x:v>127000.79</x:v>
+        <x:v>143233.16</x:v>
       </x:c>
       <x:c r="L143" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M143" s="4">
-        <x:v>126998.86</x:v>
+        <x:v>143232.11</x:v>
       </x:c>
       <x:c r="N143" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O143" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:15">
       <x:c r="A144" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D144" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E144" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F144" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H144" s="3" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="I144" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="I144" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J144" s="4">
-        <x:v>252538.31</x:v>
+        <x:v>127000.79</x:v>
       </x:c>
       <x:c r="K144" s="4">
-        <x:v>252538.31</x:v>
+        <x:v>127000.79</x:v>
       </x:c>
       <x:c r="L144" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M144" s="4">
-        <x:v>202566.08</x:v>
+        <x:v>126998.86</x:v>
       </x:c>
       <x:c r="N144" s="5">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O144" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:15">
       <x:c r="A145" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E145" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F145" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H145" s="3" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I145" s="3" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="J145" s="4">
         <x:v>100884.55</x:v>
       </x:c>
       <x:c r="K145" s="4">
         <x:v>100884.55</x:v>
       </x:c>
       <x:c r="L145" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M145" s="4">
         <x:v>87845.35</x:v>
       </x:c>
       <x:c r="N145" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O145" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:15">
       <x:c r="A146" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D146" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E146" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F146" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H146" s="3" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I146" s="3" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J146" s="4">
         <x:v>192521.84</x:v>
       </x:c>
       <x:c r="K146" s="4">
         <x:v>192521.84</x:v>
       </x:c>
       <x:c r="L146" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M146" s="4">
         <x:v>189041.75</x:v>
       </x:c>
       <x:c r="N146" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O146" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:15">
       <x:c r="A147" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E147" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F147" s="3" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H147" s="3" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I147" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J147" s="4">
         <x:v>514411.79</x:v>
       </x:c>
       <x:c r="K147" s="4">
         <x:v>514411.79</x:v>
       </x:c>
       <x:c r="L147" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M147" s="4">
         <x:v>514411.8</x:v>
       </x:c>
       <x:c r="N147" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H148" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I148" s="3" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J148" s="4">
         <x:v>194677.79</x:v>
       </x:c>
       <x:c r="K148" s="4">
         <x:v>194677.79</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
         <x:v>194677.8</x:v>
       </x:c>
       <x:c r="N148" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J149" s="4">
         <x:v>555704.19</x:v>
       </x:c>
       <x:c r="K149" s="4">
         <x:v>555704.19</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
         <x:v>555701.49</x:v>
       </x:c>
       <x:c r="N149" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H150" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I150" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="J150" s="4">
         <x:v>180313.37</x:v>
       </x:c>
       <x:c r="K150" s="4">
         <x:v>180313.37</x:v>
       </x:c>
       <x:c r="L150" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M150" s="4">
         <x:v>180312.35</x:v>
       </x:c>
       <x:c r="N150" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O150" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:15">
       <x:c r="A151" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E151" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F151" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H151" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I151" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J151" s="4">
         <x:v>143030.51</x:v>
       </x:c>
       <x:c r="K151" s="4">
         <x:v>143030.51</x:v>
       </x:c>
       <x:c r="L151" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M151" s="4">
         <x:v>143030.51</x:v>
       </x:c>
       <x:c r="N151" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O151" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:15">
       <x:c r="A152" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D152" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E152" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F152" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H152" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I152" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J152" s="4">
-        <x:v>87375.53</x:v>
+        <x:v>525849.9</x:v>
       </x:c>
       <x:c r="K152" s="4">
-        <x:v>87375.53</x:v>
+        <x:v>525849.9</x:v>
       </x:c>
       <x:c r="L152" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M152" s="4">
-        <x:v>87375.55</x:v>
+        <x:v>525849.89</x:v>
       </x:c>
       <x:c r="N152" s="5">
-        <x:v>31</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O152" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:15">
       <x:c r="A153" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E153" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F153" s="3" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H153" s="3" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="I153" s="3" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="I153" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J153" s="4">
-        <x:v>300673.11</x:v>
+        <x:v>87375.53</x:v>
       </x:c>
       <x:c r="K153" s="4">
-        <x:v>300673.11</x:v>
+        <x:v>87375.53</x:v>
       </x:c>
       <x:c r="L153" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M153" s="4">
-        <x:v>300673.1</x:v>
+        <x:v>87375.55</x:v>
       </x:c>
       <x:c r="N153" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O153" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:15">
       <x:c r="A154" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>525849.9</x:v>
+        <x:v>300673.11</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>525849.9</x:v>
+        <x:v>300673.11</x:v>
       </x:c>
       <x:c r="L154" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>525849.89</x:v>
+        <x:v>300673.1</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>17</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J155" s="4">
         <x:v>96819.92</x:v>
       </x:c>
       <x:c r="K155" s="4">
         <x:v>96819.92</x:v>
       </x:c>
       <x:c r="L155" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M155" s="4">
         <x:v>96819.93</x:v>
       </x:c>
       <x:c r="N155" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J156" s="4">
         <x:v>105694.85</x:v>
       </x:c>
       <x:c r="K156" s="4">
         <x:v>105694.85</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>105694.86</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J157" s="4">
         <x:v>273716.35</x:v>
       </x:c>
       <x:c r="K157" s="4">
         <x:v>273716.35</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>273716.37</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>161586.45</x:v>
       </x:c>
       <x:c r="K158" s="4">
         <x:v>161586.45</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
         <x:v>161586.46</x:v>
       </x:c>
       <x:c r="N158" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J159" s="4">
         <x:v>244975.27</x:v>
       </x:c>
       <x:c r="K159" s="4">
         <x:v>244975.27</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
         <x:v>196704.3</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J160" s="4">
         <x:v>255645.95</x:v>
       </x:c>
       <x:c r="K160" s="4">
         <x:v>255645.95</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
         <x:v>229554.16</x:v>
       </x:c>
       <x:c r="N160" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J161" s="4">
-        <x:v>95789.76</x:v>
+        <x:v>114344.79</x:v>
       </x:c>
       <x:c r="K161" s="4">
-        <x:v>95789.76</x:v>
+        <x:v>114344.79</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
-        <x:v>95789.75</x:v>
+        <x:v>97548.05</x:v>
       </x:c>
       <x:c r="N161" s="5">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="J162" s="4">
         <x:v>291037.47</x:v>
       </x:c>
       <x:c r="K162" s="4">
         <x:v>291037.47</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>291037.46</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="I163" s="3" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="I163" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J163" s="4">
-        <x:v>114344.79</x:v>
+        <x:v>95789.76</x:v>
       </x:c>
       <x:c r="K163" s="4">
-        <x:v>114344.79</x:v>
+        <x:v>95789.76</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
-        <x:v>97548.05</x:v>
+        <x:v>95789.75</x:v>
       </x:c>
       <x:c r="N163" s="5">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>254101.15</x:v>
+        <x:v>187506.44</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>254101.15</x:v>
+        <x:v>187506.44</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>210475.61</x:v>
+        <x:v>164557.8</x:v>
       </x:c>
       <x:c r="N164" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J165" s="4">
-        <x:v>187506.44</x:v>
+        <x:v>254101.15</x:v>
       </x:c>
       <x:c r="K165" s="4">
-        <x:v>187506.44</x:v>
+        <x:v>254101.15</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
-        <x:v>164557.8</x:v>
+        <x:v>210475.61</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="J166" s="4">
         <x:v>251506.47</x:v>
       </x:c>
       <x:c r="K166" s="4">
         <x:v>251506.47</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
         <x:v>251506.46</x:v>
       </x:c>
       <x:c r="N166" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="J167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
       <x:c r="K167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
         <x:v>193810.71</x:v>
       </x:c>
       <x:c r="N167" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="J168" s="4">
         <x:v>241180.49</x:v>
       </x:c>
       <x:c r="K168" s="4">
         <x:v>241180.49</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
         <x:v>231261.34</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J169" s="4">
         <x:v>189051.4</x:v>
       </x:c>
       <x:c r="K169" s="4">
         <x:v>189051.4</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M169" s="4">
         <x:v>181414.18</x:v>
       </x:c>
       <x:c r="N169" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>236680.64</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>236680.64</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
         <x:v>236680.66</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J171" s="4">
-        <x:v>139604.99</x:v>
+        <x:v>294687.79</x:v>
       </x:c>
       <x:c r="K171" s="4">
-        <x:v>139604.99</x:v>
+        <x:v>294687.79</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
-        <x:v>139604.98</x:v>
+        <x:v>294687.8</x:v>
       </x:c>
       <x:c r="N171" s="5">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>294687.79</x:v>
+        <x:v>139604.99</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>294687.79</x:v>
+        <x:v>139604.99</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>294687.8</x:v>
+        <x:v>139604.98</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>230356.53</x:v>
+        <x:v>126949.66</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>230356.53</x:v>
+        <x:v>126949.66</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>230354.81</x:v>
+        <x:v>85961.38</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J174" s="4">
-        <x:v>126949.66</x:v>
+        <x:v>230356.53</x:v>
       </x:c>
       <x:c r="K174" s="4">
-        <x:v>126949.66</x:v>
+        <x:v>230356.53</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M174" s="4">
-        <x:v>85961.38</x:v>
+        <x:v>230354.81</x:v>
       </x:c>
       <x:c r="N174" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="J175" s="4">
         <x:v>82626.05</x:v>
       </x:c>
       <x:c r="K175" s="4">
         <x:v>82626.05</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
         <x:v>72133.98</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J176" s="4">
         <x:v>100698.93</x:v>
       </x:c>
       <x:c r="K176" s="4">
         <x:v>100698.93</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N176" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>247664.19</x:v>
+        <x:v>186698.94</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>247664.19</x:v>
+        <x:v>186698.94</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>239178.37</x:v>
+        <x:v>168956.71</x:v>
       </x:c>
       <x:c r="N177" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J178" s="4">
-        <x:v>186698.94</x:v>
+        <x:v>247664.19</x:v>
       </x:c>
       <x:c r="K178" s="4">
-        <x:v>186698.94</x:v>
+        <x:v>247664.19</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
-        <x:v>168956.71</x:v>
+        <x:v>239178.37</x:v>
       </x:c>
       <x:c r="N178" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="J179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
       <x:c r="K179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
         <x:v>228001.47</x:v>
       </x:c>
       <x:c r="N179" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="J180" s="4">
         <x:v>133568.08</x:v>
       </x:c>
       <x:c r="K180" s="4">
         <x:v>133568.08</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
         <x:v>125731.41</x:v>
       </x:c>
       <x:c r="N180" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J181" s="4">
         <x:v>249429.59</x:v>
       </x:c>
       <x:c r="K181" s="4">
         <x:v>249429.59</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -13492,474 +13492,474 @@
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
         <x:v>88941.8</x:v>
       </x:c>
       <x:c r="N182" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="J183" s="4">
         <x:v>183214.81</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>183214.81</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
         <x:v>183214.8</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="J184" s="4">
-        <x:v>199397.78</x:v>
+        <x:v>176576.4</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>199397.78</x:v>
+        <x:v>176576.4</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>169562.7</x:v>
+        <x:v>153826.26</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>176576.4</x:v>
+        <x:v>199397.78</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>176576.4</x:v>
+        <x:v>199397.78</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>153826.26</x:v>
+        <x:v>169562.7</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J186" s="4">
         <x:v>324714.59</x:v>
       </x:c>
       <x:c r="K186" s="4">
         <x:v>324714.59</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M186" s="4">
         <x:v>324714.59</x:v>
       </x:c>
       <x:c r="N186" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J187" s="4">
         <x:v>258648.27</x:v>
       </x:c>
       <x:c r="K187" s="4">
         <x:v>258648.27</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
         <x:v>258645.98</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="J188" s="4">
         <x:v>56570.42</x:v>
       </x:c>
       <x:c r="K188" s="4">
         <x:v>56570.42</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M188" s="4">
         <x:v>56569.57</x:v>
       </x:c>
       <x:c r="N188" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J189" s="4">
         <x:v>108335.24</x:v>
       </x:c>
       <x:c r="K189" s="4">
         <x:v>108335.24</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
         <x:v>42265.69</x:v>
       </x:c>
       <x:c r="N189" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="J190" s="4">
         <x:v>109983.49</x:v>
       </x:c>
       <x:c r="K190" s="4">
         <x:v>109983.49</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
         <x:v>85985.75</x:v>
       </x:c>
       <x:c r="N190" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J191" s="4">
         <x:v>513940.59</x:v>
       </x:c>
       <x:c r="K191" s="4">
         <x:v>513940.59</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
         <x:v>513933.65</x:v>
       </x:c>
       <x:c r="N191" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J192" s="4">
         <x:v>173337.95</x:v>
       </x:c>
       <x:c r="K192" s="4">
         <x:v>173337.95</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -14009,1696 +14009,1696 @@
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N193" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="J194" s="4">
         <x:v>182734.72</x:v>
       </x:c>
       <x:c r="K194" s="4">
         <x:v>182734.72</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
         <x:v>159963.69</x:v>
       </x:c>
       <x:c r="N194" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>81362.08</x:v>
+        <x:v>87734.74</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>81362.08</x:v>
+        <x:v>87734.74</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>81362.08</x:v>
+        <x:v>69591.56</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J196" s="4">
-        <x:v>87734.74</x:v>
+        <x:v>81362.08</x:v>
       </x:c>
       <x:c r="K196" s="4">
-        <x:v>87734.74</x:v>
+        <x:v>81362.08</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M196" s="4">
-        <x:v>69591.56</x:v>
+        <x:v>81362.08</x:v>
       </x:c>
       <x:c r="N196" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
       <x:c r="K197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M197" s="4">
         <x:v>51494.46</x:v>
       </x:c>
       <x:c r="N197" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="J198" s="4">
         <x:v>230934.2</x:v>
       </x:c>
       <x:c r="K198" s="4">
         <x:v>230934.2</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
         <x:v>171927.83</x:v>
       </x:c>
       <x:c r="N198" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="J199" s="4">
         <x:v>82493.85</x:v>
       </x:c>
       <x:c r="K199" s="4">
         <x:v>82493.85</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
         <x:v>82493.83</x:v>
       </x:c>
       <x:c r="N199" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>326089.25</x:v>
+        <x:v>184977.49</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>326089.25</x:v>
+        <x:v>184977.49</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>326085.73</x:v>
+        <x:v>164335.06</x:v>
       </x:c>
       <x:c r="N200" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>184977.49</x:v>
+        <x:v>326089.25</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>184977.49</x:v>
+        <x:v>326089.25</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>164335.06</x:v>
+        <x:v>326085.73</x:v>
       </x:c>
       <x:c r="N201" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J202" s="4">
         <x:v>207792.89</x:v>
       </x:c>
       <x:c r="K202" s="4">
         <x:v>207792.89</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N202" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J203" s="4">
         <x:v>185154.54</x:v>
       </x:c>
       <x:c r="K203" s="4">
         <x:v>185154.54</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
         <x:v>165226.56</x:v>
       </x:c>
       <x:c r="N203" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>185148.33</x:v>
+        <x:v>249646.33</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>185148.33</x:v>
+        <x:v>249646.33</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>185148.35</x:v>
+        <x:v>240752.44</x:v>
       </x:c>
       <x:c r="N204" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J205" s="4">
-        <x:v>249646.33</x:v>
+        <x:v>185148.33</x:v>
       </x:c>
       <x:c r="K205" s="4">
-        <x:v>249646.33</x:v>
+        <x:v>185148.33</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
-        <x:v>240752.44</x:v>
+        <x:v>185148.35</x:v>
       </x:c>
       <x:c r="N205" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="J206" s="4">
-        <x:v>591944.81</x:v>
+        <x:v>130793.98</x:v>
       </x:c>
       <x:c r="K206" s="4">
-        <x:v>591944.81</x:v>
+        <x:v>130793.98</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
-        <x:v>591944.78</x:v>
+        <x:v>130793.98</x:v>
       </x:c>
       <x:c r="N206" s="5">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="G207" s="3" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>734</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J207" s="4">
-        <x:v>150970.34</x:v>
+        <x:v>249778.67</x:v>
       </x:c>
       <x:c r="K207" s="4">
-        <x:v>150970.34</x:v>
+        <x:v>249778.67</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
-        <x:v>150970.34</x:v>
+        <x:v>208807.2</x:v>
       </x:c>
       <x:c r="N207" s="5">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J208" s="4">
-        <x:v>130793.98</x:v>
+        <x:v>150970.34</x:v>
       </x:c>
       <x:c r="K208" s="4">
-        <x:v>130793.98</x:v>
+        <x:v>150970.34</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M208" s="4">
-        <x:v>130793.98</x:v>
+        <x:v>150970.34</x:v>
       </x:c>
       <x:c r="N208" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="H209" s="3" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="I209" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="H209" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J209" s="4">
-        <x:v>249778.67</x:v>
+        <x:v>591944.81</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>249778.67</x:v>
+        <x:v>591944.81</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>208807.2</x:v>
+        <x:v>591944.78</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J210" s="4">
-        <x:v>303674</x:v>
+        <x:v>192661.15</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>303674</x:v>
+        <x:v>192661.15</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>303672.12</x:v>
+        <x:v>192657.85</x:v>
       </x:c>
       <x:c r="N210" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J211" s="4">
-        <x:v>192661.15</x:v>
+        <x:v>303674</x:v>
       </x:c>
       <x:c r="K211" s="4">
-        <x:v>192661.15</x:v>
+        <x:v>303674</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
-        <x:v>192657.85</x:v>
+        <x:v>303672.12</x:v>
       </x:c>
       <x:c r="N211" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J212" s="4">
         <x:v>292093.85</x:v>
       </x:c>
       <x:c r="K212" s="4">
         <x:v>292093.85</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
         <x:v>292093.88</x:v>
       </x:c>
       <x:c r="N212" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I213" s="3" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J213" s="4">
         <x:v>183239.49</x:v>
       </x:c>
       <x:c r="K213" s="4">
         <x:v>183239.49</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
         <x:v>183239.51</x:v>
       </x:c>
       <x:c r="N213" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J214" s="4">
-        <x:v>19954.89</x:v>
+        <x:v>68880.01</x:v>
       </x:c>
       <x:c r="K214" s="4">
-        <x:v>19954.89</x:v>
+        <x:v>68880.01</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
-        <x:v>19954.89</x:v>
+        <x:v>68880.01</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J215" s="4">
-        <x:v>68880.01</x:v>
+        <x:v>19954.89</x:v>
       </x:c>
       <x:c r="K215" s="4">
-        <x:v>68880.01</x:v>
+        <x:v>19954.89</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M215" s="4">
-        <x:v>68880.01</x:v>
+        <x:v>19954.89</x:v>
       </x:c>
       <x:c r="N215" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="J216" s="4">
         <x:v>327943.62</x:v>
       </x:c>
       <x:c r="K216" s="4">
         <x:v>327943.62</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
         <x:v>320186.08</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J217" s="4">
-        <x:v>72969.55</x:v>
+        <x:v>255630.09</x:v>
       </x:c>
       <x:c r="K217" s="4">
-        <x:v>72969.55</x:v>
+        <x:v>255630.09</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
-        <x:v>72969.54</x:v>
+        <x:v>243044.56</x:v>
       </x:c>
       <x:c r="N217" s="5">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="G218" s="3" t="s">
         <x:v>772</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="H218" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J218" s="4">
-        <x:v>255630.09</x:v>
+        <x:v>178184.83</x:v>
       </x:c>
       <x:c r="K218" s="4">
-        <x:v>255630.09</x:v>
+        <x:v>178184.83</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M218" s="4">
-        <x:v>243044.56</x:v>
+        <x:v>178184.81</x:v>
       </x:c>
       <x:c r="N218" s="5">
-        <x:v>20</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="G219" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
-      <x:c r="G219" s="3" t="s">
+      <x:c r="H219" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="H219" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I219" s="3" t="s">
-        <x:v>777</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="J219" s="4">
         <x:v>305463.72</x:v>
       </x:c>
       <x:c r="K219" s="4">
         <x:v>305463.72</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
         <x:v>305463.74</x:v>
       </x:c>
       <x:c r="N219" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
-        <x:v>775</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I220" s="3" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="I220" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J220" s="4">
-        <x:v>178184.83</x:v>
+        <x:v>72969.55</x:v>
       </x:c>
       <x:c r="K220" s="4">
-        <x:v>178184.83</x:v>
+        <x:v>72969.55</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
-        <x:v>178184.81</x:v>
+        <x:v>72969.54</x:v>
       </x:c>
       <x:c r="N220" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="J221" s="4">
         <x:v>158983.17</x:v>
       </x:c>
       <x:c r="K221" s="4">
         <x:v>158983.17</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>162524.35</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>162524.35</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
         <x:v>143595.67</x:v>
       </x:c>
       <x:c r="N222" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J223" s="4">
         <x:v>255638.78</x:v>
       </x:c>
       <x:c r="K223" s="4">
         <x:v>255638.78</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
         <x:v>249427.39</x:v>
       </x:c>
       <x:c r="N223" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="J224" s="4">
         <x:v>149945.9</x:v>
       </x:c>
       <x:c r="K224" s="4">
         <x:v>149945.9</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
         <x:v>149945.91</x:v>
       </x:c>
       <x:c r="N224" s="5">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="J225" s="4">
         <x:v>613533</x:v>
       </x:c>
       <x:c r="K225" s="4">
         <x:v>613533</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M225" s="4">
         <x:v>507594.06</x:v>
       </x:c>
       <x:c r="N225" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="J226" s="4">
-        <x:v>199870.53</x:v>
+        <x:v>166485.8</x:v>
       </x:c>
       <x:c r="K226" s="4">
-        <x:v>199870.53</x:v>
+        <x:v>166485.8</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
-        <x:v>169660.51</x:v>
+        <x:v>129473.59</x:v>
       </x:c>
       <x:c r="N226" s="5">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="I227" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="J227" s="4">
-        <x:v>124591.99</x:v>
+        <x:v>199870.53</x:v>
       </x:c>
       <x:c r="K227" s="4">
-        <x:v>124591.99</x:v>
+        <x:v>199870.53</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
-        <x:v>93077.08</x:v>
+        <x:v>169660.51</x:v>
       </x:c>
       <x:c r="N227" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H228" s="3" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="I228" s="3" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="I228" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J228" s="4">
-        <x:v>166485.8</x:v>
+        <x:v>124591.99</x:v>
       </x:c>
       <x:c r="K228" s="4">
-        <x:v>166485.8</x:v>
+        <x:v>124591.99</x:v>
       </x:c>
       <x:c r="L228" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M228" s="4">
-        <x:v>129473.59</x:v>
+        <x:v>93077.08</x:v>
       </x:c>
       <x:c r="N228" s="5">
-        <x:v>16</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="J229" s="4">
         <x:v>209817.3</x:v>
       </x:c>
       <x:c r="K229" s="4">
         <x:v>209817.3</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -15739,51 +15739,51 @@
       </x:c>
       <x:c r="I230" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="J230" s="4">
         <x:v>112710.12</x:v>
       </x:c>
       <x:c r="K230" s="4">
         <x:v>112710.12</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
         <x:v>84471.65</x:v>
       </x:c>
       <x:c r="N230" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
         <x:v>818</x:v>
       </x:c>
@@ -15795,2384 +15795,2384 @@
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>229612.88</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="J232" s="4">
         <x:v>98394.67</x:v>
       </x:c>
       <x:c r="K232" s="4">
         <x:v>98394.67</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M232" s="4">
         <x:v>91836.08</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="J233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="J234" s="4">
         <x:v>322030.16</x:v>
       </x:c>
       <x:c r="K234" s="4">
         <x:v>322030.16</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
         <x:v>322030.19</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="J235" s="4">
         <x:v>142276.94</x:v>
       </x:c>
       <x:c r="K235" s="4">
         <x:v>142276.94</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
         <x:v>142276.92</x:v>
       </x:c>
       <x:c r="N235" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="J236" s="4">
         <x:v>520546.74</x:v>
       </x:c>
       <x:c r="K236" s="4">
         <x:v>520546.74</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
         <x:v>520546.74</x:v>
       </x:c>
       <x:c r="N236" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="J237" s="4">
         <x:v>128461.62</x:v>
       </x:c>
       <x:c r="K237" s="4">
         <x:v>128461.62</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M237" s="4">
         <x:v>128354.64</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J238" s="4">
-        <x:v>180704.16</x:v>
+        <x:v>589602.36</x:v>
       </x:c>
       <x:c r="K238" s="4">
-        <x:v>180704.16</x:v>
+        <x:v>589602.36</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
-        <x:v>180701.17</x:v>
+        <x:v>589602.33</x:v>
       </x:c>
       <x:c r="N238" s="5">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J239" s="4">
-        <x:v>589602.36</x:v>
+        <x:v>180704.16</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>589602.36</x:v>
+        <x:v>180704.16</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>589602.33</x:v>
+        <x:v>180701.17</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J240" s="4">
         <x:v>340346.36</x:v>
       </x:c>
       <x:c r="K240" s="4">
         <x:v>340346.36</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
         <x:v>269141.09</x:v>
       </x:c>
       <x:c r="N240" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="J241" s="4">
-        <x:v>162229.36</x:v>
+        <x:v>327128.42</x:v>
       </x:c>
       <x:c r="K241" s="4">
-        <x:v>162229.36</x:v>
+        <x:v>327128.42</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
-        <x:v>162229.36</x:v>
+        <x:v>327128.42</x:v>
       </x:c>
       <x:c r="N241" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="J242" s="4">
-        <x:v>327128.42</x:v>
+        <x:v>162229.36</x:v>
       </x:c>
       <x:c r="K242" s="4">
-        <x:v>327128.42</x:v>
+        <x:v>162229.36</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
-        <x:v>327128.42</x:v>
+        <x:v>162229.36</x:v>
       </x:c>
       <x:c r="N242" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J243" s="4">
         <x:v>238861.75</x:v>
       </x:c>
       <x:c r="K243" s="4">
         <x:v>238861.75</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
         <x:v>173522.84</x:v>
       </x:c>
       <x:c r="N243" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J244" s="4">
-        <x:v>319248.45</x:v>
+        <x:v>146222.96</x:v>
       </x:c>
       <x:c r="K244" s="4">
-        <x:v>319248.45</x:v>
+        <x:v>146222.96</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M244" s="4">
-        <x:v>319248.45</x:v>
+        <x:v>146222.95</x:v>
       </x:c>
       <x:c r="N244" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J245" s="4">
-        <x:v>146222.96</x:v>
+        <x:v>319248.45</x:v>
       </x:c>
       <x:c r="K245" s="4">
-        <x:v>146222.96</x:v>
+        <x:v>319248.45</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
-        <x:v>146222.95</x:v>
+        <x:v>319248.45</x:v>
       </x:c>
       <x:c r="N245" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="J246" s="4">
         <x:v>168637.92</x:v>
       </x:c>
       <x:c r="K246" s="4">
         <x:v>168637.92</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
         <x:v>139847.22</x:v>
       </x:c>
       <x:c r="N246" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J247" s="4">
-        <x:v>199342.52</x:v>
+        <x:v>316049.69</x:v>
       </x:c>
       <x:c r="K247" s="4">
-        <x:v>199342.52</x:v>
+        <x:v>316049.69</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M247" s="4">
-        <x:v>138577.39</x:v>
+        <x:v>316049.7</x:v>
       </x:c>
       <x:c r="N247" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J248" s="4">
-        <x:v>316049.69</x:v>
+        <x:v>199342.52</x:v>
       </x:c>
       <x:c r="K248" s="4">
-        <x:v>316049.69</x:v>
+        <x:v>199342.52</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
-        <x:v>316049.7</x:v>
+        <x:v>138577.39</x:v>
       </x:c>
       <x:c r="N248" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="J249" s="4">
         <x:v>93310.32</x:v>
       </x:c>
       <x:c r="K249" s="4">
         <x:v>93310.32</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
         <x:v>93295</x:v>
       </x:c>
       <x:c r="N249" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
-        <x:v>884</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
-        <x:v>887</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>114714.71</x:v>
+        <x:v>207857.07</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>114714.71</x:v>
+        <x:v>207857.07</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>114697.97</x:v>
+        <x:v>207857.06</x:v>
       </x:c>
       <x:c r="N250" s="5">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
-        <x:v>880</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="I251" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="I251" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J251" s="4">
-        <x:v>207857.07</x:v>
+        <x:v>114714.71</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>207857.07</x:v>
+        <x:v>114714.71</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
-        <x:v>207857.06</x:v>
+        <x:v>114697.97</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J252" s="4">
         <x:v>242680.74</x:v>
       </x:c>
       <x:c r="K252" s="4">
         <x:v>242680.74</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
         <x:v>217111.91</x:v>
       </x:c>
       <x:c r="N252" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J253" s="4">
         <x:v>168521.11</x:v>
       </x:c>
       <x:c r="K253" s="4">
         <x:v>168521.11</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
         <x:v>168521.13</x:v>
       </x:c>
       <x:c r="N253" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="J254" s="4">
         <x:v>212100.41</x:v>
       </x:c>
       <x:c r="K254" s="4">
         <x:v>212100.41</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
         <x:v>168639.36</x:v>
       </x:c>
       <x:c r="N254" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>129892.49</x:v>
+        <x:v>255645.92</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>129892.49</x:v>
+        <x:v>255645.92</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>129892.48</x:v>
+        <x:v>214156.36</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>255645.92</x:v>
+        <x:v>178907.56</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>255645.92</x:v>
+        <x:v>178907.56</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>214156.36</x:v>
+        <x:v>178907.57</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
-        <x:v>898</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>899</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>178907.56</x:v>
+        <x:v>129892.49</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>178907.56</x:v>
+        <x:v>129892.49</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>178907.57</x:v>
+        <x:v>129892.48</x:v>
       </x:c>
       <x:c r="N257" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="J258" s="4">
         <x:v>209282</x:v>
       </x:c>
       <x:c r="K258" s="4">
         <x:v>209282</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
         <x:v>175974.2</x:v>
       </x:c>
       <x:c r="N258" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="J259" s="4">
-        <x:v>251407.42</x:v>
+        <x:v>182925.17</x:v>
       </x:c>
       <x:c r="K259" s="4">
-        <x:v>251407.42</x:v>
+        <x:v>182925.17</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M259" s="4">
-        <x:v>78044.05</x:v>
+        <x:v>83960.22</x:v>
       </x:c>
       <x:c r="N259" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="J260" s="4">
-        <x:v>182925.17</x:v>
+        <x:v>251407.42</x:v>
       </x:c>
       <x:c r="K260" s="4">
-        <x:v>182925.17</x:v>
+        <x:v>251407.42</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
-        <x:v>83960.22</x:v>
+        <x:v>78044.05</x:v>
       </x:c>
       <x:c r="N260" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J261" s="4">
         <x:v>157458.08</x:v>
       </x:c>
       <x:c r="K261" s="4">
         <x:v>157458.08</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
         <x:v>157458.08</x:v>
       </x:c>
       <x:c r="N261" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J262" s="4">
         <x:v>241318.43</x:v>
       </x:c>
       <x:c r="K262" s="4">
         <x:v>241318.43</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
         <x:v>236002.81</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="J263" s="4">
         <x:v>140953.7</x:v>
       </x:c>
       <x:c r="K263" s="4">
         <x:v>140953.7</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
         <x:v>140953.68</x:v>
       </x:c>
       <x:c r="N263" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="J264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N264" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="J265" s="4">
         <x:v>390491.28</x:v>
       </x:c>
       <x:c r="K265" s="4">
         <x:v>390491.28</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
         <x:v>355371.75</x:v>
       </x:c>
       <x:c r="N265" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>163955.3</x:v>
+        <x:v>381631.81</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>163955.3</x:v>
+        <x:v>381631.81</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>163955.29</x:v>
+        <x:v>381631.81</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="J267" s="4">
-        <x:v>381631.81</x:v>
+        <x:v>163955.3</x:v>
       </x:c>
       <x:c r="K267" s="4">
-        <x:v>381631.81</x:v>
+        <x:v>163955.3</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M267" s="4">
-        <x:v>381631.81</x:v>
+        <x:v>163955.29</x:v>
       </x:c>
       <x:c r="N267" s="5">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J268" s="4">
-        <x:v>280748.84</x:v>
+        <x:v>130570.77</x:v>
       </x:c>
       <x:c r="K268" s="4">
-        <x:v>280748.84</x:v>
+        <x:v>130570.77</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
-        <x:v>280746.86</x:v>
+        <x:v>130567.65</x:v>
       </x:c>
       <x:c r="N268" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J269" s="4">
-        <x:v>130570.77</x:v>
+        <x:v>280748.84</x:v>
       </x:c>
       <x:c r="K269" s="4">
-        <x:v>130570.77</x:v>
+        <x:v>280748.84</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
-        <x:v>130567.65</x:v>
+        <x:v>280746.86</x:v>
       </x:c>
       <x:c r="N269" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="J270" s="4">
-        <x:v>147781.52</x:v>
+        <x:v>253077.93</x:v>
       </x:c>
       <x:c r="K270" s="4">
-        <x:v>147781.52</x:v>
+        <x:v>253077.93</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
-        <x:v>147781.51</x:v>
+        <x:v>253077.95</x:v>
       </x:c>
       <x:c r="N270" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>253077.93</x:v>
+        <x:v>147781.52</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>253077.93</x:v>
+        <x:v>147781.52</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>253077.95</x:v>
+        <x:v>147781.51</x:v>
       </x:c>
       <x:c r="N271" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="J272" s="4">
         <x:v>83830.18</x:v>
       </x:c>
       <x:c r="K272" s="4">
         <x:v>83830.18</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
         <x:v>83830.2</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="J273" s="4">
         <x:v>92162.51</x:v>
       </x:c>
       <x:c r="K273" s="4">
         <x:v>92162.51</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
         <x:v>92162.52</x:v>
       </x:c>
       <x:c r="N273" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>150952.71</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>150952.71</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>150952.29</x:v>
       </x:c>
       <x:c r="N274" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="J275" s="4">
         <x:v>289068.85</x:v>
       </x:c>
       <x:c r="K275" s="4">
         <x:v>289068.85</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
         <x:v>289062.16</x:v>
       </x:c>
       <x:c r="N275" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="J276" s="4">
-        <x:v>136629.46</x:v>
+        <x:v>264297.57</x:v>
       </x:c>
       <x:c r="K276" s="4">
-        <x:v>136629.46</x:v>
+        <x:v>264297.57</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
-        <x:v>136629.45</x:v>
+        <x:v>214775.81</x:v>
       </x:c>
       <x:c r="N276" s="5">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
-        <x:v>970</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
-        <x:v>973</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="J277" s="4">
         <x:v>417768.52</x:v>
       </x:c>
       <x:c r="K277" s="4">
         <x:v>417768.52</x:v>
       </x:c>
       <x:c r="L277" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M277" s="4">
         <x:v>417768.54</x:v>
       </x:c>
       <x:c r="N277" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>975</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="I278" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
-      <x:c r="I278" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J278" s="4">
-        <x:v>264297.57</x:v>
+        <x:v>136629.46</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>264297.57</x:v>
+        <x:v>136629.46</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>214775.81</x:v>
+        <x:v>136629.45</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="J279" s="4">
-        <x:v>139559.07</x:v>
+        <x:v>316659.16</x:v>
       </x:c>
       <x:c r="K279" s="4">
-        <x:v>139559.07</x:v>
+        <x:v>316659.16</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
-        <x:v>109552.21</x:v>
+        <x:v>316659.15</x:v>
       </x:c>
       <x:c r="N279" s="5">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
-        <x:v>982</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J280" s="4">
-        <x:v>181579.28</x:v>
+        <x:v>139559.07</x:v>
       </x:c>
       <x:c r="K280" s="4">
-        <x:v>181579.28</x:v>
+        <x:v>139559.07</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
-        <x:v>181579.28</x:v>
+        <x:v>109552.21</x:v>
       </x:c>
       <x:c r="N280" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>982</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>984</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>316659.16</x:v>
+        <x:v>181579.28</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>316659.16</x:v>
+        <x:v>181579.28</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>316659.15</x:v>
+        <x:v>181579.28</x:v>
       </x:c>
       <x:c r="N281" s="5">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
@@ -18192,1414 +18192,1414 @@
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>151993.48</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="J283" s="4">
         <x:v>181777.39</x:v>
       </x:c>
       <x:c r="K283" s="4">
         <x:v>181777.39</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
         <x:v>133242.36</x:v>
       </x:c>
       <x:c r="N283" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="J284" s="4">
         <x:v>322264.01</x:v>
       </x:c>
       <x:c r="K284" s="4">
         <x:v>322264.01</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
         <x:v>322264.04</x:v>
       </x:c>
       <x:c r="N284" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J285" s="4">
         <x:v>162946.42</x:v>
       </x:c>
       <x:c r="K285" s="4">
         <x:v>162946.42</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M285" s="4">
         <x:v>162946.43</x:v>
       </x:c>
       <x:c r="N285" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J286" s="4">
-        <x:v>194595.45</x:v>
+        <x:v>322776.16</x:v>
       </x:c>
       <x:c r="K286" s="4">
-        <x:v>194595.45</x:v>
+        <x:v>322776.16</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M286" s="4">
-        <x:v>194595.45</x:v>
+        <x:v>322776.18</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="G287" s="3" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="H287" s="3" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="I287" s="3" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="J287" s="4">
-        <x:v>322776.16</x:v>
+        <x:v>194595.45</x:v>
       </x:c>
       <x:c r="K287" s="4">
-        <x:v>322776.16</x:v>
+        <x:v>194595.45</x:v>
       </x:c>
       <x:c r="L287" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M287" s="4">
-        <x:v>322776.18</x:v>
+        <x:v>194595.45</x:v>
       </x:c>
       <x:c r="N287" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H288" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="I288" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="J288" s="4">
-        <x:v>110714.11</x:v>
+        <x:v>303761.58</x:v>
       </x:c>
       <x:c r="K288" s="4">
-        <x:v>110714.11</x:v>
+        <x:v>303761.58</x:v>
       </x:c>
       <x:c r="L288" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M288" s="4">
-        <x:v>110714.12</x:v>
+        <x:v>303758.07</x:v>
       </x:c>
       <x:c r="N288" s="5">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
-        <x:v>1011</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="G289" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H289" s="3" t="s">
-        <x:v>1012</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
-        <x:v>1013</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="J289" s="4">
-        <x:v>56941.46</x:v>
+        <x:v>110714.11</x:v>
       </x:c>
       <x:c r="K289" s="4">
-        <x:v>56941.46</x:v>
+        <x:v>110714.11</x:v>
       </x:c>
       <x:c r="L289" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M289" s="4">
-        <x:v>49215.58</x:v>
+        <x:v>110714.12</x:v>
       </x:c>
       <x:c r="N289" s="5">
-        <x:v>14</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C290" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D290" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E290" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F290" s="3" t="s">
-        <x:v>1007</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G290" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="H290" s="3" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="I290" s="3" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="I290" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J290" s="4">
-        <x:v>303761.58</x:v>
+        <x:v>56941.46</x:v>
       </x:c>
       <x:c r="K290" s="4">
-        <x:v>303761.58</x:v>
+        <x:v>56941.46</x:v>
       </x:c>
       <x:c r="L290" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M290" s="4">
-        <x:v>303758.07</x:v>
+        <x:v>49215.58</x:v>
       </x:c>
       <x:c r="N290" s="5">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="J291" s="4">
-        <x:v>301299.74</x:v>
+        <x:v>44207.92</x:v>
       </x:c>
       <x:c r="K291" s="4">
-        <x:v>301299.74</x:v>
+        <x:v>44207.92</x:v>
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
-        <x:v>301299.75</x:v>
+        <x:v>44207.91</x:v>
       </x:c>
       <x:c r="N291" s="5">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="J292" s="4">
-        <x:v>44207.92</x:v>
+        <x:v>301299.74</x:v>
       </x:c>
       <x:c r="K292" s="4">
-        <x:v>44207.92</x:v>
+        <x:v>301299.74</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M292" s="4">
-        <x:v>44207.91</x:v>
+        <x:v>301299.75</x:v>
       </x:c>
       <x:c r="N292" s="5">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>0</x:v>
+        <x:v>189027.18</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>0</x:v>
+        <x:v>189027.18</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>0</x:v>
+        <x:v>189027.18</x:v>
       </x:c>
       <x:c r="N293" s="5">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="J294" s="4">
-        <x:v>272582.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K294" s="4">
-        <x:v>272582.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>235795.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="J295" s="4">
-        <x:v>189027.18</x:v>
+        <x:v>272582.58</x:v>
       </x:c>
       <x:c r="K295" s="4">
-        <x:v>189027.18</x:v>
+        <x:v>272582.58</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>189027.18</x:v>
+        <x:v>235795.39</x:v>
       </x:c>
       <x:c r="N295" s="5">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="J296" s="4">
-        <x:v>257877.78</x:v>
+        <x:v>120747.02</x:v>
       </x:c>
       <x:c r="K296" s="4">
-        <x:v>257877.78</x:v>
+        <x:v>120747.02</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
-        <x:v>257877.81</x:v>
+        <x:v>134013.77</x:v>
       </x:c>
       <x:c r="N296" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="J297" s="4">
-        <x:v>120747.02</x:v>
+        <x:v>257877.78</x:v>
       </x:c>
       <x:c r="K297" s="4">
-        <x:v>120747.02</x:v>
+        <x:v>257877.78</x:v>
       </x:c>
       <x:c r="L297" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M297" s="4">
-        <x:v>134013.77</x:v>
+        <x:v>257877.81</x:v>
       </x:c>
       <x:c r="N297" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="I298" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="J298" s="4">
-        <x:v>510578.08</x:v>
+        <x:v>410384.57</x:v>
       </x:c>
       <x:c r="K298" s="4">
-        <x:v>510578.08</x:v>
+        <x:v>410384.57</x:v>
       </x:c>
       <x:c r="L298" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M298" s="4">
-        <x:v>510578.09</x:v>
+        <x:v>249884.75</x:v>
       </x:c>
       <x:c r="N298" s="5">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J299" s="4">
-        <x:v>410384.57</x:v>
+        <x:v>156044.66</x:v>
       </x:c>
       <x:c r="K299" s="4">
-        <x:v>410384.57</x:v>
+        <x:v>156044.66</x:v>
       </x:c>
       <x:c r="L299" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M299" s="4">
-        <x:v>249884.75</x:v>
+        <x:v>156044.66</x:v>
       </x:c>
       <x:c r="N299" s="5">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
-        <x:v>1035</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="J300" s="4">
-        <x:v>156044.66</x:v>
+        <x:v>510578.08</x:v>
       </x:c>
       <x:c r="K300" s="4">
-        <x:v>156044.66</x:v>
+        <x:v>510578.08</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
-        <x:v>156044.66</x:v>
+        <x:v>510578.09</x:v>
       </x:c>
       <x:c r="N300" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I301" s="3" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="J301" s="4">
         <x:v>34517.15</x:v>
       </x:c>
       <x:c r="K301" s="4">
         <x:v>34517.15</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>34517.13</x:v>
       </x:c>
       <x:c r="N301" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J302" s="4">
         <x:v>180285.61</x:v>
       </x:c>
       <x:c r="K302" s="4">
         <x:v>180285.61</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
         <x:v>161890.36</x:v>
       </x:c>
       <x:c r="N302" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>193366.58</x:v>
+        <x:v>168091.28</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>193366.58</x:v>
+        <x:v>168091.28</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>193366.57</x:v>
+        <x:v>168091.27</x:v>
       </x:c>
       <x:c r="N303" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
-        <x:v>1057</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>1058</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
-        <x:v>1059</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
-        <x:v>1060</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1061</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J304" s="4">
-        <x:v>93034.63</x:v>
+        <x:v>193366.58</x:v>
       </x:c>
       <x:c r="K304" s="4">
-        <x:v>93034.63</x:v>
+        <x:v>193366.58</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
-        <x:v>93034.6</x:v>
+        <x:v>193366.57</x:v>
       </x:c>
       <x:c r="N304" s="5">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
-        <x:v>1054</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="I305" s="3" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="I305" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J305" s="4">
-        <x:v>168091.28</x:v>
+        <x:v>93034.63</x:v>
       </x:c>
       <x:c r="K305" s="4">
-        <x:v>168091.28</x:v>
+        <x:v>93034.63</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
-        <x:v>168091.27</x:v>
+        <x:v>93034.6</x:v>
       </x:c>
       <x:c r="N305" s="5">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="J306" s="4">
-        <x:v>155851.12</x:v>
+        <x:v>102740.61</x:v>
       </x:c>
       <x:c r="K306" s="4">
-        <x:v>155851.12</x:v>
+        <x:v>102740.61</x:v>
       </x:c>
       <x:c r="L306" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M306" s="4">
-        <x:v>155851.12</x:v>
+        <x:v>102740.6</x:v>
       </x:c>
       <x:c r="N306" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>1068</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>1069</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
-        <x:v>1070</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
-        <x:v>1071</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="J307" s="4">
-        <x:v>137327.9</x:v>
+        <x:v>155851.12</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>137327.9</x:v>
+        <x:v>155851.12</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>131560.15</x:v>
+        <x:v>155851.12</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1063</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
-        <x:v>1064</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="I308" s="3" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="I308" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J308" s="4">
-        <x:v>102740.61</x:v>
+        <x:v>137327.9</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>102740.61</x:v>
+        <x:v>137327.9</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>102740.6</x:v>
+        <x:v>131560.15</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="J309" s="4">
         <x:v>396669.15</x:v>
       </x:c>
       <x:c r="K309" s="4">
         <x:v>396669.15</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
         <x:v>396669.15</x:v>
       </x:c>
       <x:c r="N309" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="J310" s="4">
         <x:v>139700.87</x:v>
       </x:c>
       <x:c r="K310" s="4">
         <x:v>139700.87</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
         <x:v>139700.85</x:v>
       </x:c>
       <x:c r="N310" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>302276.24</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>302276.24</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>302276.22</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="J312" s="4">
         <x:v>191423.21</x:v>
       </x:c>
       <x:c r="K312" s="4">
         <x:v>191423.21</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -19949,107 +19949,107 @@
       <x:c r="B320" s="3" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="J320" s="4">
-        <x:v>37342.96</x:v>
+        <x:v>41935.14</x:v>
       </x:c>
       <x:c r="K320" s="4">
-        <x:v>37342.96</x:v>
+        <x:v>41935.14</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
-        <x:v>37342.96</x:v>
+        <x:v>41935.13</x:v>
       </x:c>
       <x:c r="N320" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="J321" s="4">
-        <x:v>41935.14</x:v>
+        <x:v>37342.96</x:v>
       </x:c>
       <x:c r="K321" s="4">
-        <x:v>41935.14</x:v>
+        <x:v>37342.96</x:v>
       </x:c>
       <x:c r="L321" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M321" s="4">
-        <x:v>41935.13</x:v>
+        <x:v>37342.96</x:v>
       </x:c>
       <x:c r="N321" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
@@ -21435,51 +21435,51 @@
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
         <x:v>161132.66</x:v>
       </x:c>
       <x:c r="N351" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="J352" s="4">
         <x:v>77063.92</x:v>
       </x:c>
       <x:c r="K352" s="4">
         <x:v>77063.92</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -21491,51 +21491,51 @@
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
-        <x:v>899</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="J353" s="4">
         <x:v>395967.8</x:v>
       </x:c>
       <x:c r="K353" s="4">
         <x:v>395967.8</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
         <x:v>390208.5</x:v>
       </x:c>
       <x:c r="N353" s="5">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -22769,136 +22769,136 @@
       <x:c r="B380" s="3" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="J380" s="4">
-        <x:v>164668.9</x:v>
+        <x:v>112552.62</x:v>
       </x:c>
       <x:c r="K380" s="4">
-        <x:v>164668.9</x:v>
+        <x:v>112552.62</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
-        <x:v>164668.91</x:v>
+        <x:v>112552.6</x:v>
       </x:c>
       <x:c r="N380" s="5">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="J381" s="4">
-        <x:v>112552.62</x:v>
+        <x:v>164668.9</x:v>
       </x:c>
       <x:c r="K381" s="4">
-        <x:v>112552.62</x:v>
+        <x:v>164668.9</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
-        <x:v>112552.6</x:v>
+        <x:v>164668.91</x:v>
       </x:c>
       <x:c r="N381" s="5">
-        <x:v>28</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="J382" s="4">
         <x:v>109773.87</x:v>
       </x:c>
       <x:c r="K382" s="4">
         <x:v>109773.87</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
         <x:v>95266.95</x:v>
       </x:c>
       <x:c r="N382" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23136,51 +23136,51 @@
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
-        <x:v>899</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="J388" s="4">
         <x:v>99994.38</x:v>
       </x:c>
       <x:c r="K388" s="4">
         <x:v>99994.38</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
         <x:v>38695.11</x:v>
       </x:c>
       <x:c r="N388" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23465,122 +23465,122 @@
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H395" s="3" t="s">
         <x:v>1447</x:v>
       </x:c>
-      <x:c r="H395" s="3" t="s">
+      <x:c r="I395" s="3" t="s">
         <x:v>1448</x:v>
       </x:c>
-      <x:c r="I395" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J395" s="4">
-        <x:v>15190431.11</x:v>
+        <x:v>392822.14</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>15190431.11</x:v>
+        <x:v>392822.14</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>12831319.92</x:v>
+        <x:v>239566.7</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="H396" s="3" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="I396" s="3" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="J396" s="4">
-        <x:v>392822.14</x:v>
+        <x:v>15190431.11</x:v>
       </x:c>
       <x:c r="K396" s="4">
-        <x:v>392822.14</x:v>
+        <x:v>15190431.11</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
-        <x:v>239566.7</x:v>
+        <x:v>12831319.92</x:v>
       </x:c>
       <x:c r="N396" s="5">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
@@ -23603,263 +23603,263 @@
       </x:c>
       <x:c r="N397" s="5">
         <x:v>70</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1454</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="I398" s="3" t="s">
         <x:v>1455</x:v>
       </x:c>
-      <x:c r="I398" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J398" s="4">
-        <x:v>1882228.71</x:v>
+        <x:v>12101218.33</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>1882228.71</x:v>
+        <x:v>12101218.33</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>1890866.16</x:v>
+        <x:v>10826536.04</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>30</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="I399" s="3" t="s">
         <x:v>1457</x:v>
       </x:c>
-      <x:c r="I399" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J399" s="4">
-        <x:v>12101218.33</x:v>
+        <x:v>14931317.34</x:v>
       </x:c>
       <x:c r="K399" s="4">
-        <x:v>12101218.33</x:v>
+        <x:v>14931317.34</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
-        <x:v>10826536.04</x:v>
+        <x:v>14666163.13</x:v>
       </x:c>
       <x:c r="N399" s="5">
-        <x:v>69</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
-        <x:v>1443</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>14931317.34</x:v>
+        <x:v>1882228.71</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>14931317.34</x:v>
+        <x:v>1882228.71</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>14666163.13</x:v>
+        <x:v>1890866.16</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
-        <x:v>1463</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
-        <x:v>1464</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="J401" s="4">
-        <x:v>262894.93</x:v>
+        <x:v>136129.48</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>262894.93</x:v>
+        <x:v>136129.48</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>238263.32</x:v>
+        <x:v>136129.42</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
-        <x:v>1465</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
-        <x:v>1466</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="J402" s="4">
-        <x:v>136129.48</x:v>
+        <x:v>262894.93</x:v>
       </x:c>
       <x:c r="K402" s="4">
-        <x:v>136129.48</x:v>
+        <x:v>262894.93</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
-        <x:v>136129.42</x:v>
+        <x:v>238263.32</x:v>
       </x:c>
       <x:c r="N402" s="5">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
@@ -24640,183 +24640,183 @@
       </x:c>
       <x:c r="O419" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B420" s="3" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="C420" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D420" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E420" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F420" s="3" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="G420" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H420" s="3" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="I420" s="3" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="J420" s="4">
         <x:v>431467.15</x:v>
       </x:c>
       <x:c r="K420" s="4">
         <x:v>431467.15</x:v>
       </x:c>
       <x:c r="L420" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M420" s="4">
         <x:v>397972.43</x:v>
       </x:c>
       <x:c r="N420" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="G421" s="3" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="H421" s="3" t="s">
         <x:v>1549</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="J421" s="4">
         <x:v>199329.43</x:v>
       </x:c>
       <x:c r="K421" s="4">
         <x:v>199329.43</x:v>
       </x:c>
       <x:c r="L421" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M421" s="4">
         <x:v>91627.76</x:v>
       </x:c>
       <x:c r="N421" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="G422" s="3" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="H422" s="3" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="I422" s="3" t="s">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="J422" s="4">
         <x:v>255409.73</x:v>
       </x:c>
       <x:c r="K422" s="4">
         <x:v>255409.73</x:v>
       </x:c>
       <x:c r="L422" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M422" s="4">
         <x:v>164283.24</x:v>
       </x:c>
       <x:c r="N422" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O422" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B423" s="3" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E423" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F423" s="3" t="s">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="G423" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H423" s="3" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="I423" s="3" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="J423" s="4">
         <x:v>251575.05</x:v>
       </x:c>
       <x:c r="K423" s="4">
         <x:v>251575.05</x:v>
       </x:c>
       <x:c r="L423" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -25815,51 +25815,51 @@
       </x:c>
       <x:c r="O444" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B445" s="3" t="s">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E445" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F445" s="3" t="s">
         <x:v>1652</x:v>
       </x:c>
       <x:c r="G445" s="3" t="s">
-        <x:v>904</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="H445" s="3" t="s">
         <x:v>1653</x:v>
       </x:c>
       <x:c r="I445" s="3" t="s">
         <x:v>1654</x:v>
       </x:c>
       <x:c r="J445" s="4">
         <x:v>129112.47</x:v>
       </x:c>
       <x:c r="K445" s="4">
         <x:v>129112.47</x:v>
       </x:c>
       <x:c r="L445" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M445" s="4">
         <x:v>78318.53</x:v>
       </x:c>
       <x:c r="N445" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O445" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -26520,51 +26520,51 @@
       </x:c>
       <x:c r="O459" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:15">
       <x:c r="A460" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B460" s="3" t="s">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="C460" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D460" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E460" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F460" s="3" t="s">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="G460" s="3" t="s">
-        <x:v>904</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="H460" s="3" t="s">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="I460" s="3" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="J460" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K460" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L460" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M460" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N460" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O460" s="3" t="s">
         <x:v>62</x:v>
       </x:c>