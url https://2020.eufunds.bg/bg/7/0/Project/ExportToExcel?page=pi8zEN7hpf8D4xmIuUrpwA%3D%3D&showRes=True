--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e7dae3ebe343b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dbceae0f6649d59111fd69f71104be.psmdcp" Id="Rfc331784d60f493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a69f692a1f4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e93e5d942fe646eab860e11fe0a46df9.psmdcp" Id="Rb3b2ef5744f846a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -8913,51 +8913,51 @@
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J85" s="4">
         <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="K85" s="4">
         <x:v>10152581.29</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
-        <x:v>10157411.07</x:v>
+        <x:v>10141114.19</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
@@ -9148,51 +9148,51 @@
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="K90" s="4">
         <x:v>70929466.26</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
-        <x:v>69539955.23</x:v>
+        <x:v>69509793.48</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
@@ -9242,98 +9242,98 @@
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J92" s="4">
         <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="K92" s="4">
         <x:v>15283036.37</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
-        <x:v>15210901.53</x:v>
+        <x:v>15210278.9</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>48636795.64</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
-        <x:v>48593342.09</x:v>
+        <x:v>48591902.96</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">