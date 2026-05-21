--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c975155d374cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc489702cc6649a0975c476b6523a721.psmdcp" Id="R82a4c4ab3cd54a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9956e767d5d14910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a935952149904f41aec17bbc5c77dc36.psmdcp" Id="R22db3973ba0646e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>