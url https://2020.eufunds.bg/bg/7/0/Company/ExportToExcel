--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9956e767d5d14910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a935952149904f41aec17bbc5c77dc36.psmdcp" Id="R22db3973ba0646e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c267f0857f4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a132e0f5b00e45008844440a4d656df5.psmdcp" Id="R7b7e4d26b6a74f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>