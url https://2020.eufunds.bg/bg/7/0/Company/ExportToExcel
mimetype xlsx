--- v2 (2026-06-11)
+++ v3 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c267f0857f4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a132e0f5b00e45008844440a4d656df5.psmdcp" Id="R7b7e4d26b6a74f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e7d9357cdf459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1c2300f024447f85d2cdb61e4561cb.psmdcp" Id="R330ab91bdce841bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>