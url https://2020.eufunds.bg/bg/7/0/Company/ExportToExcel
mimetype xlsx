--- v3 (2026-07-01)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e7d9357cdf459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c1c2300f024447f85d2cdb61e4561cb.psmdcp" Id="R330ab91bdce841bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435be7f926cd4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28247bde1af4402d9bb2bc130c216488.psmdcp" Id="R6d83711b27b040e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>