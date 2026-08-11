--- v4 (2026-07-21)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435be7f926cd4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28247bde1af4402d9bb2bc130c216488.psmdcp" Id="R6d83711b27b040e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74fd1f27ad64f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1adc1da650cb49008a8f3741d68c2df0.psmdcp" Id="R2364238f87b64242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>