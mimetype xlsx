--- v5 (2026-08-11)
+++ v6 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74fd1f27ad64f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1adc1da650cb49008a8f3741d68c2df0.psmdcp" Id="R2364238f87b64242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d835bcc0c4149c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9a0565c928b42d9a23f057eaf73f3d4.psmdcp" Id="R5f0a1fbbbb9c4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>