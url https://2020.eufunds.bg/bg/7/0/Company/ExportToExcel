--- v6 (2026-09-21)
+++ v7 (2026-10-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d835bcc0c4149c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9a0565c928b42d9a23f057eaf73f3d4.psmdcp" Id="R5f0a1fbbbb9c4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea15ded14894022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4638532059204055939d923c626c8664.psmdcp" Id="R74140be07cf34b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>