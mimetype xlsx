--- v7 (2026-10-11)
+++ v8 (2026-11-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea15ded14894022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4638532059204055939d923c626c8664.psmdcp" Id="R74140be07cf34b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra319fb42eaba48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/263ddaa9f5b34cbb9df8b98143f75c9b.psmdcp" Id="R5576ba2750934e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>