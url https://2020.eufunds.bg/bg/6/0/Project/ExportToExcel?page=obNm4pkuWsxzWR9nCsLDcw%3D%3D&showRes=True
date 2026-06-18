--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc494cdc1dc4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de41524345794ae5b64a2c2eef8df3ae.psmdcp" Id="R56a91127b873405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdec0aeb2654fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd88fdf674a8442695fb9619cb6bb734.psmdcp" Id="Reee0585c03cc475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -504,51 +504,51 @@
   <x:si>
     <x:t>Акционерно дружество АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул.Шипка №4</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационен проект в областта на управлението на отпадъците във "Вагонен завод ИНТЕРКОМ" АД</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 водеща община - Община Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул."България" №2</x:t>
   </x:si>
   <x:si>
-    <x:t>Батак,Белово,Брацигово,Лесичово,Пазарджик,Пещера,Септември</x:t>
+    <x:t>Пазарджик,Батак,Белово,Брацигово,Лесичово,Пещера,Септември</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Комбинирана процедура за проектиране и изграждане на компостиращи инсталации и на инсталации за предварително третиране на битови отпадъци за общини: Батак, Белово, Брацигово, Лесичово, Пещера, Пазарджик и Септември“</x:t>
   </x:si>
   <x:si>
     <x:t>833066300 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ХР.БОТЕВ, номер 62</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора (BG344)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.016-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия обслужвана от “Водоснабдяване и канализация” EООД - Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>128000893 ВОДОСНАБДЯВАНЕ И КАНАЛИЗАЦИЯ ЕООД, Ямбол</x:t>
   </x:si>
@@ -975,51 +975,51 @@
   <x:si>
     <x:t>BG16M1OP002-3.019-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Споделена визия за екологичната мрежа Натура 2000 в регион Русе</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520080 КОАЛИЦИЯ ПРИРОДА БЪЛГАРИЯ - КЛОН СИЛИСТРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Силистра, 7500, ул.БАЧО КИРО, номер 13</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Споделена визия за екологичната мрежа Натура 2000 в регион Силистра</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520042 Коалиция Природа България – клон Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Попово, 7800, Обл.Търговище, Общ. Попово, гр.Попово ул. Стара 48А</x:t>
   </x:si>
   <x:si>
-    <x:t>Разград (BG324),Търговище (BG334)</x:t>
+    <x:t>Търговище (BG334),Разград (BG324)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Споделена визия за екологичната мрежа Натура 2000 в Търговище</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520111 КОАЛИЦИЯ ПРИРОДА БЪЛГАРИЯ - клон Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. Граф Игнатиев, номер 68, вx. Д, ет. 3, ап. 105</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Споделена визия за екологичната мрежа Натура 2000 в регион Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>1772085520023 Коалиция Природа България клон Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2770, гр. Банско, обл. Благоевград ул.Христо Смирненски 42</x:t>
   </x:si>
@@ -1519,51 +1519,51 @@
   <x:si>
     <x:t>„Пречиствателна станция за отпадъчни води на гр. Айтос“</x:t>
   </x:si>
   <x:si>
     <x:t>000471059 ОБЩИНА АСЕНОВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Асеновград, 4230, пл. акад. НИКОЛАЙ ХАЙТОВ № 9</x:t>
   </x:si>
   <x:si>
     <x:t>Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на общинската програма за намаляване нивата на замърсителите и достигане на утвърдените норми в атмосферния въздух в община Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Проект за рехабилитация на водоснабдителната и канализационната мрежа с изграждане на ПСОВ за гр.Асеновград, България"</x:t>
   </x:si>
   <x:si>
-    <x:t>Асеновград,Куклен,Лъки,Първомай,Садово</x:t>
+    <x:t>Асеновград,Лъки,Куклен,Първомай,Садово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Втора комбинирана процедура за проектиране и изграждане на компостиращи инсталации и на инсталации за предварително третиране на битови отпадъци" по ос 2 на ОПОС 2014-2020 на РСУО - регион Асеновград</x:t>
   </x:si>
   <x:si>
     <x:t>000024663 ОБЩИНА БАНСКО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Банско, 2770, пл. НИКОЛА ВАПЦАРОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Банско</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Втора фаза на проект "Рехабилитация на водоснабдителната и канализационната мрежа на гр. Банско с изграждане на ПСОВ"</x:t>
   </x:si>
   <x:si>
     <x:t>000351540 Община Батак</x:t>
   </x:si>
@@ -1654,66 +1654,69 @@
   <x:si>
     <x:t>Демонстрационен модел за предотвратяване и рециклиране на битови отпадъци в община Белослав</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 Община Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Берковица, 3500, площад „Йордан Радичков“ 4</x:t>
   </x:si>
   <x:si>
     <x:t>Берковица,Вършец</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и/или биoразградими отпадъци в общините Берковица и Вършец</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Благоевград,Бобошево,Кочериново,Рила,Симитли</x:t>
+    <x:t>Благоевград,Симитли,Бобошево,Кочериново,Рила</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на анаеробна инсталация за разделно събрани биоразградими отпадъци за регионална система за управление на отпадъците на Регион Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на програмата за качеството на атмосферния въздух на територията на Община Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград,Симитли,Рила,Кочериново,Бобошево</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на допълнителна инфраструктура /инсталация за предварително третиране на битови отпадъци и компостираща инсталация за разделно събрани биоразградими и/или зелени отпадъци/ за развитие на регионалната система за управление на отпадъците на регион Благоевград, включващ общини Благоевград, Симитли, Рила, Кочериново и Бобошево</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на общинското депо за неопасни отпадъци на територията на Община Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационен проект за разделно събиране на отпадъци от домакинствата на територията на гр. Благоевград</x:t>
   </x:si>
@@ -2147,51 +2150,51 @@
   <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, пл. "Георги Измирлиев" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Община Горна Оряховица работи за общество с „нулеви отпадъци"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ, номер 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване качеството на атмосферния въздух в община Горна Оряховица чрез подмяна на отоплителни устройства на твърдо гориво с алтернативни форми на отопление“</x:t>
   </x:si>
   <x:si>
     <x:t>000024745 ОБЩИНА ГОЦЕ ДЕЛЧЕВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 2900, ул. ЦАРИЦА ЙОАННА № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Гоце Делчев,Гърмен,Хаджидимово</x:t>
+    <x:t>Гоце Делчев,Хаджидимово,Гърмен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на инсталация за предварително третиране и инсталация за компостиране, в рамките на Регионалната система за управление на отпадъците в Регион Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич,Добрич-град</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран проект за подобряване на водния сектор в град Добрич - фаза 1</x:t>
   </x:si>
   <x:si>
     <x:t>000413691 Община Гулянци, област Плевен</x:t>
   </x:si>
@@ -2311,66 +2314,66 @@
   <x:si>
     <x:t>Рекултивация и закриване на старо общинско депо за отпадъци в землището на гр. Долна Митрополия.</x:t>
   </x:si>
   <x:si>
     <x:t>000413732 ОБЩИНА ДОЛНИ ДЪБНИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долни Дъбник, 5870, ул. ХРИСТО ЯНЧЕВ № 59</x:t>
   </x:si>
   <x:si>
     <x:t>Долни Дъбник</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„РЕКУЛТИВАЦИЯ НА ДЕПО ЗА ТВЪРДИ БИТОВИ ОТПАДЪЦИ  ГР.ДОЛНИ ДЪБНИК, ОБЛ.ПЛЕВЕН”</x:t>
   </x:si>
   <x:si>
     <x:t>000614906 Община Доспат</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Доспат, 4831, ул. „Първи Май” №3</x:t>
   </x:si>
   <x:si>
-    <x:t>Борино,Девин,Доспат,Сатовча,Сърница</x:t>
+    <x:t>Доспат,Сатовча,Девин,Борино,Сърница</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация и на инсталация за предварително третиране на битови отпадъци за нуждите на общините от РСУО Доспат</x:t>
   </x:si>
   <x:si>
     <x:t>000261630 Община Дупница</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дупница, 2600, пл. Свобода 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Бобов дол,Дупница,Сапарева баня</x:t>
+    <x:t>Дупница,Бобов дол,Сапарева баня</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на инсталация за компостиране и инсталация за предварително третиране на битови отпадъци за общините Дупница, Бобов дол и Сапарева баня</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дупница, 2600, пл. "Свобода" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Дупница</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0043</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на общинско депо за неопасни отпадъци, мeстност „Злево“, гр. Дупница</x:t>
   </x:si>
   <x:si>
     <x:t>000093524 ОБЩИНА ДЪЛГОПОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дългопол, 9250, ул. Г.ДИМИТРОВ № 105</x:t>
   </x:si>
@@ -2392,51 +2395,51 @@
   <x:si>
     <x:t>BG16M1OP002-2.009-0020</x:t>
   </x:si>
   <x:si>
     <x:t>„От компостиране към нулеви отпадъци - въвеждане на добри практики за превенция генериране на битови отпадъци чрез обучения за компостиране и създаване на обществен екологичен център“ на община Елена</x:t>
   </x:si>
   <x:si>
     <x:t>000133762 община Елена</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елена, 5070, ул. Иларион Макариополски 24</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на депо за битови отпадъци на територията на Община Елена</x:t>
   </x:si>
   <x:si>
     <x:t>000970165 Община Елхово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елхово, 8700, ул. Търговска 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Болярово,Елхово</x:t>
+    <x:t>Елхово,Болярово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на компостиращa инсталация и инсталация за предварително третиране на генерираните отпадъци от община Елхово и община Болярово на територията на община Елхово“</x:t>
   </x:si>
   <x:si>
     <x:t>000970165 ОБЩИНА ЕЛХОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елхово, 8700, ул. ТЪРГОВСКА № 13</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Елхово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.009-0004</x:t>
   </x:si>
   <x:si>
     <x:t>“Проектиране и строителство на Пречиствателна станция за отпадъчни води, довеждащ колектор и частична рехабилитация на ВиК мрежата в гр. Елхово”</x:t>
   </x:si>
   <x:si>
     <x:t>000776259 ОБЩИНА ЕТРОПОЛЕ</x:t>
   </x:si>
@@ -2452,51 +2455,51 @@
   <x:si>
     <x:t>ПРЕХОД КЪМ КРЪГОВА ИКОНОМИКА ЧРЕЗ КОМПОСТИРАНЕ В ДОМАКИНСТВАТА И В ПИЛОТНИ УЧИЛИЩА В ОБЩИНА ЕТРОПОЛЕ</x:t>
   </x:si>
   <x:si>
     <x:t>000386662 Община Земен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Земен, 2440, "Христо Ботев" № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Земен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо за ТБО община Земен</x:t>
   </x:si>
   <x:si>
     <x:t>000776464 ОБЩИНА ЗЛАТИЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Златица, 2080, пл. МАКЕДОНИЯ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Златица,гр.Копривщица,гр.Пирдоп,с.Антон,с.Мирково,с.Чавдар (общ.Чавдар),с.Челопеч</x:t>
+    <x:t>гр.Златица,с.Антон,гр.Копривщица,с.Мирково,гр.Пирдоп,с.Чавдар (общ.Чавдар),с.Челопеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на компостираща инсталация и на инсталация за предварително третиране на битови отпадъци на територията на община Златица за общините Златица, Антон, Копривщица, Мирково, Пирдоп, Чавдар и Челопеч“</x:t>
   </x:si>
   <x:si>
     <x:t>000852697 Община Каварна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Каварна, 9650, ул. "Добротица" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>Каварна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа рекултивация на депо за отпадъци в землището на град Каварна</x:t>
   </x:si>
   <x:si>
     <x:t>000471340 ОБЩИНА КАЛОЯНОВО</x:t>
   </x:si>
@@ -2797,51 +2800,51 @@
   <x:si>
     <x:t>BG16M1OP002-2.009-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Първи стъпки в компостирането в община Луковит</x:t>
   </x:si>
   <x:si>
     <x:t>000614967 Община Лъки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лъки, 4241, гр. Лъки, улица "Възраждане" №18</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0010</x:t>
   </x:si>
   <x:si>
     <x:t>НАТУРА 2000: ОБЩА ВИЗИЯ ЗА ОПАЗВАНЕ НА МЕСТООБИТАНИЯТА НА ВИСШИ РАСТЕНИЯ И МЪХОВЕ В ОБЛАСТ ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>000614984 ОБЩИНА МАДАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Мадан, 4900, ул. ОБЕДИНЕНИЕ № 14</x:t>
   </x:si>
   <x:si>
-    <x:t>Златоград,Мадан,Неделино</x:t>
+    <x:t>Мадан,Златоград,Неделино</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация и на инсталация за предварително третиране на битови отпадъци на територията на РДБО Мадан, за общините Мадан, Златоград и Неделино</x:t>
   </x:si>
   <x:si>
     <x:t>000903693 Община Маджарово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Маджарово, 6480, улица Петър Ангелов 1</x:t>
   </x:si>
   <x:si>
     <x:t>Хасково (BG422)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.019-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Натура 2000 в област Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>000057086 Община Малко Търново</x:t>
   </x:si>
@@ -2992,51 +2995,51 @@
   <x:si>
     <x:t>BG16M1OP002-3.030-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на Натура 2000 видове в община Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 Община Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Никопол, 5940, ул. "Александър Стамболийски" № 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на общинско депо за неопасни отпадъци в местност „Карач Дере“, община Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>000193414 ОБЩИНА ОРЯХОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Оряхово, 3300, ул.АНДРЕЙ ЧАПРАЗОВ № 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Борован,Бяла Слатина,Кнежа,Козлодуй,Мизия,Оряхово,Хайредин</x:t>
+    <x:t>Оряхово,Мизия,Борован,Козлодуй,Бяла Слатина,Хайредин,Кнежа</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на инсталация за предварително третиране и инсталации за компостиране, в рамките на Регионалната система за управление на отпадъците в Регион Оряхово“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Превенция и управление на риска от свлачища в община Оряхово с обекти свлачище VCR31.54020.02.12 в източната част на гр. Оряхово и VCR31.54020.02.13 в местността „Зелена бара” гр. Оряхово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Превенция и управление на риска от свлачища в община Оряхово с обекти: 1. свлачище   VRC31.54386.04 в с.Остров; 2. свлачище VRC31.54020.02.05; 3. свлачище с рег. № VRC31.54020.02.24"</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 Община Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, бул. "Руски" № 4</x:t>
   </x:si>
@@ -3157,51 +3160,51 @@
   <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Утвърждаване на екологосъобразния обществен електротранспорт в Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>000413974 Община Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, пл."Възраждане" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на съществуващо общинско депо за битови отпадъци на територията на община Плевен“</x:t>
   </x:si>
   <x:si>
-    <x:t>Долна Митрополия,Плевен</x:t>
+    <x:t>Плевен,Долна Митрополия</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран воден цикъл Плевен - Долна Митрополия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, пл. "Възраждане" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на Комплексна програма за качество на атмосферния въздух за периода 2021-2025 г. на община Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 ОБЩИНА ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив</x:t>
   </x:si>
@@ -3431,51 +3434,51 @@
   <x:si>
     <x:t>България, гр.Русе, 7000, площад "Свобода" №6</x:t>
   </x:si>
   <x:si>
     <x:t>Русе</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на програма за качеството на атмосферния въздух на Община Русе за периода 2021-2026</x:t>
   </x:si>
   <x:si>
     <x:t>000530632 Община Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, пл. СВОБОДА № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0012</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване качеството на атмосферния въздух чрез закупуване и доставка на електрически превозни средства за шосеен транспорт - електрически автобуси и тролейбуси за Община Русе"</x:t>
   </x:si>
   <x:si>
-    <x:t>Ветово,Иваново,Русе,Сливо поле,Тутракан</x:t>
+    <x:t>Русе,Иваново,Ветово,Тутракан,Сливо поле</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на анаеробна инсталация за разделно събрани биоразградими отпадъци на територията на РСУО Русе</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 ОБЩИНА САМОКОВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, бул. МАКЕДОНИЯ № 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>„Намаляване на отпадъка при източника в Самоков с предизвикателствата на гр. Рубе.“</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Община Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, ул. Македония № 34</x:t>
   </x:si>
@@ -3557,51 +3560,51 @@
   <x:si>
     <x:t>BG16M1OP002-2.009-0076</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на добра практика в община Свиленград по пътя към нулеви отпадъци</x:t>
   </x:si>
   <x:si>
     <x:t>000776502 ОБЩИНА СВОГЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Своге, 2260, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепяване на свлачище SFO 43.65869-01, гр. Своге, кв. Старо село</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 ОБЩИНА СЕВЛИЕВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Севлиево, 5400, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Дряново,Севлиево,Сухиндол</x:t>
+    <x:t>Севлиево,Дряново,Сухиндол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на децентрализиран модел за управление на био-отпадъците в общините Севлиево, Дряново и Сухиндол, включително изграждане на необходимата техническа инфраструктура – система за разделно събиране и съоръжение за рециклиране на събраните био-отпадъци.</x:t>
   </x:si>
   <x:si>
     <x:t>000024987 ОБЩИНА СИМИТЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Симитли, 2730, ул. “Хр. Ботев” №27</x:t>
   </x:si>
   <x:si>
     <x:t>Симитли</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо за битови отпадъци - Симитли</x:t>
   </x:si>
   <x:si>
     <x:t>000590654 Община Сливен</x:t>
   </x:si>
@@ -3685,51 +3688,51 @@
   </x:si>
   <x:si>
     <x:t>000093684 Община Суворово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Суворово, 9170, пл. Независимост № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Суворово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на депо за битови отпадъци/сметище/ в ПИ 70175.75.21, землище  на гр. Суворово - етапно строителство
 Етап I - Техническа рекултивация, Газоотвеждаща система
 Етап II - Биологична рекултивация</x:t>
   </x:si>
   <x:si>
     <x:t>000471640 ОБЩИНА СЪЕДИНЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Съединение, 4190, бул. ШЕСТИ СЕПТЕМВРИ № 13</x:t>
   </x:si>
   <x:si>
-    <x:t>Стамболийски,Съединение</x:t>
+    <x:t>Съединение,Стамболийски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на компостиращa инсталация за разделно събрани зелени и/или биоразградими отпадъци, генерирани от община Съединение и община Стамболийски на територията на община Съединение“</x:t>
   </x:si>
   <x:si>
     <x:t>176806228 Община Сърница</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сърница, 4633, ул. "Свобода" No 20</x:t>
   </x:si>
   <x:si>
     <x:t>Пазарджик (BG423)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0018</x:t>
   </x:si>
   <x:si>
     <x:t>„Сърница – споделена визия за Натура 2000“</x:t>
   </x:si>
   <x:si>
     <x:t>176806228 ОБЩИНА СЪРНИЦА</x:t>
   </x:si>
@@ -3790,51 +3793,51 @@
   <x:si>
     <x:t>Демонстрационен проект за предотвратяване образуването на битови отпадъци в община Тополовград</x:t>
   </x:si>
   <x:si>
     <x:t>000261655 ОБЩИНА ТРЕКЛЯНО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Трекляно, 2557, с. Трекляно</x:t>
   </x:si>
   <x:si>
     <x:t>Трекляно</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0027</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на общинско депо за неопасни твърди битови отпадъци в поземлен имот № 009025 с ЕКАТТЕ 75232 по КККР на с. Уши, Община Трекляно</x:t>
   </x:si>
   <x:si>
     <x:t>000291709 ОБЩИНА ТРОЯН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Троян, 5600, пл. ВЪЗРАЖДАНЕ № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Априлци,Троян</x:t>
+    <x:t>Троян,Априлци</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>"Проектиране и изграждане на допълнителна инфраструктура (инсталация за предварително третиране на битови отпадъци и компостираща инсталация за разделно събрани биоразградими и/или зелени отпадъци) за развитие на регионалната система за управление на отпадъците на регион Троян, включващ общините Троян и Априлци"</x:t>
   </x:si>
   <x:si>
     <x:t>000386790 Община ТРЪН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Трън, 2460, град Трън, община Трън, област Перник. пл. ВЛАДО ТРИЧКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Трън</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа и биологична рекултивация на общинско депо за ТБО в землището на гр. Трън, м. Мечи дол, ПИ 73273.80.46</x:t>
   </x:si>
   <x:si>
     <x:t>000215946 ОБЩИНА ТРЯВНА</x:t>
   </x:si>
@@ -3991,51 +3994,51 @@
   <x:si>
     <x:t>000414154 ОБЩИНА ЧЕРВЕН БРЯГ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Демонстрационен проект за намаляване на количеството депонирани отпадъци чрез подготовка за повторна употреба</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на свлачища PVN 37.80501.01.01 в кв.Бунджовица, сз край и на PVN 37.80501.01.02, кв. Бунджовица, централна част</x:t>
   </x:si>
   <x:si>
     <x:t>000320961 община Чипровци</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чипровци, 3460, Бул: ,,Петър Парчевич" 45</x:t>
   </x:si>
   <x:si>
-    <x:t>Георги Дамяново,Чипровци</x:t>
+    <x:t>Чипровци,Георги Дамяново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и/или биоразградими отпадъци за община Чипровци и община Георги Дамяново</x:t>
   </x:si>
   <x:si>
     <x:t>000818086 Община Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чирпан, 6200, пл. "Съединение" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на общинско депо за неопасни твърди битови отпадъци на Община Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>000159700 ОБЩИНА ЧУПРЕНЕ</x:t>
   </x:si>
@@ -4747,51 +4750,51 @@
     <x:t>BG16M1OP002-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПОДОБРЯВАНЕ НА ПРИРОДОЗАЩИТНОТО СЪСТОЯНИЕ НА ВИДОВЕ В МРЕЖАТА НАТУРА 2000 ЧРЕЗ ПОДХОДА ВОМР В ТЕРИТОРИЯТА НА МИГ ТУНДЖА</x:t>
   </x:si>
   <x:si>
     <x:t>1766778280039 ФОНДАЦИЯ “НАЦИОНАЛЕН ЦЕНТЪР ЗА БОРБА С БЕДСТВИЯ И АВАРИИ” клон Бяла</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 9101, ул. "Хан Тервел" № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за Натура 2000 в регион Варна</x:t>
   </x:si>
   <x:si>
     <x:t>114609578 ФОНДАЦИЯ ЗА ОКОЛНА СРЕДА И ЗЕМЕДЕЛИЕ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, с.Любеново, 5955, ул.  "Лазар Деков" № 8
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Белене,Никопол</x:t>
+    <x:t>Никопол,Белене</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.030-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване на природозащитното състояние на местообитанията на целеви видове земноводни и влечуги в защитени зони "Персина", "Обнова-Карамандол" и "Никополско плато".</x:t>
   </x:si>
   <x:si>
     <x:t>130919836 ЧЕТИРИ ЛАПИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. ПИРОТСКА, номер 8, вx. А, ет. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализиране на план за действие за вида кафява мечка (Ursus arctos Linnaeus, 1758)</x:t>
   </x:si>
   <x:si>
     <x:t>201627506 Югозападното държавно предприятие ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, Ул. "Зора" №18</x:t>
   </x:si>
@@ -11781,12133 +11784,12133 @@
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J156" s="4">
         <x:v>4444113.91</x:v>
       </x:c>
       <x:c r="K156" s="4">
         <x:v>3997341.33</x:v>
       </x:c>
       <x:c r="L156" s="4">
         <x:v>446772.58</x:v>
       </x:c>
       <x:c r="M156" s="4">
         <x:v>4196526.44</x:v>
       </x:c>
       <x:c r="N156" s="5">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="J157" s="4">
         <x:v>742669.24</x:v>
       </x:c>
       <x:c r="K157" s="4">
         <x:v>742669.24</x:v>
       </x:c>
       <x:c r="L157" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M157" s="4">
         <x:v>742669.23</x:v>
       </x:c>
       <x:c r="N157" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M158" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N158" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O158" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:15">
       <x:c r="A159" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E159" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F159" s="3" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H159" s="3" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I159" s="3" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="J159" s="4">
         <x:v>440110.38</x:v>
       </x:c>
       <x:c r="K159" s="4">
         <x:v>440110.38</x:v>
       </x:c>
       <x:c r="L159" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M159" s="4">
         <x:v>440110.38</x:v>
       </x:c>
       <x:c r="N159" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O159" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:15">
       <x:c r="A160" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D160" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E160" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F160" s="3" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H160" s="3" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I160" s="3" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J160" s="4">
         <x:v>175265.86</x:v>
       </x:c>
       <x:c r="K160" s="4">
         <x:v>175265.86</x:v>
       </x:c>
       <x:c r="L160" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M160" s="4">
         <x:v>175265.86</x:v>
       </x:c>
       <x:c r="N160" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O160" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:15">
       <x:c r="A161" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E161" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F161" s="3" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H161" s="3" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I161" s="3" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="J161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M161" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N161" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O161" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:15">
       <x:c r="A162" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D162" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E162" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F162" s="3" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H162" s="3" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I162" s="3" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="J162" s="4">
         <x:v>542200.28</x:v>
       </x:c>
       <x:c r="K162" s="4">
         <x:v>542200.28</x:v>
       </x:c>
       <x:c r="L162" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M162" s="4">
         <x:v>542200.27</x:v>
       </x:c>
       <x:c r="N162" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O162" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:15">
       <x:c r="A163" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E163" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F163" s="3" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H163" s="3" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I163" s="3" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="J163" s="4">
         <x:v>632130.01</x:v>
       </x:c>
       <x:c r="K163" s="4">
         <x:v>632130.01</x:v>
       </x:c>
       <x:c r="L163" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M163" s="4">
         <x:v>632130.02</x:v>
       </x:c>
       <x:c r="N163" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J164" s="4">
         <x:v>117205.97</x:v>
       </x:c>
       <x:c r="K164" s="4">
         <x:v>117205.97</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
         <x:v>117205.96</x:v>
       </x:c>
       <x:c r="N164" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="J165" s="4">
         <x:v>3934838.31</x:v>
       </x:c>
       <x:c r="K165" s="4">
         <x:v>3934838.31</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
         <x:v>3934838.3</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="J166" s="4">
         <x:v>32375.55</x:v>
       </x:c>
       <x:c r="K166" s="4">
         <x:v>32375.55</x:v>
       </x:c>
       <x:c r="L166" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M166" s="4">
         <x:v>32375.54</x:v>
       </x:c>
       <x:c r="N166" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J167" s="4">
         <x:v>31020053.06</x:v>
       </x:c>
       <x:c r="K167" s="4">
         <x:v>30061533.42</x:v>
       </x:c>
       <x:c r="L167" s="4">
         <x:v>958519.64</x:v>
       </x:c>
       <x:c r="M167" s="4">
         <x:v>30220799.98</x:v>
       </x:c>
       <x:c r="N167" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J168" s="4">
         <x:v>3973282.07</x:v>
       </x:c>
       <x:c r="K168" s="4">
         <x:v>3973282.07</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
         <x:v>3973282.1</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J169" s="4">
         <x:v>15944985.69</x:v>
       </x:c>
       <x:c r="K169" s="4">
         <x:v>14987249.22</x:v>
       </x:c>
       <x:c r="L169" s="4">
         <x:v>957736.47</x:v>
       </x:c>
       <x:c r="M169" s="4">
         <x:v>15513839.99</x:v>
       </x:c>
       <x:c r="N169" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H170" s="3" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I170" s="3" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J170" s="4">
         <x:v>786300.76</x:v>
       </x:c>
       <x:c r="K170" s="4">
         <x:v>786300.76</x:v>
       </x:c>
       <x:c r="L170" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M170" s="4">
         <x:v>786300.77</x:v>
       </x:c>
       <x:c r="N170" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O170" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:15">
       <x:c r="A171" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E171" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F171" s="3" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H171" s="3" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I171" s="3" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="J171" s="4">
         <x:v>680513.91</x:v>
       </x:c>
       <x:c r="K171" s="4">
         <x:v>680513.91</x:v>
       </x:c>
       <x:c r="L171" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M171" s="4">
         <x:v>680513.94</x:v>
       </x:c>
       <x:c r="N171" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O171" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:15">
       <x:c r="A172" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J172" s="4">
         <x:v>35787761</x:v>
       </x:c>
       <x:c r="K172" s="4">
         <x:v>35787761</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
         <x:v>35787761.01</x:v>
       </x:c>
       <x:c r="N172" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J173" s="4">
         <x:v>98222.13</x:v>
       </x:c>
       <x:c r="K173" s="4">
         <x:v>98222.13</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
         <x:v>98222.14</x:v>
       </x:c>
       <x:c r="N173" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H174" s="3" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I174" s="3" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="J174" s="4">
         <x:v>14016274.5</x:v>
       </x:c>
       <x:c r="K174" s="4">
         <x:v>13132217.89</x:v>
       </x:c>
       <x:c r="L174" s="4">
         <x:v>884056.61</x:v>
       </x:c>
       <x:c r="M174" s="4">
         <x:v>13220770.99</x:v>
       </x:c>
       <x:c r="N174" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O174" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:15">
       <x:c r="A175" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E175" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F175" s="3" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H175" s="3" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I175" s="3" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J175" s="4">
         <x:v>83172.98</x:v>
       </x:c>
       <x:c r="K175" s="4">
         <x:v>83172.98</x:v>
       </x:c>
       <x:c r="L175" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M175" s="4">
         <x:v>83172.97</x:v>
       </x:c>
       <x:c r="N175" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O175" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:15">
       <x:c r="A176" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J176" s="4">
         <x:v>3219347.15</x:v>
       </x:c>
       <x:c r="K176" s="4">
         <x:v>2872310.05</x:v>
       </x:c>
       <x:c r="L176" s="4">
         <x:v>347037.1</x:v>
       </x:c>
       <x:c r="M176" s="4">
         <x:v>2857080.94</x:v>
       </x:c>
       <x:c r="N176" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J177" s="4">
         <x:v>1390864.31</x:v>
       </x:c>
       <x:c r="K177" s="4">
         <x:v>1390864.31</x:v>
       </x:c>
       <x:c r="L177" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M177" s="4">
         <x:v>1390864.3</x:v>
       </x:c>
       <x:c r="N177" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H178" s="3" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I178" s="3" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="J178" s="4">
         <x:v>1924676.83</x:v>
       </x:c>
       <x:c r="K178" s="4">
         <x:v>1924676.83</x:v>
       </x:c>
       <x:c r="L178" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M178" s="4">
         <x:v>1924676.81</x:v>
       </x:c>
       <x:c r="N178" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O178" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:15">
       <x:c r="A179" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E179" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F179" s="3" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H179" s="3" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I179" s="3" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J179" s="4">
         <x:v>94857.94</x:v>
       </x:c>
       <x:c r="K179" s="4">
         <x:v>94857.94</x:v>
       </x:c>
       <x:c r="L179" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M179" s="4">
         <x:v>94857.95</x:v>
       </x:c>
       <x:c r="N179" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O179" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:15">
       <x:c r="A180" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D180" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E180" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F180" s="3" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H180" s="3" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I180" s="3" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J180" s="4">
         <x:v>38795.51</x:v>
       </x:c>
       <x:c r="K180" s="4">
         <x:v>38795.51</x:v>
       </x:c>
       <x:c r="L180" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M180" s="4">
         <x:v>38795.52</x:v>
       </x:c>
       <x:c r="N180" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O180" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:15">
       <x:c r="A181" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E181" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F181" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H181" s="3" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I181" s="3" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="J181" s="4">
         <x:v>6169550.21</x:v>
       </x:c>
       <x:c r="K181" s="4">
         <x:v>5948680.29</x:v>
       </x:c>
       <x:c r="L181" s="4">
         <x:v>220869.92</x:v>
       </x:c>
       <x:c r="M181" s="4">
         <x:v>5948680.29</x:v>
       </x:c>
       <x:c r="N181" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O181" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:15">
       <x:c r="A182" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D182" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E182" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F182" s="3" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H182" s="3" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I182" s="3" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J182" s="4">
         <x:v>7447882.39</x:v>
       </x:c>
       <x:c r="K182" s="4">
         <x:v>7447882.39</x:v>
       </x:c>
       <x:c r="L182" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M182" s="4">
         <x:v>7447882.37</x:v>
       </x:c>
       <x:c r="N182" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O182" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:15">
       <x:c r="A183" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B183" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J183" s="4">
         <x:v>2379418.24</x:v>
       </x:c>
       <x:c r="K183" s="4">
         <x:v>2141000.54</x:v>
       </x:c>
       <x:c r="L183" s="4">
         <x:v>238417.7</x:v>
       </x:c>
       <x:c r="M183" s="4">
         <x:v>2141000.51</x:v>
       </x:c>
       <x:c r="N183" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H184" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I184" s="3" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J184" s="4">
         <x:v>31713360.62</x:v>
       </x:c>
       <x:c r="K184" s="4">
         <x:v>28460608.08</x:v>
       </x:c>
       <x:c r="L184" s="4">
         <x:v>3252752.54</x:v>
       </x:c>
       <x:c r="M184" s="4">
         <x:v>32097540.2</x:v>
       </x:c>
       <x:c r="N184" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H185" s="3" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J185" s="4">
         <x:v>51815.64</x:v>
       </x:c>
       <x:c r="K185" s="4">
         <x:v>51815.64</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
         <x:v>51815.62</x:v>
       </x:c>
       <x:c r="N185" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J186" s="4">
         <x:v>13239860.35</x:v>
       </x:c>
       <x:c r="K186" s="4">
         <x:v>12873633.2</x:v>
       </x:c>
       <x:c r="L186" s="4">
         <x:v>366227.15</x:v>
       </x:c>
       <x:c r="M186" s="4">
         <x:v>12871769.51</x:v>
       </x:c>
       <x:c r="N186" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="J187" s="4">
         <x:v>189360.29</x:v>
       </x:c>
       <x:c r="K187" s="4">
         <x:v>189360.29</x:v>
       </x:c>
       <x:c r="L187" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M187" s="4">
         <x:v>189360.28</x:v>
       </x:c>
       <x:c r="N187" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H188" s="3" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="I188" s="3" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="J188" s="4">
         <x:v>1052561.37</x:v>
       </x:c>
       <x:c r="K188" s="4">
         <x:v>937621.64</x:v>
       </x:c>
       <x:c r="L188" s="4">
         <x:v>114939.73</x:v>
       </x:c>
       <x:c r="M188" s="4">
         <x:v>937621.65</x:v>
       </x:c>
       <x:c r="N188" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O188" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:15">
       <x:c r="A189" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E189" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F189" s="3" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H189" s="3" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I189" s="3" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J189" s="4">
         <x:v>141945.64</x:v>
       </x:c>
       <x:c r="K189" s="4">
         <x:v>141945.64</x:v>
       </x:c>
       <x:c r="L189" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M189" s="4">
         <x:v>141945.64</x:v>
       </x:c>
       <x:c r="N189" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O189" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:15">
       <x:c r="A190" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D190" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E190" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F190" s="3" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H190" s="3" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I190" s="3" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J190" s="4">
         <x:v>195080.62</x:v>
       </x:c>
       <x:c r="K190" s="4">
         <x:v>195080.62</x:v>
       </x:c>
       <x:c r="L190" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M190" s="4">
         <x:v>195080.57</x:v>
       </x:c>
       <x:c r="N190" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O190" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:15">
       <x:c r="A191" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B191" s="3" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E191" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F191" s="3" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G191" s="3" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H191" s="3" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I191" s="3" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="J191" s="4">
         <x:v>1554550.85</x:v>
       </x:c>
       <x:c r="K191" s="4">
         <x:v>1554550.85</x:v>
       </x:c>
       <x:c r="L191" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M191" s="4">
         <x:v>1554550.84</x:v>
       </x:c>
       <x:c r="N191" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O191" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:15">
       <x:c r="A192" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B192" s="3" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C192" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D192" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E192" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F192" s="3" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G192" s="3" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H192" s="3" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I192" s="3" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M192" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N192" s="5">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O192" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:15">
       <x:c r="A193" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B193" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="J193" s="4">
         <x:v>75050.89</x:v>
       </x:c>
       <x:c r="K193" s="4">
         <x:v>75050.89</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
         <x:v>75050.89</x:v>
       </x:c>
       <x:c r="N193" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I194" s="3" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J194" s="4">
         <x:v>168548.92</x:v>
       </x:c>
       <x:c r="K194" s="4">
         <x:v>168548.92</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
         <x:v>168548.93</x:v>
       </x:c>
       <x:c r="N194" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J195" s="4">
         <x:v>3883335.25</x:v>
       </x:c>
       <x:c r="K195" s="4">
         <x:v>3883335.25</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
         <x:v>3883335.29</x:v>
       </x:c>
       <x:c r="N195" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H196" s="3" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I196" s="3" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="J196" s="4">
         <x:v>3586788.35</x:v>
       </x:c>
       <x:c r="K196" s="4">
         <x:v>3227396.78</x:v>
       </x:c>
       <x:c r="L196" s="4">
         <x:v>359391.57</x:v>
       </x:c>
       <x:c r="M196" s="4">
         <x:v>3227396.78</x:v>
       </x:c>
       <x:c r="N196" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O196" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:15">
       <x:c r="A197" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B197" s="3" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E197" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F197" s="3" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G197" s="3" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H197" s="3" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I197" s="3" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="J197" s="4">
         <x:v>41621586.62</x:v>
       </x:c>
       <x:c r="K197" s="4">
         <x:v>37403101.23</x:v>
       </x:c>
       <x:c r="L197" s="4">
         <x:v>4218485.39</x:v>
       </x:c>
       <x:c r="M197" s="4">
         <x:v>37354877.92</x:v>
       </x:c>
       <x:c r="N197" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O197" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:15">
       <x:c r="A198" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B198" s="3" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C198" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D198" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E198" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F198" s="3" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="G198" s="3" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H198" s="3" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I198" s="3" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="J198" s="4">
         <x:v>449297.54</x:v>
       </x:c>
       <x:c r="K198" s="4">
         <x:v>449297.54</x:v>
       </x:c>
       <x:c r="L198" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M198" s="4">
         <x:v>449297.52</x:v>
       </x:c>
       <x:c r="N198" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O198" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:15">
       <x:c r="A199" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B199" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J199" s="4">
         <x:v>1138638.53</x:v>
       </x:c>
       <x:c r="K199" s="4">
         <x:v>1138638.53</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
         <x:v>1138638.51</x:v>
       </x:c>
       <x:c r="N199" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="J200" s="4">
         <x:v>67857.9</x:v>
       </x:c>
       <x:c r="K200" s="4">
         <x:v>67857.9</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
         <x:v>67857.9</x:v>
       </x:c>
       <x:c r="N200" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="J201" s="4">
         <x:v>453819.43</x:v>
       </x:c>
       <x:c r="K201" s="4">
         <x:v>453819.43</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
         <x:v>453819.44</x:v>
       </x:c>
       <x:c r="N201" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H202" s="3" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I202" s="3" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J202" s="4">
         <x:v>619818.28</x:v>
       </x:c>
       <x:c r="K202" s="4">
         <x:v>619818.28</x:v>
       </x:c>
       <x:c r="L202" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M202" s="4">
         <x:v>619818.28</x:v>
       </x:c>
       <x:c r="N202" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O202" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:15">
       <x:c r="A203" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B203" s="3" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J203" s="4">
         <x:v>5357552.36</x:v>
       </x:c>
       <x:c r="K203" s="4">
         <x:v>5357552.36</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
         <x:v>5357552.34</x:v>
       </x:c>
       <x:c r="N203" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="J204" s="4">
         <x:v>91231.5</x:v>
       </x:c>
       <x:c r="K204" s="4">
         <x:v>91231.5</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
         <x:v>91231.52</x:v>
       </x:c>
       <x:c r="N204" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="H205" s="3" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I205" s="3" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J205" s="4">
         <x:v>232420.61</x:v>
       </x:c>
       <x:c r="K205" s="4">
         <x:v>232420.61</x:v>
       </x:c>
       <x:c r="L205" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M205" s="4">
         <x:v>232420.61</x:v>
       </x:c>
       <x:c r="N205" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O205" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:15">
       <x:c r="A206" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B206" s="3" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C206" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D206" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E206" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F206" s="3" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G206" s="3" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H206" s="3" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I206" s="3" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="J206" s="4">
         <x:v>632905.62</x:v>
       </x:c>
       <x:c r="K206" s="4">
         <x:v>632905.62</x:v>
       </x:c>
       <x:c r="L206" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M206" s="4">
         <x:v>632905.65</x:v>
       </x:c>
       <x:c r="N206" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O206" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:15">
       <x:c r="A207" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B207" s="3" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E207" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F207" s="3" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G207" s="3" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H207" s="3" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="I207" s="3" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="J207" s="4">
         <x:v>1138913.67</x:v>
       </x:c>
       <x:c r="K207" s="4">
         <x:v>1138913.67</x:v>
       </x:c>
       <x:c r="L207" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M207" s="4">
         <x:v>1138913.68</x:v>
       </x:c>
       <x:c r="N207" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O207" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:15">
       <x:c r="A208" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B208" s="3" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C208" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D208" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E208" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F208" s="3" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G208" s="3" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H208" s="3" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="I208" s="3" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="J208" s="4">
         <x:v>3910047.28</x:v>
       </x:c>
       <x:c r="K208" s="4">
         <x:v>3510440.45</x:v>
       </x:c>
       <x:c r="L208" s="4">
         <x:v>399606.83</x:v>
       </x:c>
       <x:c r="M208" s="4">
         <x:v>3510440.42</x:v>
       </x:c>
       <x:c r="N208" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O208" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:15">
       <x:c r="A209" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B209" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="J209" s="4">
         <x:v>4602431.15</x:v>
       </x:c>
       <x:c r="K209" s="4">
         <x:v>4139426.55</x:v>
       </x:c>
       <x:c r="L209" s="4">
         <x:v>463004.6</x:v>
       </x:c>
       <x:c r="M209" s="4">
         <x:v>4139426.58</x:v>
       </x:c>
       <x:c r="N209" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="J210" s="4">
         <x:v>2783001.6</x:v>
       </x:c>
       <x:c r="K210" s="4">
         <x:v>2783001.6</x:v>
       </x:c>
       <x:c r="L210" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M210" s="4">
         <x:v>2783001.63</x:v>
       </x:c>
       <x:c r="N210" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H211" s="3" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I211" s="3" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="J211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M211" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N211" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O211" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:15">
       <x:c r="A212" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B212" s="3" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C212" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D212" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E212" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F212" s="3" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G212" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H212" s="3" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I212" s="3" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="J212" s="4">
         <x:v>154362.33</x:v>
       </x:c>
       <x:c r="K212" s="4">
         <x:v>154362.33</x:v>
       </x:c>
       <x:c r="L212" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M212" s="4">
         <x:v>154362.35</x:v>
       </x:c>
       <x:c r="N212" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O212" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:15">
       <x:c r="A213" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B213" s="3" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E213" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F213" s="3" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G213" s="3" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H213" s="3" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="I213" s="3" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="J213" s="4">
         <x:v>760553.65</x:v>
       </x:c>
       <x:c r="K213" s="4">
         <x:v>760553.65</x:v>
       </x:c>
       <x:c r="L213" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M213" s="4">
         <x:v>760553.63</x:v>
       </x:c>
       <x:c r="N213" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O213" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:15">
       <x:c r="A214" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B214" s="3" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C214" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D214" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E214" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F214" s="3" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G214" s="3" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H214" s="3" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I214" s="3" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="J214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M214" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N214" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O214" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:15">
       <x:c r="A215" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B215" s="3" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E215" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F215" s="3" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G215" s="3" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="H215" s="3" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="I215" s="3" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="J215" s="4">
         <x:v>7056780.09</x:v>
       </x:c>
       <x:c r="K215" s="4">
         <x:v>6214051.21</x:v>
       </x:c>
       <x:c r="L215" s="4">
         <x:v>842728.88</x:v>
       </x:c>
       <x:c r="M215" s="4">
         <x:v>6215301.86</x:v>
       </x:c>
       <x:c r="N215" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O215" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:15">
       <x:c r="A216" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B216" s="3" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C216" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D216" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E216" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F216" s="3" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G216" s="3" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H216" s="3" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I216" s="3" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="J216" s="4">
         <x:v>193167.83</x:v>
       </x:c>
       <x:c r="K216" s="4">
         <x:v>193167.83</x:v>
       </x:c>
       <x:c r="L216" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M216" s="4">
         <x:v>193167.83</x:v>
       </x:c>
       <x:c r="N216" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O216" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:15">
       <x:c r="A217" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B217" s="3" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E217" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F217" s="3" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G217" s="3" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="H217" s="3" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="I217" s="3" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="J217" s="4">
         <x:v>216458.84</x:v>
       </x:c>
       <x:c r="K217" s="4">
         <x:v>216458.84</x:v>
       </x:c>
       <x:c r="L217" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M217" s="4">
         <x:v>216458.84</x:v>
       </x:c>
       <x:c r="N217" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O217" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:15">
       <x:c r="A218" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B218" s="3" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C218" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D218" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E218" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F218" s="3" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="G218" s="3" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="H218" s="3" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="I218" s="3" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="J218" s="4">
         <x:v>3295937.71</x:v>
       </x:c>
       <x:c r="K218" s="4">
         <x:v>2938987.69</x:v>
       </x:c>
       <x:c r="L218" s="4">
         <x:v>356950.02</x:v>
       </x:c>
       <x:c r="M218" s="4">
         <x:v>2939060.56</x:v>
       </x:c>
       <x:c r="N218" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O218" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:15">
       <x:c r="A219" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B219" s="3" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E219" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F219" s="3" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G219" s="3" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H219" s="3" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="I219" s="3" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="J219" s="4">
         <x:v>566614.66</x:v>
       </x:c>
       <x:c r="K219" s="4">
         <x:v>566614.66</x:v>
       </x:c>
       <x:c r="L219" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M219" s="4">
         <x:v>566614.63</x:v>
       </x:c>
       <x:c r="N219" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O219" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:15">
       <x:c r="A220" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B220" s="3" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C220" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D220" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E220" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F220" s="3" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="G220" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H220" s="3" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="I220" s="3" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="J220" s="4">
         <x:v>153622.05</x:v>
       </x:c>
       <x:c r="K220" s="4">
         <x:v>153622.05</x:v>
       </x:c>
       <x:c r="L220" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M220" s="4">
         <x:v>153622.05</x:v>
       </x:c>
       <x:c r="N220" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="J221" s="4">
         <x:v>110488.93</x:v>
       </x:c>
       <x:c r="K221" s="4">
         <x:v>110488.93</x:v>
       </x:c>
       <x:c r="L221" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M221" s="4">
         <x:v>110488.91</x:v>
       </x:c>
       <x:c r="N221" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="J222" s="4">
         <x:v>1831252.72</x:v>
       </x:c>
       <x:c r="K222" s="4">
         <x:v>1642450.59</x:v>
       </x:c>
       <x:c r="L222" s="4">
         <x:v>188802.13</x:v>
       </x:c>
       <x:c r="M222" s="4">
         <x:v>1642450.6</x:v>
       </x:c>
       <x:c r="N222" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="H223" s="3" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="I223" s="3" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="J223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N223" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="G224" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="J224" s="4">
         <x:v>36438.84</x:v>
       </x:c>
       <x:c r="K224" s="4">
         <x:v>36438.84</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
         <x:v>36438.84</x:v>
       </x:c>
       <x:c r="N224" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="I225" s="3" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="J225" s="4">
         <x:v>165662.46</x:v>
       </x:c>
       <x:c r="K225" s="4">
         <x:v>163157.13</x:v>
       </x:c>
       <x:c r="L225" s="4">
         <x:v>2505.33</x:v>
       </x:c>
       <x:c r="M225" s="4">
         <x:v>163157.12</x:v>
       </x:c>
       <x:c r="N225" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O225" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:15">
       <x:c r="A226" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B226" s="3" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C226" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D226" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E226" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F226" s="3" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G226" s="3" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="H226" s="3" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I226" s="3" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="J226" s="4">
         <x:v>313813.17</x:v>
       </x:c>
       <x:c r="K226" s="4">
         <x:v>313813.17</x:v>
       </x:c>
       <x:c r="L226" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M226" s="4">
         <x:v>313813.18</x:v>
       </x:c>
       <x:c r="N226" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O226" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:15">
       <x:c r="A227" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B227" s="3" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E227" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F227" s="3" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="G227" s="3" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H227" s="3" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="I227" s="3" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="J227" s="4">
         <x:v>887728.17</x:v>
       </x:c>
       <x:c r="K227" s="4">
         <x:v>887728.17</x:v>
       </x:c>
       <x:c r="L227" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M227" s="4">
         <x:v>887728.18</x:v>
       </x:c>
       <x:c r="N227" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O227" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:15">
       <x:c r="A228" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B228" s="3" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C228" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D228" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E228" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F228" s="3" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G228" s="3" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="H228" s="3" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I228" s="3" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="J228" s="4">
         <x:v>26067.7</x:v>
       </x:c>
       <x:c r="K228" s="4">
         <x:v>26067.7</x:v>
       </x:c>
       <x:c r="L228" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M228" s="4">
         <x:v>26067.7</x:v>
       </x:c>
       <x:c r="N228" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O228" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:15">
       <x:c r="A229" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B229" s="3" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E229" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F229" s="3" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G229" s="3" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H229" s="3" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="I229" s="3" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="J229" s="4">
         <x:v>4686316.74</x:v>
       </x:c>
       <x:c r="K229" s="4">
         <x:v>4201834.83</x:v>
       </x:c>
       <x:c r="L229" s="4">
         <x:v>484481.91</x:v>
       </x:c>
       <x:c r="M229" s="4">
         <x:v>4199004.52</x:v>
       </x:c>
       <x:c r="N229" s="5">
         <x:v>64</x:v>
       </x:c>
       <x:c r="O229" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:15">
       <x:c r="A230" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B230" s="3" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C230" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D230" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E230" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F230" s="3" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="G230" s="3" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="H230" s="3" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="I230" s="3" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="J230" s="4">
         <x:v>2295403.37</x:v>
       </x:c>
       <x:c r="K230" s="4">
         <x:v>2295403.37</x:v>
       </x:c>
       <x:c r="L230" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M230" s="4">
         <x:v>2295403.36</x:v>
       </x:c>
       <x:c r="N230" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O230" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:15">
       <x:c r="A231" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B231" s="3" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E231" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F231" s="3" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G231" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H231" s="3" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="I231" s="3" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="J231" s="4">
         <x:v>158859.36</x:v>
       </x:c>
       <x:c r="K231" s="4">
         <x:v>158859.36</x:v>
       </x:c>
       <x:c r="L231" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M231" s="4">
         <x:v>158859.34</x:v>
       </x:c>
       <x:c r="N231" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O231" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:15">
       <x:c r="A232" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B232" s="3" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C232" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D232" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E232" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F232" s="3" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G232" s="3" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="H232" s="3" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="I232" s="3" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="J232" s="4">
         <x:v>1464677.29</x:v>
       </x:c>
       <x:c r="K232" s="4">
         <x:v>1313376.13</x:v>
       </x:c>
       <x:c r="L232" s="4">
         <x:v>151301.16</x:v>
       </x:c>
       <x:c r="M232" s="4">
         <x:v>1313376.13</x:v>
       </x:c>
       <x:c r="N232" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="O232" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:15">
       <x:c r="A233" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B233" s="3" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E233" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F233" s="3" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G233" s="3" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="H233" s="3" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="I233" s="3" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="J233" s="4">
         <x:v>591709.57</x:v>
       </x:c>
       <x:c r="K233" s="4">
         <x:v>591709.57</x:v>
       </x:c>
       <x:c r="L233" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M233" s="4">
         <x:v>591709.57</x:v>
       </x:c>
       <x:c r="N233" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O233" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:15">
       <x:c r="A234" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B234" s="3" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C234" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D234" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E234" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F234" s="3" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G234" s="3" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H234" s="3" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="I234" s="3" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="J234" s="4">
         <x:v>15668.32</x:v>
       </x:c>
       <x:c r="K234" s="4">
         <x:v>15668.32</x:v>
       </x:c>
       <x:c r="L234" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M234" s="4">
         <x:v>15668.32</x:v>
       </x:c>
       <x:c r="N234" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="H235" s="3" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="I235" s="3" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="J235" s="4">
         <x:v>63948.34</x:v>
       </x:c>
       <x:c r="K235" s="4">
         <x:v>63948.34</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
         <x:v>63948.35</x:v>
       </x:c>
       <x:c r="N235" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G236" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="J236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N236" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="I237" s="3" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="J237" s="4">
         <x:v>3084174.11</x:v>
       </x:c>
       <x:c r="K237" s="4">
         <x:v>2755640.63</x:v>
       </x:c>
       <x:c r="L237" s="4">
         <x:v>328533.48</x:v>
       </x:c>
       <x:c r="M237" s="4">
         <x:v>2755640.63</x:v>
       </x:c>
       <x:c r="N237" s="5">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O237" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:15">
       <x:c r="A238" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B238" s="3" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C238" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D238" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E238" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F238" s="3" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G238" s="3" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="H238" s="3" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="I238" s="3" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="J238" s="4">
         <x:v>130965.72</x:v>
       </x:c>
       <x:c r="K238" s="4">
         <x:v>130965.72</x:v>
       </x:c>
       <x:c r="L238" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M238" s="4">
         <x:v>130965.73</x:v>
       </x:c>
       <x:c r="N238" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="H239" s="3" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="I239" s="3" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="J239" s="4">
         <x:v>1188329.48</x:v>
       </x:c>
       <x:c r="K239" s="4">
         <x:v>1065812.72</x:v>
       </x:c>
       <x:c r="L239" s="4">
         <x:v>122516.76</x:v>
       </x:c>
       <x:c r="M239" s="4">
         <x:v>1065812.72</x:v>
       </x:c>
       <x:c r="N239" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="G240" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="J240" s="4">
         <x:v>4342228.77</x:v>
       </x:c>
       <x:c r="K240" s="4">
         <x:v>4342228.77</x:v>
       </x:c>
       <x:c r="L240" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M240" s="4">
         <x:v>4342228.75</x:v>
       </x:c>
       <x:c r="N240" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="H241" s="3" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="I241" s="3" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="J241" s="4">
         <x:v>315674.1</x:v>
       </x:c>
       <x:c r="K241" s="4">
         <x:v>315674.1</x:v>
       </x:c>
       <x:c r="L241" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M241" s="4">
         <x:v>315674.07</x:v>
       </x:c>
       <x:c r="N241" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O241" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:15">
       <x:c r="A242" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B242" s="3" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C242" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D242" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E242" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F242" s="3" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G242" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H242" s="3" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="I242" s="3" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="J242" s="4">
         <x:v>177503.02</x:v>
       </x:c>
       <x:c r="K242" s="4">
         <x:v>177503.02</x:v>
       </x:c>
       <x:c r="L242" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M242" s="4">
         <x:v>177503.02</x:v>
       </x:c>
       <x:c r="N242" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O242" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:15">
       <x:c r="A243" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B243" s="3" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E243" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F243" s="3" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G243" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H243" s="3" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="I243" s="3" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="J243" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="K243" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="L243" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M243" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N243" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O243" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:15">
       <x:c r="A244" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B244" s="3" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C244" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D244" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E244" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F244" s="3" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="G244" s="3" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="H244" s="3" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="I244" s="3" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="J244" s="4">
         <x:v>3693989.95</x:v>
       </x:c>
       <x:c r="K244" s="4">
         <x:v>3309445.6</x:v>
       </x:c>
       <x:c r="L244" s="4">
         <x:v>384544.35</x:v>
       </x:c>
       <x:c r="M244" s="4">
         <x:v>3309445.58</x:v>
       </x:c>
       <x:c r="N244" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O244" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:15">
       <x:c r="A245" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B245" s="3" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E245" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F245" s="3" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="G245" s="3" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="H245" s="3" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="I245" s="3" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="J245" s="4">
         <x:v>27899.1</x:v>
       </x:c>
       <x:c r="K245" s="4">
         <x:v>27899.1</x:v>
       </x:c>
       <x:c r="L245" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M245" s="4">
         <x:v>27899.1</x:v>
       </x:c>
       <x:c r="N245" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O245" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:15">
       <x:c r="A246" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B246" s="3" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C246" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D246" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E246" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F246" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="G246" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H246" s="3" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="I246" s="3" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="J246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M246" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N246" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O246" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:15">
       <x:c r="A247" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B247" s="3" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E247" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F247" s="3" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="G247" s="3" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="H247" s="3" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="I247" s="3" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J247" s="4">
         <x:v>2250240.9</x:v>
       </x:c>
       <x:c r="K247" s="4">
         <x:v>2010140.22</x:v>
       </x:c>
       <x:c r="L247" s="4">
         <x:v>240100.68</x:v>
       </x:c>
       <x:c r="M247" s="4">
         <x:v>2010140.26</x:v>
       </x:c>
       <x:c r="N247" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O247" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:15">
       <x:c r="A248" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B248" s="3" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C248" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D248" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E248" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F248" s="3" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G248" s="3" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="H248" s="3" t="s">
-        <x:v>944</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="I248" s="3" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="J248" s="4">
         <x:v>172206.38</x:v>
       </x:c>
       <x:c r="K248" s="4">
         <x:v>172206.38</x:v>
       </x:c>
       <x:c r="L248" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M248" s="4">
         <x:v>172206.37</x:v>
       </x:c>
       <x:c r="N248" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O248" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:15">
       <x:c r="A249" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B249" s="3" t="s">
-        <x:v>946</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E249" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F249" s="3" t="s">
-        <x:v>947</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="G249" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H249" s="3" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="I249" s="3" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="J249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M249" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N249" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O249" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:15">
       <x:c r="A250" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B250" s="3" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="J250" s="4">
         <x:v>31421.06</x:v>
       </x:c>
       <x:c r="K250" s="4">
         <x:v>31421.06</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
         <x:v>31421.06</x:v>
       </x:c>
       <x:c r="N250" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G251" s="3" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H251" s="3" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="I251" s="3" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="J251" s="4">
         <x:v>4968562.76</x:v>
       </x:c>
       <x:c r="K251" s="4">
         <x:v>4968562.76</x:v>
       </x:c>
       <x:c r="L251" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M251" s="4">
         <x:v>4968562.68</x:v>
       </x:c>
       <x:c r="N251" s="5">
         <x:v>61</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="J252" s="4">
         <x:v>90403.99</x:v>
       </x:c>
       <x:c r="K252" s="4">
         <x:v>90403.99</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
         <x:v>90403.97</x:v>
       </x:c>
       <x:c r="N252" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="J253" s="4">
         <x:v>2370516.69</x:v>
       </x:c>
       <x:c r="K253" s="4">
         <x:v>2092798.74</x:v>
       </x:c>
       <x:c r="L253" s="4">
         <x:v>277717.95</x:v>
       </x:c>
       <x:c r="M253" s="4">
         <x:v>2092798.76</x:v>
       </x:c>
       <x:c r="N253" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
-        <x:v>966</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="H254" s="3" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="I254" s="3" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="J254" s="4">
         <x:v>377463.82</x:v>
       </x:c>
       <x:c r="K254" s="4">
         <x:v>377463.82</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
         <x:v>377463.82</x:v>
       </x:c>
       <x:c r="N254" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="J255" s="4">
         <x:v>564545.71</x:v>
       </x:c>
       <x:c r="K255" s="4">
         <x:v>564545.71</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
         <x:v>564545.68</x:v>
       </x:c>
       <x:c r="N255" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
-        <x:v>977</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
-        <x:v>978</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="J256" s="4">
         <x:v>52493.24</x:v>
       </x:c>
       <x:c r="K256" s="4">
         <x:v>52493.24</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
         <x:v>52493.24</x:v>
       </x:c>
       <x:c r="N256" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="J257" s="4">
         <x:v>390493.95</x:v>
       </x:c>
       <x:c r="K257" s="4">
         <x:v>390493.95</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
         <x:v>390493.96</x:v>
       </x:c>
       <x:c r="N257" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="J258" s="4">
         <x:v>581040.57</x:v>
       </x:c>
       <x:c r="K258" s="4">
         <x:v>581040.57</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
         <x:v>581040.56</x:v>
       </x:c>
       <x:c r="N258" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="H259" s="3" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="I259" s="3" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="J259" s="4">
         <x:v>5606744.23</x:v>
       </x:c>
       <x:c r="K259" s="4">
         <x:v>5045509.13</x:v>
       </x:c>
       <x:c r="L259" s="4">
         <x:v>561235.1</x:v>
       </x:c>
       <x:c r="M259" s="4">
         <x:v>5043151.23</x:v>
       </x:c>
       <x:c r="N259" s="5">
         <x:v>64</x:v>
       </x:c>
       <x:c r="O259" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:15">
       <x:c r="A260" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B260" s="3" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C260" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D260" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E260" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F260" s="3" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G260" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H260" s="3" t="s">
-        <x:v>993</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="I260" s="3" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="J260" s="4">
         <x:v>474794.8</x:v>
       </x:c>
       <x:c r="K260" s="4">
         <x:v>474794.8</x:v>
       </x:c>
       <x:c r="L260" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M260" s="4">
         <x:v>474794.79</x:v>
       </x:c>
       <x:c r="N260" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O260" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:15">
       <x:c r="A261" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B261" s="3" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E261" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F261" s="3" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G261" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H261" s="3" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="I261" s="3" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="J261" s="4">
         <x:v>319214.83</x:v>
       </x:c>
       <x:c r="K261" s="4">
         <x:v>319214.83</x:v>
       </x:c>
       <x:c r="L261" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M261" s="4">
         <x:v>319214.83</x:v>
       </x:c>
       <x:c r="N261" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O261" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:15">
       <x:c r="A262" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B262" s="3" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C262" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D262" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E262" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F262" s="3" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="G262" s="3" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H262" s="3" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="I262" s="3" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="J262" s="4">
         <x:v>1424137.13</x:v>
       </x:c>
       <x:c r="K262" s="4">
         <x:v>1424137.13</x:v>
       </x:c>
       <x:c r="L262" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M262" s="4">
         <x:v>1424137.17</x:v>
       </x:c>
       <x:c r="N262" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O262" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:15">
       <x:c r="A263" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B263" s="3" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E263" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F263" s="3" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="G263" s="3" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H263" s="3" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="I263" s="3" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="J263" s="4">
         <x:v>158880.08</x:v>
       </x:c>
       <x:c r="K263" s="4">
         <x:v>158880.08</x:v>
       </x:c>
       <x:c r="L263" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M263" s="4">
         <x:v>158880.09</x:v>
       </x:c>
       <x:c r="N263" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O263" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:15">
       <x:c r="A264" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B264" s="3" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="J264" s="4">
         <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="K264" s="4">
         <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
         <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="N264" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="J265" s="4">
         <x:v>4816985.46</x:v>
       </x:c>
       <x:c r="K265" s="4">
         <x:v>4816985.46</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
         <x:v>5274253.44</x:v>
       </x:c>
       <x:c r="N265" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="J266" s="4">
         <x:v>35036.17</x:v>
       </x:c>
       <x:c r="K266" s="4">
         <x:v>35036.17</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
         <x:v>35036.18</x:v>
       </x:c>
       <x:c r="N266" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="H267" s="3" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="I267" s="3" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="J267" s="4">
         <x:v>3628126.15</x:v>
       </x:c>
       <x:c r="K267" s="4">
         <x:v>3233745.21</x:v>
       </x:c>
       <x:c r="L267" s="4">
         <x:v>394380.94</x:v>
       </x:c>
       <x:c r="M267" s="4">
         <x:v>3233745.24</x:v>
       </x:c>
       <x:c r="N267" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O267" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:15">
       <x:c r="A268" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B268" s="3" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C268" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D268" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E268" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F268" s="3" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="G268" s="3" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="H268" s="3" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="I268" s="3" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="J268" s="4">
         <x:v>184653.69</x:v>
       </x:c>
       <x:c r="K268" s="4">
         <x:v>184653.69</x:v>
       </x:c>
       <x:c r="L268" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M268" s="4">
         <x:v>184653.71</x:v>
       </x:c>
       <x:c r="N268" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O268" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:15">
       <x:c r="A269" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B269" s="3" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E269" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F269" s="3" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="G269" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H269" s="3" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="I269" s="3" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="J269" s="4">
         <x:v>158876.93</x:v>
       </x:c>
       <x:c r="K269" s="4">
         <x:v>158876.93</x:v>
       </x:c>
       <x:c r="L269" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M269" s="4">
         <x:v>158876.93</x:v>
       </x:c>
       <x:c r="N269" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O269" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:15">
       <x:c r="A270" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B270" s="3" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C270" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D270" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E270" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F270" s="3" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="G270" s="3" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="H270" s="3" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="I270" s="3" t="s">
-        <x:v>1035</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="J270" s="4">
         <x:v>654035.89</x:v>
       </x:c>
       <x:c r="K270" s="4">
         <x:v>654035.89</x:v>
       </x:c>
       <x:c r="L270" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M270" s="4">
         <x:v>866892.72</x:v>
       </x:c>
       <x:c r="N270" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O270" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:15">
       <x:c r="A271" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B271" s="3" t="s">
-        <x:v>1036</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
-        <x:v>1037</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
-        <x:v>1039</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
-        <x:v>1040</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="J271" s="4">
         <x:v>5851563.46</x:v>
       </x:c>
       <x:c r="K271" s="4">
         <x:v>5851563.46</x:v>
       </x:c>
       <x:c r="L271" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M271" s="4">
         <x:v>5851563.45</x:v>
       </x:c>
       <x:c r="N271" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="G272" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H272" s="3" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="I272" s="3" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="J272" s="4">
         <x:v>5045423.82</x:v>
       </x:c>
       <x:c r="K272" s="4">
         <x:v>5045423.82</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
         <x:v>5889238.63</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="J273" s="4">
         <x:v>44669737.33</x:v>
       </x:c>
       <x:c r="K273" s="4">
         <x:v>40171343.45</x:v>
       </x:c>
       <x:c r="L273" s="4">
         <x:v>4498393.88</x:v>
       </x:c>
       <x:c r="M273" s="4">
         <x:v>40085226.65</x:v>
       </x:c>
       <x:c r="N273" s="5">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>1038</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
-        <x:v>1049</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
-        <x:v>1050</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>80081.68</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>80081.68</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>80081.66</x:v>
       </x:c>
       <x:c r="N274" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:15">
       <x:c r="A275" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B275" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E275" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F275" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G275" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H275" s="3" t="s">
-        <x:v>1054</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="I275" s="3" t="s">
-        <x:v>1055</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J275" s="4">
         <x:v>4567249.86</x:v>
       </x:c>
       <x:c r="K275" s="4">
         <x:v>4567249.86</x:v>
       </x:c>
       <x:c r="L275" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M275" s="4">
         <x:v>4799795.35</x:v>
       </x:c>
       <x:c r="N275" s="5">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O275" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:15">
       <x:c r="A276" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B276" s="3" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C276" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D276" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E276" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F276" s="3" t="s">
-        <x:v>1057</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="G276" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H276" s="3" t="s">
-        <x:v>1058</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="I276" s="3" t="s">
-        <x:v>1059</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="J276" s="4">
         <x:v>37158.64</x:v>
       </x:c>
       <x:c r="K276" s="4">
         <x:v>37158.64</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
         <x:v>37158.66</x:v>
       </x:c>
       <x:c r="N276" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
-        <x:v>1051</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
-        <x:v>1060</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
-        <x:v>1061</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="J277" s="4">
         <x:v>2890372.77</x:v>
       </x:c>
       <x:c r="K277" s="4">
         <x:v>2600757.42</x:v>
       </x:c>
       <x:c r="L277" s="4">
         <x:v>289615.35</x:v>
       </x:c>
       <x:c r="M277" s="4">
         <x:v>2600757.44</x:v>
       </x:c>
       <x:c r="N277" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
-        <x:v>1063</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="J278" s="4">
         <x:v>45622617.98</x:v>
       </x:c>
       <x:c r="K278" s="4">
         <x:v>40396559.89</x:v>
       </x:c>
       <x:c r="L278" s="4">
         <x:v>5226058.09</x:v>
       </x:c>
       <x:c r="M278" s="4">
         <x:v>40702426.97</x:v>
       </x:c>
       <x:c r="N278" s="5">
         <x:v>75</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
-        <x:v>1066</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="H279" s="3" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="I279" s="3" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="J279" s="4">
         <x:v>1023259.2</x:v>
       </x:c>
       <x:c r="K279" s="4">
         <x:v>1023259.2</x:v>
       </x:c>
       <x:c r="L279" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M279" s="4">
         <x:v>1023259.19</x:v>
       </x:c>
       <x:c r="N279" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O279" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:15">
       <x:c r="A280" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B280" s="3" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C280" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D280" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E280" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F280" s="3" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="G280" s="3" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="H280" s="3" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I280" s="3" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="J280" s="4">
         <x:v>149164.52</x:v>
       </x:c>
       <x:c r="K280" s="4">
         <x:v>149164.52</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
         <x:v>149164.52</x:v>
       </x:c>
       <x:c r="N280" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="J281" s="4">
         <x:v>193441.7</x:v>
       </x:c>
       <x:c r="K281" s="4">
         <x:v>193441.7</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
         <x:v>193441.67</x:v>
       </x:c>
       <x:c r="N281" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="J282" s="4">
         <x:v>533062.13</x:v>
       </x:c>
       <x:c r="K282" s="4">
         <x:v>533062.13</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>533062.15</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="J283" s="4">
         <x:v>1597463.04</x:v>
       </x:c>
       <x:c r="K283" s="4">
         <x:v>1597463.04</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
         <x:v>1597463.03</x:v>
       </x:c>
       <x:c r="N283" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="G284" s="3" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="H284" s="3" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="I284" s="3" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="J284" s="4">
         <x:v>665150.19</x:v>
       </x:c>
       <x:c r="K284" s="4">
         <x:v>665150.19</x:v>
       </x:c>
       <x:c r="L284" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M284" s="4">
         <x:v>665663.2</x:v>
       </x:c>
       <x:c r="N284" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O284" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:15">
       <x:c r="A285" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B285" s="3" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E285" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F285" s="3" t="s">
-        <x:v>1089</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="G285" s="3" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="H285" s="3" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I285" s="3" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J285" s="4">
         <x:v>8207245.22</x:v>
       </x:c>
       <x:c r="K285" s="4">
         <x:v>7390564.84</x:v>
       </x:c>
       <x:c r="L285" s="4">
         <x:v>816680.38</x:v>
       </x:c>
       <x:c r="M285" s="4">
         <x:v>7751163.24</x:v>
       </x:c>
       <x:c r="N285" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O285" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:15">
       <x:c r="A286" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B286" s="3" t="s">
-        <x:v>1093</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C286" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D286" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E286" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F286" s="3" t="s">
-        <x:v>1094</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="G286" s="3" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="H286" s="3" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="I286" s="3" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="J286" s="4">
         <x:v>2920626.45</x:v>
       </x:c>
       <x:c r="K286" s="4">
         <x:v>2583586.16</x:v>
       </x:c>
       <x:c r="L286" s="4">
         <x:v>337040.29</x:v>
       </x:c>
       <x:c r="M286" s="4">
         <x:v>2583586.17</x:v>
       </x:c>
       <x:c r="N286" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O286" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:15">
       <x:c r="A287" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B287" s="3" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E287" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F287" s="3" t="s">
-        <x:v>1099</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="G287" s="3" t="s">
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="H287" s="3" t="s">
-        <x:v>1101</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="I287" s="3" t="s">
-        <x:v>1102</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="J287" s="4">
         <x:v>4191965.3</x:v>
       </x:c>
       <x:c r="K287" s="4">
         <x:v>3732943.9</x:v>
       </x:c>
       <x:c r="L287" s="4">
         <x:v>459021.4</x:v>
       </x:c>
       <x:c r="M287" s="4">
         <x:v>3732943.9</x:v>
       </x:c>
       <x:c r="N287" s="5">
         <x:v>64</x:v>
       </x:c>
       <x:c r="O287" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:15">
       <x:c r="A288" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B288" s="3" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C288" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D288" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E288" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F288" s="3" t="s">
-        <x:v>1104</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="G288" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H288" s="3" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="I288" s="3" t="s">
-        <x:v>1106</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="J288" s="4">
         <x:v>150711.79</x:v>
       </x:c>
       <x:c r="K288" s="4">
         <x:v>150711.79</x:v>
       </x:c>
       <x:c r="L288" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M288" s="4">
         <x:v>150711.8</x:v>
       </x:c>
       <x:c r="N288" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O288" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:15">
       <x:c r="A289" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B289" s="3" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E289" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F289" s="3" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="G289" s="3" t="s">
-        <x:v>1109</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="H289" s="3" t="s">
-        <x:v>1110</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="I289" s="3" t="s">
-        <x:v>1111</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="J289" s="4">
         <x:v>1272619.01</x:v>
       </x:c>
       <x:c r="K289" s="4">
         <x:v>1272619.01</x:v>
       </x:c>
       <x:c r="L289" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M289" s="4">
         <x:v>1272619</x:v>
       </x:c>
       <x:c r="N289" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O289" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:15">
       <x:c r="A290" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B290" s="3" t="s">
-        <x:v>1112</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C290" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D290" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E290" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F290" s="3" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="G290" s="3" t="s">
-        <x:v>1114</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H290" s="3" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="I290" s="3" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="J290" s="4">
         <x:v>307335.14</x:v>
       </x:c>
       <x:c r="K290" s="4">
         <x:v>307335.14</x:v>
       </x:c>
       <x:c r="L290" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M290" s="4">
         <x:v>307335.14</x:v>
       </x:c>
       <x:c r="N290" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O290" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:15">
       <x:c r="A291" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B291" s="3" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E291" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F291" s="3" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="G291" s="3" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="H291" s="3" t="s">
-        <x:v>1120</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="I291" s="3" t="s">
-        <x:v>1121</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="J291" s="4">
         <x:v>368912.78</x:v>
       </x:c>
       <x:c r="K291" s="4">
         <x:v>368912.78</x:v>
       </x:c>
       <x:c r="L291" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M291" s="4">
         <x:v>368912.78</x:v>
       </x:c>
       <x:c r="N291" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O291" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:15">
       <x:c r="A292" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B292" s="3" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C292" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D292" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E292" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F292" s="3" t="s">
-        <x:v>1123</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="G292" s="3" t="s">
-        <x:v>1124</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="H292" s="3" t="s">
-        <x:v>1125</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="I292" s="3" t="s">
-        <x:v>1126</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="J292" s="4">
         <x:v>51567.73</x:v>
       </x:c>
       <x:c r="K292" s="4">
         <x:v>51567.73</x:v>
       </x:c>
       <x:c r="L292" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M292" s="4">
         <x:v>51567.75</x:v>
       </x:c>
       <x:c r="N292" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O292" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:15">
       <x:c r="A293" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B293" s="3" t="s">
-        <x:v>1127</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
-        <x:v>1128</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
-        <x:v>1129</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
-        <x:v>1130</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
-        <x:v>1131</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="J293" s="4">
         <x:v>38469.13</x:v>
       </x:c>
       <x:c r="K293" s="4">
         <x:v>38469.13</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
         <x:v>38469.14</x:v>
       </x:c>
       <x:c r="N293" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
-        <x:v>1132</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
-        <x:v>1133</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
-        <x:v>1129</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
-        <x:v>1134</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
-        <x:v>1135</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="J294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="K294" s="4">
         <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>19776440.45</x:v>
+        <x:v>19729758.84</x:v>
       </x:c>
       <x:c r="N294" s="5">
         <x:v>50</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
-        <x:v>1127</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>1133</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
-        <x:v>1136</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
-        <x:v>1137</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
-        <x:v>1138</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="J295" s="4">
         <x:v>15732009.5</x:v>
       </x:c>
       <x:c r="K295" s="4">
         <x:v>14062843.15</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>1669166.35</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>14075927.85</x:v>
+        <x:v>14062843.24</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
-        <x:v>1139</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">
-        <x:v>1140</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="G296" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H296" s="3" t="s">
-        <x:v>1141</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="I296" s="3" t="s">
-        <x:v>1142</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="J296" s="4">
         <x:v>126423.01</x:v>
       </x:c>
       <x:c r="K296" s="4">
         <x:v>126423.01</x:v>
       </x:c>
       <x:c r="L296" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M296" s="4">
         <x:v>126423</x:v>
       </x:c>
       <x:c r="N296" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O296" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:15">
       <x:c r="A297" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B297" s="3" t="s">
-        <x:v>1143</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E297" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F297" s="3" t="s">
-        <x:v>1144</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="G297" s="3" t="s">
-        <x:v>1145</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="H297" s="3" t="s">
-        <x:v>1146</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="I297" s="3" t="s">
-        <x:v>1147</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="J297" s="4">
         <x:v>538293.06</x:v>
       </x:c>
       <x:c r="K297" s="4">
         <x:v>538293.06</x:v>
       </x:c>
       <x:c r="L297" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M297" s="4">
         <x:v>538293.1</x:v>
       </x:c>
       <x:c r="N297" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O297" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:15">
       <x:c r="A298" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B298" s="3" t="s">
-        <x:v>1148</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="C298" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D298" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E298" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F298" s="3" t="s">
-        <x:v>1149</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="G298" s="3" t="s">
-        <x:v>1150</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="H298" s="3" t="s">
-        <x:v>1151</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="I298" s="3" t="s">
-        <x:v>1152</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="J298" s="4">
         <x:v>3748067.83</x:v>
       </x:c>
       <x:c r="K298" s="4">
         <x:v>3372511.41</x:v>
       </x:c>
       <x:c r="L298" s="4">
         <x:v>375556.42</x:v>
       </x:c>
       <x:c r="M298" s="4">
         <x:v>3372511.41</x:v>
       </x:c>
       <x:c r="N298" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O298" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:15">
       <x:c r="A299" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B299" s="3" t="s">
-        <x:v>1153</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E299" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F299" s="3" t="s">
-        <x:v>1154</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="G299" s="3" t="s">
-        <x:v>1155</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="H299" s="3" t="s">
-        <x:v>1156</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="I299" s="3" t="s">
-        <x:v>1157</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="J299" s="4">
         <x:v>435430.13</x:v>
       </x:c>
       <x:c r="K299" s="4">
         <x:v>435430.13</x:v>
       </x:c>
       <x:c r="L299" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M299" s="4">
         <x:v>435430.11</x:v>
       </x:c>
       <x:c r="N299" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O299" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:15">
       <x:c r="A300" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B300" s="3" t="s">
-        <x:v>1158</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C300" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D300" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E300" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F300" s="3" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="G300" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H300" s="3" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="I300" s="3" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="J300" s="4">
         <x:v>132589.99</x:v>
       </x:c>
       <x:c r="K300" s="4">
         <x:v>132589.99</x:v>
       </x:c>
       <x:c r="L300" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M300" s="4">
         <x:v>132589.98</x:v>
       </x:c>
       <x:c r="N300" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O300" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:15">
       <x:c r="A301" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B301" s="3" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E301" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F301" s="3" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="G301" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H301" s="3" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="I301" s="3" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="J301" s="4">
         <x:v>449436.78</x:v>
       </x:c>
       <x:c r="K301" s="4">
         <x:v>449436.78</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>449436.79</x:v>
       </x:c>
       <x:c r="N301" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="G302" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H302" s="3" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="I302" s="3" t="s">
-        <x:v>1169</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="J302" s="4">
         <x:v>1382138.99</x:v>
       </x:c>
       <x:c r="K302" s="4">
         <x:v>1243510.46</x:v>
       </x:c>
       <x:c r="L302" s="4">
         <x:v>138628.53</x:v>
       </x:c>
       <x:c r="M302" s="4">
         <x:v>1243510.49</x:v>
       </x:c>
       <x:c r="N302" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="J303" s="4">
         <x:v>149593.67</x:v>
       </x:c>
       <x:c r="K303" s="4">
         <x:v>149593.67</x:v>
       </x:c>
       <x:c r="L303" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M303" s="4">
         <x:v>149593.67</x:v>
       </x:c>
       <x:c r="N303" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H304" s="3" t="s">
-        <x:v>1174</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="I304" s="3" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="J304" s="4">
         <x:v>3884386.55</x:v>
       </x:c>
       <x:c r="K304" s="4">
         <x:v>3884386.55</x:v>
       </x:c>
       <x:c r="L304" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M304" s="4">
         <x:v>3884386.53</x:v>
       </x:c>
       <x:c r="N304" s="5">
         <x:v>44</x:v>
       </x:c>
       <x:c r="O304" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:15">
       <x:c r="A305" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B305" s="3" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E305" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F305" s="3" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G305" s="3" t="s">
-        <x:v>1178</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="H305" s="3" t="s">
-        <x:v>1179</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="I305" s="3" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="J305" s="4">
         <x:v>860798.87</x:v>
       </x:c>
       <x:c r="K305" s="4">
         <x:v>860798.87</x:v>
       </x:c>
       <x:c r="L305" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M305" s="4">
         <x:v>860798.88</x:v>
       </x:c>
       <x:c r="N305" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O305" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:15">
       <x:c r="A306" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B306" s="3" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="C306" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D306" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E306" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F306" s="3" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="G306" s="3" t="s">
-        <x:v>1183</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="H306" s="3" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="I306" s="3" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="J306" s="4">
         <x:v>680331.61</x:v>
       </x:c>
       <x:c r="K306" s="4">
         <x:v>680331.61</x:v>
       </x:c>
       <x:c r="L306" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M306" s="4">
         <x:v>680331.61</x:v>
       </x:c>
       <x:c r="N306" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="H307" s="3" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="I307" s="3" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="J307" s="4">
         <x:v>5391770.94</x:v>
       </x:c>
       <x:c r="K307" s="4">
         <x:v>5391770.94</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
         <x:v>5391770.93</x:v>
       </x:c>
       <x:c r="N307" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G308" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
-        <x:v>1193</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="J308" s="4">
         <x:v>183993.39</x:v>
       </x:c>
       <x:c r="K308" s="4">
         <x:v>183993.39</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
         <x:v>183993.39</x:v>
       </x:c>
       <x:c r="N308" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="J309" s="4">
         <x:v>133840.47</x:v>
       </x:c>
       <x:c r="K309" s="4">
         <x:v>133840.47</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
         <x:v>133840.46</x:v>
       </x:c>
       <x:c r="N309" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="J310" s="4">
         <x:v>5500058.55</x:v>
       </x:c>
       <x:c r="K310" s="4">
         <x:v>5500058.55</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
         <x:v>5500058.56</x:v>
       </x:c>
       <x:c r="N310" s="5">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="J312" s="4">
         <x:v>182206.51</x:v>
       </x:c>
       <x:c r="K312" s="4">
         <x:v>182206.51</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
         <x:v>182206.52</x:v>
       </x:c>
       <x:c r="N312" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H313" s="3" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="I313" s="3" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="J313" s="4">
         <x:v>176178.29</x:v>
       </x:c>
       <x:c r="K313" s="4">
         <x:v>176178.29</x:v>
       </x:c>
       <x:c r="L313" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M313" s="4">
         <x:v>176178.27</x:v>
       </x:c>
       <x:c r="N313" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O313" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:15">
       <x:c r="A314" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B314" s="3" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="C314" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D314" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E314" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F314" s="3" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="G314" s="3" t="s">
-        <x:v>1215</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="H314" s="3" t="s">
-        <x:v>1216</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="I314" s="3" t="s">
-        <x:v>1217</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="J314" s="4">
         <x:v>380425.16</x:v>
       </x:c>
       <x:c r="K314" s="4">
         <x:v>380425.16</x:v>
       </x:c>
       <x:c r="L314" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M314" s="4">
         <x:v>380425.16</x:v>
       </x:c>
       <x:c r="N314" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O314" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:15">
       <x:c r="A315" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B315" s="3" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E315" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F315" s="3" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G315" s="3" t="s">
-        <x:v>1220</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="H315" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="I315" s="3" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="J315" s="4">
         <x:v>2354353.83</x:v>
       </x:c>
       <x:c r="K315" s="4">
         <x:v>2113503.42</x:v>
       </x:c>
       <x:c r="L315" s="4">
         <x:v>240850.41</x:v>
       </x:c>
       <x:c r="M315" s="4">
         <x:v>2113503.38</x:v>
       </x:c>
       <x:c r="N315" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O315" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:15">
       <x:c r="A316" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B316" s="3" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
-        <x:v>1224</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="J316" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="K316" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="L316" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M316" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N316" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
-        <x:v>1232</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="J317" s="4">
         <x:v>193891.3</x:v>
       </x:c>
       <x:c r="K317" s="4">
         <x:v>193891.3</x:v>
       </x:c>
       <x:c r="L317" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M317" s="4">
         <x:v>193891.31</x:v>
       </x:c>
       <x:c r="N317" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="H318" s="3" t="s">
-        <x:v>1236</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="I318" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="J318" s="4">
         <x:v>573003.8</x:v>
       </x:c>
       <x:c r="K318" s="4">
         <x:v>573003.8</x:v>
       </x:c>
       <x:c r="L318" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M318" s="4">
         <x:v>573003.79</x:v>
       </x:c>
       <x:c r="N318" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O318" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:15">
       <x:c r="A319" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B319" s="3" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E319" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F319" s="3" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G319" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="H319" s="3" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="I319" s="3" t="s">
-        <x:v>1242</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="J319" s="4">
         <x:v>2306367.8</x:v>
       </x:c>
       <x:c r="K319" s="4">
         <x:v>2202811.89</x:v>
       </x:c>
       <x:c r="L319" s="4">
         <x:v>103555.91</x:v>
       </x:c>
       <x:c r="M319" s="4">
         <x:v>2202811.88</x:v>
       </x:c>
       <x:c r="N319" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O319" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:15">
       <x:c r="A320" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B320" s="3" t="s">
-        <x:v>1243</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C320" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D320" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E320" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F320" s="3" t="s">
-        <x:v>1244</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="G320" s="3" t="s">
-        <x:v>1245</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="H320" s="3" t="s">
-        <x:v>1246</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="I320" s="3" t="s">
-        <x:v>1247</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="J320" s="4">
         <x:v>146355.5</x:v>
       </x:c>
       <x:c r="K320" s="4">
         <x:v>146355.5</x:v>
       </x:c>
       <x:c r="L320" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M320" s="4">
         <x:v>146355.52</x:v>
       </x:c>
       <x:c r="N320" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O320" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:15">
       <x:c r="A321" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B321" s="3" t="s">
-        <x:v>1248</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E321" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F321" s="3" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="G321" s="3" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="H321" s="3" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="I321" s="3" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="J321" s="4">
         <x:v>71882.02</x:v>
       </x:c>
       <x:c r="K321" s="4">
         <x:v>71882.02</x:v>
       </x:c>
       <x:c r="L321" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M321" s="4">
         <x:v>71882.03</x:v>
       </x:c>
       <x:c r="N321" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O321" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:15">
       <x:c r="A322" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B322" s="3" t="s">
-        <x:v>1253</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C322" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D322" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E322" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F322" s="3" t="s">
-        <x:v>1254</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="G322" s="3" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="H322" s="3" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="I322" s="3" t="s">
-        <x:v>1257</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="J322" s="4">
         <x:v>2180379.17</x:v>
       </x:c>
       <x:c r="K322" s="4">
         <x:v>1931076.9</x:v>
       </x:c>
       <x:c r="L322" s="4">
         <x:v>249302.27</x:v>
       </x:c>
       <x:c r="M322" s="4">
         <x:v>1931076.9</x:v>
       </x:c>
       <x:c r="N322" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O322" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:15">
       <x:c r="A323" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B323" s="3" t="s">
-        <x:v>1258</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E323" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F323" s="3" t="s">
-        <x:v>1259</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="G323" s="3" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="H323" s="3" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="I323" s="3" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="J323" s="4">
         <x:v>159186.19</x:v>
       </x:c>
       <x:c r="K323" s="4">
         <x:v>159186.19</x:v>
       </x:c>
       <x:c r="L323" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M323" s="4">
         <x:v>159186.18</x:v>
       </x:c>
       <x:c r="N323" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O323" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:15">
       <x:c r="A324" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B324" s="3" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="C324" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D324" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E324" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F324" s="3" t="s">
-        <x:v>1264</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="G324" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H324" s="3" t="s">
-        <x:v>1265</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="I324" s="3" t="s">
-        <x:v>1266</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="J324" s="4">
         <x:v>192076.53</x:v>
       </x:c>
       <x:c r="K324" s="4">
         <x:v>192076.53</x:v>
       </x:c>
       <x:c r="L324" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M324" s="4">
         <x:v>192076.55</x:v>
       </x:c>
       <x:c r="N324" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O324" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:15">
       <x:c r="A325" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B325" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E325" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F325" s="3" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="G325" s="3" t="s">
-        <x:v>1269</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="H325" s="3" t="s">
-        <x:v>1270</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="I325" s="3" t="s">
-        <x:v>1271</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="J325" s="4">
         <x:v>778579.1</x:v>
       </x:c>
       <x:c r="K325" s="4">
         <x:v>778579.1</x:v>
       </x:c>
       <x:c r="L325" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M325" s="4">
         <x:v>778579.09</x:v>
       </x:c>
       <x:c r="N325" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O325" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:15">
       <x:c r="A326" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B326" s="3" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C326" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D326" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E326" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F326" s="3" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G326" s="3" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="H326" s="3" t="s">
-        <x:v>1275</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="I326" s="3" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="J326" s="4">
         <x:v>12745467.25</x:v>
       </x:c>
       <x:c r="K326" s="4">
         <x:v>10773367.41</x:v>
       </x:c>
       <x:c r="L326" s="4">
         <x:v>1972099.84</x:v>
       </x:c>
       <x:c r="M326" s="4">
         <x:v>10773367.42</x:v>
       </x:c>
       <x:c r="N326" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O326" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:15">
       <x:c r="A327" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B327" s="3" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E327" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F327" s="3" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="G327" s="3" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="H327" s="3" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="I327" s="3" t="s">
-        <x:v>1280</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="J327" s="4">
         <x:v>133540.55</x:v>
       </x:c>
       <x:c r="K327" s="4">
         <x:v>133540.55</x:v>
       </x:c>
       <x:c r="L327" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M327" s="4">
         <x:v>133540.56</x:v>
       </x:c>
       <x:c r="N327" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O327" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:15">
       <x:c r="A328" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B328" s="3" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C328" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D328" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E328" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F328" s="3" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="G328" s="3" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="H328" s="3" t="s">
-        <x:v>1284</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="I328" s="3" t="s">
-        <x:v>1285</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="J328" s="4">
         <x:v>1275527.96</x:v>
       </x:c>
       <x:c r="K328" s="4">
         <x:v>1146699.65</x:v>
       </x:c>
       <x:c r="L328" s="4">
         <x:v>128828.31</x:v>
       </x:c>
       <x:c r="M328" s="4">
         <x:v>1146699.65</x:v>
       </x:c>
       <x:c r="N328" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O328" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:15">
       <x:c r="A329" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B329" s="3" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E329" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F329" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="G329" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="H329" s="3" t="s">
-        <x:v>1289</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="I329" s="3" t="s">
-        <x:v>1290</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="J329" s="4">
         <x:v>93981.66</x:v>
       </x:c>
       <x:c r="K329" s="4">
         <x:v>93981.66</x:v>
       </x:c>
       <x:c r="L329" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M329" s="4">
         <x:v>93981.68</x:v>
       </x:c>
       <x:c r="N329" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O329" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:15">
       <x:c r="A330" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B330" s="3" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="C330" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D330" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E330" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F330" s="3" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="G330" s="3" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="H330" s="3" t="s">
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="I330" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="J330" s="4">
         <x:v>2550118.31</x:v>
       </x:c>
       <x:c r="K330" s="4">
         <x:v>2550118.31</x:v>
       </x:c>
       <x:c r="L330" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M330" s="4">
         <x:v>2550118.33</x:v>
       </x:c>
       <x:c r="N330" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
-        <x:v>1293</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="H331" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="I331" s="3" t="s">
-        <x:v>1297</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="J331" s="4">
         <x:v>1354562.14</x:v>
       </x:c>
       <x:c r="K331" s="4">
         <x:v>1217344.97</x:v>
       </x:c>
       <x:c r="L331" s="4">
         <x:v>137217.17</x:v>
       </x:c>
       <x:c r="M331" s="4">
         <x:v>1217345.02</x:v>
       </x:c>
       <x:c r="N331" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="G332" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="J332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M332" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N332" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
-        <x:v>1293</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
-        <x:v>1302</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
-        <x:v>1303</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
-        <x:v>1304</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="J333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N333" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:15">
       <x:c r="A334" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B334" s="3" t="s">
-        <x:v>1305</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C334" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D334" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E334" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F334" s="3" t="s">
-        <x:v>1306</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="G334" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H334" s="3" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="I334" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="J334" s="4">
         <x:v>81318.98</x:v>
       </x:c>
       <x:c r="K334" s="4">
         <x:v>81318.98</x:v>
       </x:c>
       <x:c r="L334" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M334" s="4">
         <x:v>81318.98</x:v>
       </x:c>
       <x:c r="N334" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O334" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:15">
       <x:c r="A335" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B335" s="3" t="s">
-        <x:v>1309</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E335" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F335" s="3" t="s">
-        <x:v>1310</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="G335" s="3" t="s">
-        <x:v>1311</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="H335" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="I335" s="3" t="s">
-        <x:v>1313</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="J335" s="4">
         <x:v>800976.03</x:v>
       </x:c>
       <x:c r="K335" s="4">
         <x:v>800976.03</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
         <x:v>800976.05</x:v>
       </x:c>
       <x:c r="N335" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
-        <x:v>1314</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
-        <x:v>1315</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
-        <x:v>1316</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
-        <x:v>1317</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="J336" s="4">
         <x:v>156083.45</x:v>
       </x:c>
       <x:c r="K336" s="4">
         <x:v>156083.45</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
         <x:v>156083.47</x:v>
       </x:c>
       <x:c r="N336" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
-        <x:v>1314</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
-        <x:v>1315</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
-        <x:v>1318</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
-        <x:v>1319</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="J337" s="4">
         <x:v>3442972.74</x:v>
       </x:c>
       <x:c r="K337" s="4">
         <x:v>3442972.74</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
         <x:v>3442972.71</x:v>
       </x:c>
       <x:c r="N337" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
-        <x:v>1320</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
-        <x:v>1321</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
-        <x:v>1322</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="H338" s="3" t="s">
-        <x:v>1323</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="I338" s="3" t="s">
-        <x:v>1324</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="J338" s="4">
         <x:v>1336103.65</x:v>
       </x:c>
       <x:c r="K338" s="4">
         <x:v>1202879.26</x:v>
       </x:c>
       <x:c r="L338" s="4">
         <x:v>133224.39</x:v>
       </x:c>
       <x:c r="M338" s="4">
         <x:v>1202958.96</x:v>
       </x:c>
       <x:c r="N338" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O338" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:15">
       <x:c r="A339" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B339" s="3" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E339" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F339" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="G339" s="3" t="s">
-        <x:v>1327</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="H339" s="3" t="s">
-        <x:v>1328</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="I339" s="3" t="s">
-        <x:v>1329</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="J339" s="4">
         <x:v>1260738.05</x:v>
       </x:c>
       <x:c r="K339" s="4">
         <x:v>1260738.05</x:v>
       </x:c>
       <x:c r="L339" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M339" s="4">
         <x:v>1260738.07</x:v>
       </x:c>
       <x:c r="N339" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O339" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:15">
       <x:c r="A340" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B340" s="3" t="s">
-        <x:v>1330</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="C340" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D340" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E340" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F340" s="3" t="s">
-        <x:v>1331</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="G340" s="3" t="s">
-        <x:v>1332</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="H340" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="I340" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="J340" s="4">
         <x:v>36203.83</x:v>
       </x:c>
       <x:c r="K340" s="4">
         <x:v>36203.83</x:v>
       </x:c>
       <x:c r="L340" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M340" s="4">
         <x:v>36203.86</x:v>
       </x:c>
       <x:c r="N340" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O340" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:15">
       <x:c r="A341" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B341" s="3" t="s">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E341" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F341" s="3" t="s">
-        <x:v>1336</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G341" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H341" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="I341" s="3" t="s">
-        <x:v>1338</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="J341" s="4">
         <x:v>477419.35</x:v>
       </x:c>
       <x:c r="K341" s="4">
         <x:v>477419.35</x:v>
       </x:c>
       <x:c r="L341" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M341" s="4">
         <x:v>477419.35</x:v>
       </x:c>
       <x:c r="N341" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O341" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:15">
       <x:c r="A342" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B342" s="3" t="s">
-        <x:v>1339</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="C342" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D342" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E342" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F342" s="3" t="s">
-        <x:v>1340</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="G342" s="3" t="s">
-        <x:v>1341</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="H342" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="I342" s="3" t="s">
-        <x:v>1343</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="J342" s="4">
         <x:v>40930.79</x:v>
       </x:c>
       <x:c r="K342" s="4">
         <x:v>40930.79</x:v>
       </x:c>
       <x:c r="L342" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M342" s="4">
         <x:v>40930.79</x:v>
       </x:c>
       <x:c r="N342" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O342" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:15">
       <x:c r="A343" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B343" s="3" t="s">
-        <x:v>1344</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E343" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F343" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G343" s="3" t="s">
-        <x:v>1346</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="H343" s="3" t="s">
-        <x:v>1347</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="I343" s="3" t="s">
-        <x:v>1348</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="J343" s="4">
         <x:v>1088731.19</x:v>
       </x:c>
       <x:c r="K343" s="4">
         <x:v>1032321.6</x:v>
       </x:c>
       <x:c r="L343" s="4">
         <x:v>56409.59</x:v>
       </x:c>
       <x:c r="M343" s="4">
         <x:v>3282538.58</x:v>
       </x:c>
       <x:c r="N343" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O343" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:15">
       <x:c r="A344" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B344" s="3" t="s">
-        <x:v>1349</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="C344" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D344" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E344" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F344" s="3" t="s">
-        <x:v>1350</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="G344" s="3" t="s">
-        <x:v>1351</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="H344" s="3" t="s">
-        <x:v>1352</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="I344" s="3" t="s">
-        <x:v>1353</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="J344" s="4">
         <x:v>15602453.89</x:v>
       </x:c>
       <x:c r="K344" s="4">
         <x:v>15101737.35</x:v>
       </x:c>
       <x:c r="L344" s="4">
         <x:v>500716.54</x:v>
       </x:c>
       <x:c r="M344" s="4">
         <x:v>15097802.33</x:v>
       </x:c>
       <x:c r="N344" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O344" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:15">
       <x:c r="A345" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B345" s="3" t="s">
-        <x:v>1354</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E345" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F345" s="3" t="s">
-        <x:v>1355</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="G345" s="3" t="s">
-        <x:v>1351</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="H345" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="I345" s="3" t="s">
-        <x:v>1357</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="J345" s="4">
         <x:v>1246821.08</x:v>
       </x:c>
       <x:c r="K345" s="4">
         <x:v>1121889.61</x:v>
       </x:c>
       <x:c r="L345" s="4">
         <x:v>124931.47</x:v>
       </x:c>
       <x:c r="M345" s="4">
         <x:v>1121889.6</x:v>
       </x:c>
       <x:c r="N345" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O345" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:15">
       <x:c r="A346" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B346" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
-        <x:v>1359</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
-        <x:v>1360</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
-        <x:v>1361</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="J346" s="4">
         <x:v>182215.73</x:v>
       </x:c>
       <x:c r="K346" s="4">
         <x:v>182215.73</x:v>
       </x:c>
       <x:c r="L346" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M346" s="4">
         <x:v>182215.74</x:v>
       </x:c>
       <x:c r="N346" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
-        <x:v>1362</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H347" s="3" t="s">
-        <x:v>1363</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="I347" s="3" t="s">
-        <x:v>1364</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="J347" s="4">
         <x:v>134808.67</x:v>
       </x:c>
       <x:c r="K347" s="4">
         <x:v>134808.67</x:v>
       </x:c>
       <x:c r="L347" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M347" s="4">
         <x:v>134808.66</x:v>
       </x:c>
       <x:c r="N347" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
-        <x:v>1365</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
-        <x:v>1366</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
-        <x:v>1367</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="J348" s="4">
         <x:v>136137.62</x:v>
       </x:c>
       <x:c r="K348" s="4">
         <x:v>136137.62</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
         <x:v>136137.61</x:v>
       </x:c>
       <x:c r="N348" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
-        <x:v>1368</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
-        <x:v>1369</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
-        <x:v>1370</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="J349" s="4">
         <x:v>142117.88</x:v>
       </x:c>
       <x:c r="K349" s="4">
         <x:v>142117.88</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
         <x:v>142117.9</x:v>
       </x:c>
       <x:c r="N349" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
-        <x:v>1372</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H350" s="3" t="s">
-        <x:v>1373</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="I350" s="3" t="s">
-        <x:v>1374</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="J350" s="4">
         <x:v>16625859.78</x:v>
       </x:c>
       <x:c r="K350" s="4">
         <x:v>16625859.78</x:v>
       </x:c>
       <x:c r="L350" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M350" s="4">
-        <x:v>16629647.11</x:v>
+        <x:v>16625859.79</x:v>
       </x:c>
       <x:c r="N350" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O350" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:15">
       <x:c r="A351" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B351" s="3" t="s">
-        <x:v>1375</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E351" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F351" s="3" t="s">
-        <x:v>1376</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="G351" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H351" s="3" t="s">
-        <x:v>1377</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="I351" s="3" t="s">
-        <x:v>1378</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="J351" s="4">
         <x:v>88090.19</x:v>
       </x:c>
       <x:c r="K351" s="4">
         <x:v>88090.19</x:v>
       </x:c>
       <x:c r="L351" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M351" s="4">
         <x:v>88090.16</x:v>
       </x:c>
       <x:c r="N351" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O351" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:15">
       <x:c r="A352" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B352" s="3" t="s">
-        <x:v>1379</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C352" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D352" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E352" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F352" s="3" t="s">
-        <x:v>1380</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="G352" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H352" s="3" t="s">
-        <x:v>1381</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="I352" s="3" t="s">
-        <x:v>1382</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="J352" s="4">
         <x:v>186549.27</x:v>
       </x:c>
       <x:c r="K352" s="4">
         <x:v>186549.27</x:v>
       </x:c>
       <x:c r="L352" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M352" s="4">
         <x:v>186549.3</x:v>
       </x:c>
       <x:c r="N352" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O352" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:15">
       <x:c r="A353" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B353" s="3" t="s">
-        <x:v>1383</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E353" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F353" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="G353" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H353" s="3" t="s">
-        <x:v>1385</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="I353" s="3" t="s">
-        <x:v>1386</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="J353" s="4">
         <x:v>4453263.13</x:v>
       </x:c>
       <x:c r="K353" s="4">
         <x:v>4453263.13</x:v>
       </x:c>
       <x:c r="L353" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M353" s="4">
         <x:v>4453263.13</x:v>
       </x:c>
       <x:c r="N353" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O353" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:15">
       <x:c r="A354" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B354" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
-        <x:v>1389</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
-        <x:v>1390</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
-        <x:v>1391</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="J354" s="4">
         <x:v>437526.33</x:v>
       </x:c>
       <x:c r="K354" s="4">
         <x:v>437526.33</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
         <x:v>437526.33</x:v>
       </x:c>
       <x:c r="N354" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
-        <x:v>1392</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
-        <x:v>1393</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="H355" s="3" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="I355" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="J355" s="4">
         <x:v>18016.68</x:v>
       </x:c>
       <x:c r="K355" s="4">
         <x:v>18016.68</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
         <x:v>18016.69</x:v>
       </x:c>
       <x:c r="N355" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
-        <x:v>1388</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
-        <x:v>1396</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
-        <x:v>1397</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="J356" s="4">
         <x:v>871906.12</x:v>
       </x:c>
       <x:c r="K356" s="4">
         <x:v>871906.12</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
         <x:v>871906.05</x:v>
       </x:c>
       <x:c r="N356" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
-        <x:v>1398</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
-        <x:v>1399</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
-        <x:v>1400</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="H357" s="3" t="s">
-        <x:v>1401</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="I357" s="3" t="s">
-        <x:v>1402</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="J357" s="4">
         <x:v>146195.22</x:v>
       </x:c>
       <x:c r="K357" s="4">
         <x:v>146195.22</x:v>
       </x:c>
       <x:c r="L357" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M357" s="4">
         <x:v>146195.18</x:v>
       </x:c>
       <x:c r="N357" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O357" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:15">
       <x:c r="A358" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B358" s="3" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C358" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D358" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E358" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F358" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="G358" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H358" s="3" t="s">
-        <x:v>1405</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="I358" s="3" t="s">
-        <x:v>1406</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="J358" s="4">
         <x:v>43071.14</x:v>
       </x:c>
       <x:c r="K358" s="4">
         <x:v>43071.14</x:v>
       </x:c>
       <x:c r="L358" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M358" s="4">
         <x:v>43071.16</x:v>
       </x:c>
       <x:c r="N358" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O358" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:15">
       <x:c r="A359" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B359" s="3" t="s">
-        <x:v>1407</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E359" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F359" s="3" t="s">
-        <x:v>1408</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="G359" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H359" s="3" t="s">
-        <x:v>1409</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="I359" s="3" t="s">
-        <x:v>1410</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="J359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M359" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N359" s="5">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O359" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:15">
       <x:c r="A360" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B360" s="3" t="s">
-        <x:v>1411</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="C360" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D360" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E360" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F360" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="G360" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H360" s="3" t="s">
-        <x:v>1412</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="I360" s="3" t="s">
-        <x:v>1413</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="J360" s="4">
         <x:v>286325.81</x:v>
       </x:c>
       <x:c r="K360" s="4">
         <x:v>286325.81</x:v>
       </x:c>
       <x:c r="L360" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M360" s="4">
         <x:v>286325.83</x:v>
       </x:c>
       <x:c r="N360" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O360" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:15">
       <x:c r="A361" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B361" s="3" t="s">
-        <x:v>1414</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E361" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F361" s="3" t="s">
-        <x:v>1415</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="G361" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H361" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I361" s="3" t="s">
-        <x:v>1417</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="J361" s="4">
         <x:v>609723.08</x:v>
       </x:c>
       <x:c r="K361" s="4">
         <x:v>609723.08</x:v>
       </x:c>
       <x:c r="L361" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M361" s="4">
         <x:v>609723.09</x:v>
       </x:c>
       <x:c r="N361" s="5">
         <x:v>67</x:v>
       </x:c>
       <x:c r="O361" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:15">
       <x:c r="A362" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B362" s="3" t="s">
-        <x:v>1418</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C362" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D362" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E362" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F362" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="G362" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H362" s="3" t="s">
-        <x:v>1420</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="I362" s="3" t="s">
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="J362" s="4">
         <x:v>316897.35</x:v>
       </x:c>
       <x:c r="K362" s="4">
         <x:v>316897.35</x:v>
       </x:c>
       <x:c r="L362" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M362" s="4">
         <x:v>316897.35</x:v>
       </x:c>
       <x:c r="N362" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O362" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:15">
       <x:c r="A363" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B363" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
-        <x:v>1424</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="J363" s="4">
         <x:v>150664.45</x:v>
       </x:c>
       <x:c r="K363" s="4">
         <x:v>150664.45</x:v>
       </x:c>
       <x:c r="L363" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M363" s="4">
         <x:v>150664.44</x:v>
       </x:c>
       <x:c r="N363" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
-        <x:v>1425</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="J364" s="4">
         <x:v>149965.01</x:v>
       </x:c>
       <x:c r="K364" s="4">
         <x:v>149965.01</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
         <x:v>149965</x:v>
       </x:c>
       <x:c r="N364" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
-        <x:v>1427</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
-        <x:v>1428</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="J365" s="4">
         <x:v>150484.59</x:v>
       </x:c>
       <x:c r="K365" s="4">
         <x:v>150484.59</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
         <x:v>150484.59</x:v>
       </x:c>
       <x:c r="N365" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="J366" s="4">
         <x:v>150069.92</x:v>
       </x:c>
       <x:c r="K366" s="4">
         <x:v>150069.92</x:v>
       </x:c>
       <x:c r="L366" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M366" s="4">
         <x:v>150069.91</x:v>
       </x:c>
       <x:c r="N366" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
-        <x:v>1432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="J367" s="4">
         <x:v>49886.92</x:v>
       </x:c>
       <x:c r="K367" s="4">
         <x:v>49886.92</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
         <x:v>49886.91</x:v>
       </x:c>
       <x:c r="N367" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
-        <x:v>1433</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="J368" s="4">
         <x:v>49376.31</x:v>
       </x:c>
       <x:c r="K368" s="4">
         <x:v>49376.31</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
         <x:v>49376.33</x:v>
       </x:c>
       <x:c r="N368" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
-        <x:v>1435</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
-        <x:v>1436</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="J369" s="4">
         <x:v>146292.9</x:v>
       </x:c>
       <x:c r="K369" s="4">
         <x:v>146292.9</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
         <x:v>146292.9</x:v>
       </x:c>
       <x:c r="N369" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
-        <x:v>1437</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
-        <x:v>1438</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="J370" s="4">
         <x:v>146712.57</x:v>
       </x:c>
       <x:c r="K370" s="4">
         <x:v>146712.57</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
         <x:v>146712.56</x:v>
       </x:c>
       <x:c r="N370" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="J371" s="4">
         <x:v>48789.94</x:v>
       </x:c>
       <x:c r="K371" s="4">
         <x:v>48789.94</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
         <x:v>48789.95</x:v>
       </x:c>
       <x:c r="N371" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="G372" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H372" s="3" t="s">
-        <x:v>1443</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="I372" s="3" t="s">
-        <x:v>1444</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="J372" s="4">
         <x:v>50919.77</x:v>
       </x:c>
       <x:c r="K372" s="4">
         <x:v>50919.77</x:v>
       </x:c>
       <x:c r="L372" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M372" s="4">
         <x:v>50919.76</x:v>
       </x:c>
       <x:c r="N372" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O372" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:15">
       <x:c r="A373" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B373" s="3" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E373" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F373" s="3" t="s">
-        <x:v>1446</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="G373" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H373" s="3" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="I373" s="3" t="s">
-        <x:v>1448</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="J373" s="4">
         <x:v>153626.88</x:v>
       </x:c>
       <x:c r="K373" s="4">
         <x:v>153626.88</x:v>
       </x:c>
       <x:c r="L373" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M373" s="4">
         <x:v>153626.87</x:v>
       </x:c>
       <x:c r="N373" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O373" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:15">
       <x:c r="A374" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B374" s="3" t="s">
-        <x:v>1449</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
-        <x:v>1451</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
-        <x:v>1452</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
-        <x:v>1453</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="J374" s="4">
         <x:v>3835.34</x:v>
       </x:c>
       <x:c r="K374" s="4">
         <x:v>3835.34</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
         <x:v>6603.09</x:v>
       </x:c>
       <x:c r="N374" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
-        <x:v>1449</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
-        <x:v>1454</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
-        <x:v>1455</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
-        <x:v>1456</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="J375" s="4">
         <x:v>56186.03</x:v>
       </x:c>
       <x:c r="K375" s="4">
         <x:v>56186.03</x:v>
       </x:c>
       <x:c r="L375" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M375" s="4">
         <x:v>56186.05</x:v>
       </x:c>
       <x:c r="N375" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
-        <x:v>1457</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
-        <x:v>1458</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H376" s="3" t="s">
-        <x:v>1459</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="I376" s="3" t="s">
-        <x:v>1460</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="J376" s="4">
         <x:v>188799.63</x:v>
       </x:c>
       <x:c r="K376" s="4">
         <x:v>188799.63</x:v>
       </x:c>
       <x:c r="L376" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M376" s="4">
         <x:v>188799.64</x:v>
       </x:c>
       <x:c r="N376" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O376" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:15">
       <x:c r="A377" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B377" s="3" t="s">
-        <x:v>1461</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E377" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F377" s="3" t="s">
-        <x:v>1462</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="G377" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H377" s="3" t="s">
-        <x:v>1463</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="I377" s="3" t="s">
-        <x:v>1464</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="J377" s="4">
         <x:v>835215.2</x:v>
       </x:c>
       <x:c r="K377" s="4">
         <x:v>835215.2</x:v>
       </x:c>
       <x:c r="L377" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M377" s="4">
         <x:v>835215.16</x:v>
       </x:c>
       <x:c r="N377" s="5">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O377" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:15">
       <x:c r="A378" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B378" s="3" t="s">
-        <x:v>1465</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C378" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D378" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E378" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F378" s="3" t="s">
-        <x:v>1466</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="G378" s="3" t="s">
-        <x:v>1467</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="H378" s="3" t="s">
-        <x:v>1468</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="I378" s="3" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="J378" s="4">
         <x:v>167563.42</x:v>
       </x:c>
       <x:c r="K378" s="4">
         <x:v>167563.42</x:v>
       </x:c>
       <x:c r="L378" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M378" s="4">
         <x:v>167563.41</x:v>
       </x:c>
       <x:c r="N378" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O378" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:15">
       <x:c r="A379" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B379" s="3" t="s">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E379" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F379" s="3" t="s">
-        <x:v>1471</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="G379" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H379" s="3" t="s">
-        <x:v>1472</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="I379" s="3" t="s">
-        <x:v>1473</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="J379" s="4">
         <x:v>46909.59</x:v>
       </x:c>
       <x:c r="K379" s="4">
         <x:v>46909.59</x:v>
       </x:c>
       <x:c r="L379" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M379" s="4">
         <x:v>46909.59</x:v>
       </x:c>
       <x:c r="N379" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O379" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:15">
       <x:c r="A380" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B380" s="3" t="s">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C380" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D380" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E380" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F380" s="3" t="s">
-        <x:v>1471</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="G380" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
-        <x:v>1474</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
-        <x:v>1475</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="J380" s="4">
         <x:v>49427.61</x:v>
       </x:c>
       <x:c r="K380" s="4">
         <x:v>49427.61</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M380" s="4">
         <x:v>49427.6</x:v>
       </x:c>
       <x:c r="N380" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
-        <x:v>1476</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
-        <x:v>1477</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="G381" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H381" s="3" t="s">
-        <x:v>1478</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="J381" s="4">
         <x:v>49427.61</x:v>
       </x:c>
       <x:c r="K381" s="4">
         <x:v>49427.61</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
         <x:v>49427.6</x:v>
       </x:c>
       <x:c r="N381" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
-        <x:v>1480</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
-        <x:v>1481</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="G382" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H382" s="3" t="s">
-        <x:v>1482</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
-        <x:v>1483</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="J382" s="4">
         <x:v>134492.76</x:v>
       </x:c>
       <x:c r="K382" s="4">
         <x:v>134492.76</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
         <x:v>134492.77</x:v>
       </x:c>
       <x:c r="N382" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
-        <x:v>1484</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
-        <x:v>1485</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="G383" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H383" s="3" t="s">
-        <x:v>1486</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
-        <x:v>1487</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="J383" s="4">
         <x:v>807099.24</x:v>
       </x:c>
       <x:c r="K383" s="4">
         <x:v>807099.24</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
         <x:v>807099.23</x:v>
       </x:c>
       <x:c r="N383" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
-        <x:v>1488</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
-        <x:v>1489</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G384" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H384" s="3" t="s">
-        <x:v>1490</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
-        <x:v>1491</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="J384" s="4">
         <x:v>118873.81</x:v>
       </x:c>
       <x:c r="K384" s="4">
         <x:v>118873.81</x:v>
       </x:c>
       <x:c r="L384" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
         <x:v>118873.81</x:v>
       </x:c>
       <x:c r="N384" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
-        <x:v>1492</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
-        <x:v>1493</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="G385" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H385" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="I385" s="3" t="s">
-        <x:v>1495</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="J385" s="4">
         <x:v>641690.09</x:v>
       </x:c>
       <x:c r="K385" s="4">
         <x:v>641690.09</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
         <x:v>641690.11</x:v>
       </x:c>
       <x:c r="N385" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
-        <x:v>1496</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
-        <x:v>1497</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
-        <x:v>1499</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="J386" s="4">
         <x:v>144349.61</x:v>
       </x:c>
       <x:c r="K386" s="4">
         <x:v>144349.61</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
         <x:v>144349.6</x:v>
       </x:c>
       <x:c r="N386" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
-        <x:v>1496</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
-        <x:v>1497</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
-        <x:v>1500</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
-        <x:v>1501</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="J387" s="4">
         <x:v>143884.49</x:v>
       </x:c>
       <x:c r="K387" s="4">
         <x:v>143884.49</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
         <x:v>143884.48</x:v>
       </x:c>
       <x:c r="N387" s="5">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
-        <x:v>1496</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
-        <x:v>1502</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
-        <x:v>1503</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
-        <x:v>1504</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="J388" s="4">
         <x:v>36505.16</x:v>
       </x:c>
       <x:c r="K388" s="4">
         <x:v>36505.16</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N388" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
-        <x:v>1505</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
-        <x:v>1493</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H389" s="3" t="s">
-        <x:v>1506</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="I389" s="3" t="s">
-        <x:v>1507</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="J389" s="4">
         <x:v>677909.71</x:v>
       </x:c>
       <x:c r="K389" s="4">
         <x:v>677909.71</x:v>
       </x:c>
       <x:c r="L389" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M389" s="4">
         <x:v>677909.69</x:v>
       </x:c>
       <x:c r="N389" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
-        <x:v>1508</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
-        <x:v>1509</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="G390" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H390" s="3" t="s">
-        <x:v>1510</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="I390" s="3" t="s">
-        <x:v>1511</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="J390" s="4">
         <x:v>3660412.13</x:v>
       </x:c>
       <x:c r="K390" s="4">
         <x:v>3660412.13</x:v>
       </x:c>
       <x:c r="L390" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M390" s="4">
         <x:v>3660412.13</x:v>
       </x:c>
       <x:c r="N390" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
-        <x:v>1512</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="G391" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H391" s="3" t="s">
-        <x:v>1514</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="I391" s="3" t="s">
-        <x:v>1515</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="J391" s="4">
         <x:v>4616861.14</x:v>
       </x:c>
       <x:c r="K391" s="4">
         <x:v>4616861.14</x:v>
       </x:c>
       <x:c r="L391" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M391" s="4">
         <x:v>4616861.15</x:v>
       </x:c>
       <x:c r="N391" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
-        <x:v>1516</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
-        <x:v>1517</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="G392" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H392" s="3" t="s">
-        <x:v>1518</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="I392" s="3" t="s">
-        <x:v>1519</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="J392" s="4">
         <x:v>2938704.69</x:v>
       </x:c>
       <x:c r="K392" s="4">
         <x:v>2938704.69</x:v>
       </x:c>
       <x:c r="L392" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M392" s="4">
         <x:v>2920891.08</x:v>
       </x:c>
       <x:c r="N392" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
-        <x:v>1520</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
-        <x:v>1521</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="G393" s="3" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H393" s="3" t="s">
-        <x:v>1522</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="J393" s="4">
         <x:v>183519.65</x:v>
       </x:c>
       <x:c r="K393" s="4">
         <x:v>183519.65</x:v>
       </x:c>
       <x:c r="L393" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
         <x:v>183519.64</x:v>
       </x:c>
       <x:c r="N393" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
-        <x:v>1524</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
-        <x:v>1525</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
-        <x:v>1526</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="H394" s="3" t="s">
-        <x:v>1527</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
-        <x:v>1528</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="J394" s="4">
         <x:v>42426614.5</x:v>
       </x:c>
       <x:c r="K394" s="4">
         <x:v>29133715.45</x:v>
       </x:c>
       <x:c r="L394" s="4">
         <x:v>13292899.05</x:v>
       </x:c>
       <x:c r="M394" s="4">
         <x:v>29870969.57</x:v>
       </x:c>
       <x:c r="N394" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G395" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H395" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="I395" s="3" t="s">
-        <x:v>1533</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="J395" s="4">
         <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="K395" s="4">
         <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
         <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="N395" s="5">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H396" s="3" t="s">
-        <x:v>1534</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="I396" s="3" t="s">
-        <x:v>1535</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="J396" s="4">
         <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="K396" s="4">
         <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
         <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="N396" s="5">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
-        <x:v>1537</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="J397" s="4">
         <x:v>45397272.16</x:v>
       </x:c>
       <x:c r="K397" s="4">
         <x:v>45397272.16</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
         <x:v>45397272.15</x:v>
       </x:c>
       <x:c r="N397" s="5">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
-        <x:v>1538</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
-        <x:v>1539</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="J398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N398" s="5">
         <x:v>65</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
-        <x:v>1540</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
-        <x:v>1541</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="J399" s="4">
         <x:v>17622636.31</x:v>
       </x:c>
       <x:c r="K399" s="4">
         <x:v>17622636.31</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
         <x:v>17839972.55</x:v>
       </x:c>
       <x:c r="N399" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
-        <x:v>1543</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="J400" s="4">
         <x:v>137062.61</x:v>
       </x:c>
       <x:c r="K400" s="4">
         <x:v>137062.61</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
         <x:v>137062.61</x:v>
       </x:c>
       <x:c r="N400" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
-        <x:v>1544</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
-        <x:v>1545</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="J401" s="4">
         <x:v>1716234.22</x:v>
       </x:c>
       <x:c r="K401" s="4">
         <x:v>1716234.22</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
         <x:v>1726692.68</x:v>
       </x:c>
       <x:c r="N401" s="5">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
-        <x:v>1546</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
-        <x:v>1547</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
-        <x:v>1548</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
-        <x:v>1549</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="J402" s="4">
         <x:v>182814.53</x:v>
       </x:c>
       <x:c r="K402" s="4">
         <x:v>182814.53</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
         <x:v>182814.53</x:v>
       </x:c>
       <x:c r="N402" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
-        <x:v>1550</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
-        <x:v>1551</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="G403" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H403" s="3" t="s">
-        <x:v>1552</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="I403" s="3" t="s">
-        <x:v>1553</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="J403" s="4">
         <x:v>144619066.15</x:v>
       </x:c>
       <x:c r="K403" s="4">
         <x:v>144619066.15</x:v>
       </x:c>
       <x:c r="L403" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M403" s="4">
         <x:v>144892334.87</x:v>
       </x:c>
       <x:c r="N403" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
-        <x:v>1554</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
-        <x:v>1555</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
-        <x:v>1556</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
-        <x:v>1557</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="J404" s="4">
         <x:v>310126.35</x:v>
       </x:c>
       <x:c r="K404" s="4">
         <x:v>310126.35</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
         <x:v>310126.35</x:v>
       </x:c>
       <x:c r="N404" s="5">
         <x:v>83</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
-        <x:v>1558</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
-        <x:v>1559</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H405" s="3" t="s">
-        <x:v>1560</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
-        <x:v>1561</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="J405" s="4">
         <x:v>13350207.6</x:v>
       </x:c>
       <x:c r="K405" s="4">
         <x:v>13350207.6</x:v>
       </x:c>
       <x:c r="L405" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M405" s="4">
         <x:v>13350207.61</x:v>
       </x:c>
       <x:c r="N405" s="5">
         <x:v>65</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
-        <x:v>1562</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
-        <x:v>1563</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
-        <x:v>1564</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
-        <x:v>1565</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
-        <x:v>1566</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="J406" s="4">
         <x:v>520221.61</x:v>
       </x:c>
       <x:c r="K406" s="4">
         <x:v>520221.61</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
         <x:v>520221.6</x:v>
       </x:c>
       <x:c r="N406" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
-        <x:v>1567</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E407" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F407" s="3" t="s">
-        <x:v>1568</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="G407" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H407" s="3" t="s">
-        <x:v>1569</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="I407" s="3" t="s">
-        <x:v>1570</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="J407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M407" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N407" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
-        <x:v>1571</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
-        <x:v>1572</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
-        <x:v>1573</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
-        <x:v>1574</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="I408" s="3" t="s">
-        <x:v>1575</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="J408" s="4">
         <x:v>174634.36</x:v>
       </x:c>
       <x:c r="K408" s="4">
         <x:v>174634.36</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M408" s="4">
         <x:v>174634.34</x:v>
       </x:c>
       <x:c r="N408" s="5">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
-        <x:v>1576</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E409" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F409" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="G409" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H409" s="3" t="s">
-        <x:v>1578</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
-        <x:v>1579</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="J409" s="4">
         <x:v>143867.48</x:v>
       </x:c>
       <x:c r="K409" s="4">
         <x:v>143867.48</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
         <x:v>143867.48</x:v>
       </x:c>
       <x:c r="N409" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
-        <x:v>1580</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
-        <x:v>1581</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
-        <x:v>1582</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
-        <x:v>1583</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="J410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="K410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
         <x:v>5681512.85</x:v>
       </x:c>
       <x:c r="N410" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
-        <x:v>1584</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">
-        <x:v>1585</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="G411" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H411" s="3" t="s">
-        <x:v>1586</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="I411" s="3" t="s">
-        <x:v>1587</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="J411" s="4">
         <x:v>4263652.5</x:v>
       </x:c>
       <x:c r="K411" s="4">
         <x:v>4263652.5</x:v>
       </x:c>
       <x:c r="L411" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M411" s="4">
         <x:v>4263652.5</x:v>
       </x:c>
       <x:c r="N411" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
-        <x:v>1588</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
-        <x:v>1589</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="G412" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H412" s="3" t="s">
-        <x:v>1590</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="I412" s="3" t="s">
-        <x:v>1591</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="J412" s="4">
         <x:v>2778816.95</x:v>
       </x:c>
       <x:c r="K412" s="4">
         <x:v>2778816.95</x:v>
       </x:c>
       <x:c r="L412" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M412" s="4">
         <x:v>2778816.96</x:v>
       </x:c>
       <x:c r="N412" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1594</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1595</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1597</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A413:J413"/>
     <x:mergeCell ref="A414:J414"/>
     <x:mergeCell ref="A415:J415"/>
     <x:mergeCell ref="A416:J416"/>
     <x:mergeCell ref="A417:J417"/>
     <x:mergeCell ref="A418:J418"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 