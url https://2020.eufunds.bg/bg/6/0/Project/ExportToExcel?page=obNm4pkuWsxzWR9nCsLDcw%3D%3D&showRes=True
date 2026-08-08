--- v1 (2026-06-18)
+++ v2 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdec0aeb2654fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd88fdf674a8442695fb9619cb6bb734.psmdcp" Id="Reee0585c03cc475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63907048b1c9428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeeca8a5598c49d5b0e7e6e312ca4e5b.psmdcp" Id="R7dfff9ef77ac4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -363,62 +363,62 @@
   <x:si>
     <x:t>823073638 „Водоснабдяване и Канализация“ ООД-Перник</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, кв. ВАРОШ ул. СРЕДЕЦ   11</x:t>
   </x:si>
   <x:si>
     <x:t>Перник (BG414)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.016-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура на обособената територия обслужвана от “Водоснабдяване и канализация” ООД, гр. Перник</x:t>
   </x:si>
   <x:si>
     <x:t>000695089 АГЕНЦИЯ  "ПЪТНА ИНФРАСТРУКТУРА"</x:t>
   </x:si>
   <x:si>
     <x:t>Други държавни администрации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1606, бул. МАКЕДОНИЯ № 3</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-4.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Превенция и противодействие на свлачищните процеси по републиканска пътна мрежа - Фаза 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-4.003-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Превенция и противодействие на свлачищните процеси по републиканска пътна мрежа - Фаза 2</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-4.003-0001</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>176221543 Асоциация наука за природата Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1510, гр. София, р-н Подуяне, ж.к. Хаджи Димитър, ул. „Васил Кънчев“ № 26, бизнес център „Стефан Караджа“, вх. Д, ет. 2, офис 7</x:t>
   </x:si>
   <x:si>
     <x:t>Свиленград</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.028-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Хабитат "Сакар"</x:t>
   </x:si>
   <x:si>
     <x:t>Белене</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.030-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Хабитат Дунав</x:t>
   </x:si>
   <x:si>
     <x:t>110045888 БИОКОМ ЕООД</x:t>
@@ -465,62 +465,62 @@
   <x:si>
     <x:t>BG16M1OP002-3.027-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки от Плана за действие за опазване на ловния сокол (Falco cherrug) в Република България</x:t>
   </x:si>
   <x:si>
     <x:t>176446892 БЪЛГАРСКО ЕКОЛОГИЧНО ДРУЖЕСТВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, ул. „Васил Левски“ № 17</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на природно местообитание 4060 по параметри "Площ", "Структура и функция" и "Бъдещи перспективи" и природно местообитание 5210 по параметри "Площ" и "Бъдещи перспективи"</x:t>
   </x:si>
   <x:si>
     <x:t>176446892 БЪЛГАРСКО ЕКОЛОГИЧНО ДРУЖЕСТВО Сдружение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, ул. Брегалница, номер 60, вx. В, ет. 3, ап. 34</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.027-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на природозащитното състояние на птици в защитена зона BG0002052 „Язовир Жребчево“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-3.027-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на птици в защитена зона BG0002023 „Язовир Овчарица“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-3.027-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>200984996 ВАГОНЕН ЗАВОД- ИНТЕРКОМ АД</x:t>
   </x:si>
   <x:si>
     <x:t>Акционерно дружество АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дряново, 5370, ул.Шипка №4</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Дряново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0067</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационен проект в областта на управлението на отпадъците във "Вагонен завод ИНТЕРКОМ" АД</x:t>
   </x:si>
   <x:si>
     <x:t>000351736 водеща община - Община Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>Общинска администрация</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пазарджик, 4400, бул."България" №2</x:t>
@@ -855,71 +855,71 @@
   <x:si>
     <x:t>200393694 ИвентЗоун ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1712, Младост 3, бл.329, вх.5, ет.9, ап.154</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Предотвратяване образуването на битови хартиени отпадъци от нежелана поща, разпространявана в пощенските кутии на домакинствата на територията на Столична община, чрез въвеждане на механизъм „СТОП на рекламата!“</x:t>
   </x:si>
   <x:si>
     <x:t>831901762 ИЗПЪЛНИТЕЛНА АГЕНЦИЯ ПО ОКОЛНА СРЕДА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, ж.к. ПАВЛОВО ул. ЦАР БОРИС III № 136</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.019-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване мониторинга на химичното състояние на подземните води</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1618, бул. "ЦАР БОРИС III"  № 136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Създаване на информационна система за докладване на данни за качеството на атмосферния въздух като част от Националната система за мониторинг на КАВ в реално време.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Анализи и проучвания на видове и природни местообитания, предмет на докладване по чл. 17 от Директивата за местообитанията и чл. 12 от Директивата за птиците</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-1.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и въвеждане на методи за анализ на води, седименти и биота и дооборудване на лаборатории на Изпълнителната агенция по околна среда</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1618, бул. "ЦАР БОРИС III"  № 136</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>203338938 ИНГАЗ КОМЕРС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Търговище, 7700, кв. ЗАПАД, бл.28, ет.3, ап.9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационeн проект в областта на управлението на отпадъците от ИНГАЗ КОМЕРС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>000662192 ИНСТИТУТ ЗА ГОРАТА, БЪЛГАРСКА АКАДЕМИЯ НА НАУКИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1756, ж.к. ДЪРВЕНИЦА бул. КЛИМЕНТ ОХРИДСКИ, номер 132</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0006</x:t>
@@ -1065,66 +1065,66 @@
   <x:si>
     <x:t>BG16M1OP002-1.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване мониторинга на качеството на питейните води</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. КНЯГИНЯ МАРИЯ ЛУИЗА № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.013-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Доизграждане на мрежите за мониторинг на количеството на водите</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.017-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ПУРБ 2022-2027 </x:t>
   </x:si>
   <x:si>
+    <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ - дирекция "Национална служба за защита на природата"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Управленски подход за мрежата „Натура 2000“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000697371 Министерство на околната среда и водите - дирекция "Национална служба за защита на природата"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Натура 2000 в Черно море</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Управленски подход за мрежата „Натура 2000“</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000697371 Министерство на околната среда и водите - дирекция "Национална служба за защита на природата"
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Знания за Натура 2000</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на възнаграждения във връзка с управлението, изпълнението, наблюдението, оценката и контрола по Оперативна програма"Околна среда"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ
 </x:t>
   </x:si>
   <x:si>
@@ -1133,200 +1133,200 @@
   <x:si>
     <x:t>BG16M1OP002-6.002-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на възнаграждения във връзка с управлението и изпълнението на Оперативна програма"Околна среда"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на разходите за възнаграждения на необходимите човешки ресурси, ангажирани  с управлението и изпълнението на Оперативна програма"Околна среда"</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Княгиня Мария Луиза" № 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Дейности за популяризиране на ОПОС 2014-2020 г. през 2021-2022 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.002-0017</x:t>
-[...2 lines deleted...]
-    <x:t>Обезпечаване на Националната система за контрол на качеството на атмосферния въздух (КАВ) посредством доставка на специализирано техническо оборудване</x:t>
+    <x:t>000697371 Министерство на околната среда и водите, Главна дирекция "Оперативна програма "Околна среда", отдел "Координация, комуникация и техническа помощ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на  стратегически документи за програмен период 2021-2027 г.</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.002-0014</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-6.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Предоставяне на  техническа помощ в подкрепа на управлението и изпълнението на ОПОС 2014-2020 г.</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>Дейности за популяризиране на ОПОС 2014-2020 г. през 2019-2020 г. в изпълнение на  Националната комуникационна стратегия 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Предоставяне на експертна подкрепа от ЕИБ  при изпълнение на проекти за изграждане на ВиК инфраструктура по ОПОС 2014- 2020 г. в обособените територии на 16 ВиК оператори 
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-6.001-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности свързани с популяризирането на ОПОС през 2016 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предоставяне на външна експертна и техническа помощ в подкрепа на управлението и изпълнението на ОПОС 2014-2020 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Изготвяне на план за оценка на оперативна програма „Околна среда 2014-2020 г.“ (ОПОС), както и дейности в изпълнение на общo предварително условиe  № 7 по приоритетна ос 5 „Подобряване качеството на атмосферния въздух“ на ОПОС"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обезпечаване на Националната система за контрол на качеството на атмосферния въздух (КАВ) посредством доставка на специализирано техническо оборудване</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на техническа помощ за  изпълнение, наблюдение и контрол на ОПОС 2014-2020 г. през 2017 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.001-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бюджетна линия 2016 за подготовка, изпълнение, наблюдение и контрол на ОПОС 2014-2020 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул."Мария Луиза" №22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дейности за популяризиране на ОПОС 2014-2020 г. през 2019-2020 г. в изпълнение на  Националната комуникационна стратегия 2014-2020 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1000, бул. "Мария Луиза" 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Извършване на оценки на изпълнението на Оперативна програма „Околна среда 2014-2020 г.“</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-6.001-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване и поддържане на административния капацитет на УО на ОПОС 2014- 2020 г.  и бенефициентите на програмата посредством материално- техническо обезпечаване на дейностите, свързани с програмирането, управлението, наблюдението, оценката и контрола на ОПОС съгласно действащото законодателство и съществуващите добри практики</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Транспортно – техническо обезпечаване в подкрепа реализиране на дейности по приоритетна ос 3 „Натура 2000 и биоразнообразие“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, БУЛ. "МАРИЯ ЛУИЗА" № 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Обезпечаване разходите за възнаграждения на необходимите човешки ресурси, ангажирани с управлението и изпълнението на Oперативна програма "Околна среда"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на техническа помощ за  повишаване на административния капацитет на УО на ОПОС и бенефициентите, както и осигуряване на дейности свързани с изпълнение, наблюдение и контрол на ОПОС 2014-2020 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-6.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване функциите на УО на ОПОС за съхранение на документи по оперативна програма "Околна среда" посредством изграждане и оборудване на архивохранилище</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Предоставяне на външна експертна и техническа помощ в подкрепа на управлението и изпълнението на ОПОС 2014-2020 г.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул."Княгиня Мария-Луиза" №22</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Дейности, свързани с популяризиране на ОПОС в изпълнение на Националната комуникационна стратегия 2014- 2020 г. за периода 2017 г. - 2018 г. 
 </x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.001-0001</x:t>
-[...20 lines deleted...]
-    <x:t>Укрепване и поддържане на административния капацитет на УО на ОПОС 2014- 2020 г.  и бенефициентите на програмата посредством материално- техническо обезпечаване на дейностите, свързани с програмирането, управлението, наблюдението, оценката и контрола на ОПОС съгласно действащото законодателство и съществуващите добри практики</x:t>
+    <x:t>BG16M1OP002-6.002-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на специализирано техническо оборудване за Националната система за контрол на качеството на атмосферния въздух</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-6.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа помощ за реализиране на мерки за подобряване качеството на атмосферния въздух</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-6.001-0006</x:t>
-[...2 lines deleted...]
-    <x:t>Осигуряване на техническа помощ за  изпълнение, наблюдение и контрол на ОПОС 2014-2020 г. през 2017 г.</x:t>
+    <x:t>BG16M1OP002-6.002-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на материална база и техническо обезпечаване на дейностите по управление, оценка и контрол на ОПОС</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Осигуряване на възнаграждения във връзка с управлението, изпълнението, наблюдението, оценката и контрола по Оперативна прогарама"Околна среда"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-6.002-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mатериално-техническо обезпечаване на дейностите по управление, оценка и контрол на ОПОС</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Дирекция "Управление на водите"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПУРН - втори цикъл 2022-2027</x:t>
   </x:si>
   <x:si>
     <x:t>000697371 МИНИСТЕРСТВО НА ОКОЛНАТА СРЕДА И ВОДИТЕ, Дирекция Управление на водите</x:t>
   </x:si>
   <x:si>
     <x:t>Северозападен,Югозападен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Създаване на Система за управление на водите в басейна на река Искър (СУВ-БРИ) като първа фаза на Национална система за управление на водите в реално време (НСУВРВ)</x:t>
   </x:si>
   <x:si>
     <x:t>831661388 Министерство на регионалното развитие и благоустройството</x:t>
   </x:si>
@@ -1456,62 +1456,62 @@
   <x:si>
     <x:t>000057086 ОБЩИНА  МАЛКО ТЪРНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Малко Търново, 8162, ул. "Малкотърновска комуна " № 3</x:t>
   </x:si>
   <x:si>
     <x:t>Малко Търново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на общински депа за неопасни отпадъци в местност „Райков чукар“ и местност „Вълково мъклище“, община Малко Търново</x:t>
   </x:si>
   <x:si>
     <x:t>000818022 ОБЩИНА - СТАРА ЗАГОРА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ЦАР СИМЕОН ВЕЛИКИ № 107</x:t>
   </x:si>
   <x:si>
     <x:t>Стара Загора</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прилагане на мерки за подобряване качеството на живот в град Стара Загора</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-2.010-0020</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на старо депо за твърди битови отпадъци на община Стара Загора“</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-5.004-0002</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000818086 ОБЩИНА  ЧИРПАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чирпан, 6200, пл. СЪЕДИНЕНИЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на пречиствателна станция за отпадни води и довеждащи колектори в гр. Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>000056764 ОБЩИНА АЙТОС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Айтос, 8500, ул. ЦАР ОСВОБОДИТЕЛ № 3</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Айтос</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.009-0001</x:t>
@@ -1573,71 +1573,71 @@
   <x:si>
     <x:t>Батак</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0054</x:t>
   </x:si>
   <x:si>
     <x:t>"Рекултивация на общинско депо за неопасни отпадъци, находящо се в местността «Ралева къшла» в землището на гр. Батак, неотговарящо на нормативните изисквания и обект на изпълнение на Решение на Съда на Европейския съюз от 16 юли 2015 г. по дело С-145/14"</x:t>
   </x:si>
   <x:si>
     <x:t>000413579 ОБЩИНА БЕЛЕНЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белене, 5930, ул.БЪЛГАРИЯ № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0070</x:t>
   </x:si>
   <x:si>
     <x:t>"Не изхвърляй - компостирай"</x:t>
   </x:si>
   <x:si>
     <x:t>000351558 Община Белово</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Белово, 4470, ул. "Орфей” № 4А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на демонстрационен проект насочен към предотвратяване образуването на битови отпадъци на територията на община Белово</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Белово, 4470, ул. Орфей №4А</x:t>
   </x:si>
   <x:si>
     <x:t>Белово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо за твърди битови отпадъци в землището на с.Дъбравите, община Белово</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Белово, 4470, ул. "Орфей” № 4А</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000159458 ОБЩИНА БЕЛОГРАДЧИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белоградчик, 3900, ул. КНЯЗ БОРИС _ № 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Белоградчик: Нулеви отпадъци чрез разделно събиране и компостиране в домакинствата</x:t>
   </x:si>
   <x:si>
     <x:t>000159458 Община Белоградчик</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Белоградчик, 3900, ул. „Княз Борис I“ №6</x:t>
   </x:si>
   <x:si>
     <x:t>Белоградчик</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0009</x:t>
   </x:si>
   <x:si>
     <x:t>„Техническа рекултивация на депо за битови отпадъци в землището на с. Дъбравка, община Белоградчик“</x:t>
@@ -1654,89 +1654,89 @@
   <x:si>
     <x:t>Демонстрационен модел за предотвратяване и рециклиране на битови отпадъци в община Белослав</x:t>
   </x:si>
   <x:si>
     <x:t>000320559 Община Берковица</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Берковица, 3500, площад „Йордан Радичков“ 4</x:t>
   </x:si>
   <x:si>
     <x:t>Берковица,Вършец</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и/или биoразградими отпадъци в общините Берковица и Вършец</x:t>
   </x:si>
   <x:si>
     <x:t>000024695 ОБЩИНА БЛАГОЕВГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, пл. ГЕОРГИ ИЗМИРЛИЕВ-МАКЕДОНЧЕТО № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актуализация на програмата за качеството на атмосферния въздух на територията на Община Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Благоевград,Симитли,Рила,Кочериново,Бобошево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.002-0017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на допълнителна инфраструктура /инсталация за предварително третиране на битови отпадъци и компостираща инсталация за разделно събрани биоразградими и/или зелени отпадъци/ за развитие на регионалната система за управление на отпадъците на регион Благоевград, включващ общини Благоевград, Симитли, Рила, Кочериново и Бобошево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024695 Община Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, пл. "Георги Измирлиев" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рекултивация на общинското депо за неопасни отпадъци на територията на Община Благоевград</x:t>
+  </x:si>
+  <x:si>
     <x:t>Благоевград,Симитли,Бобошево,Кочериново,Рила</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на анаеробна инсталация за разделно събрани биоразградими отпадъци за регионална система за управление на отпадъците на Регион Благоевград</x:t>
   </x:si>
   <x:si>
-    <x:t>Благоевград</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.009-0056</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационен проект за разделно събиране на отпадъци от домакинствата на територията на гр. Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>000261363 Община Бобов дол</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бобов дол, 2670, улица "27-ми октомври" №2</x:t>
   </x:si>
   <x:si>
     <x:t>Бобов дол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0033</x:t>
   </x:si>
   <x:si>
     <x:t>„Рекултивация на общинско сметище – град Бобов дол“</x:t>
   </x:si>
   <x:si>
     <x:t>000261370 ОБЩИНА БОБОШЕВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бобошево, 2660, ул.ИВАН КЕПОВ, номер 3</x:t>
@@ -1774,209 +1774,209 @@
   <x:si>
     <x:t>Брацигово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0037</x:t>
   </x:si>
   <x:si>
     <x:t>„РЕКУЛТИВАЦИЯ НА ДЕПО ЗА ТБО на община Брацигово в УПИ І "Депо за неопасни отпадъци", местност Клисурата, в землището на град Брацигово, община Брацигово, област Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>000386559 Община Брезник</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Брезник, 2360, гр. БРЕЗНИК, ул. ЕЛЕНА ГЕОРГИЕВА № 16</x:t>
   </x:si>
   <x:si>
     <x:t>Брезник</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0046</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАКРИВАНЕ И РЕКУЛТИВАЦИЯ НА ОБЩИНСКО ДЕПО В ОБЩИНА БРЕЗНИК, ОПРЕДЕЛЕНО ЗА ЗАКРИВАНЕ, ПРЕДМЕТ НА ПРОЦЕДУРА ПО НАРУШЕНИЕ НА ПРАВОТО НА ЕС ПО ДЕЛО С-145/14 – БРЕЗНИК</x:t>
   </x:si>
   <x:si>
+    <x:t>000056814 Община Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Бургас, 8000, ул. "Александровска" 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.005-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на Програма за подобряване качеството на атмосферния въздух на Община Бургас 2021-2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>000056814 ОБЩИНА БУРГАС</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. АЛЕКСАНДРОВСКА № 26</x:t>
   </x:si>
   <x:si>
+    <x:t>Камено</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закриване, рекултивация и мониторинг на депо за неопасни отпадъци - Братово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Бургас,Несебър,Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на анаеробна инсталация за разделно събрани биоразградими отпадъци на територията на регион Бургас</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-2.009-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на модел за управление на едрогабаритни отпадъци от бита на територията на Община Бургас</x:t>
   </x:si>
   <x:si>
-    <x:t>Камено</x:t>
-[...20 lines deleted...]
-    <x:t>Разработване на Програма за подобряване качеството на атмосферния въздух на Община Бургас 2021-2027</x:t>
+    <x:t>BG16M1OP002-5.003-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Намаляване на замърсяването на атмосферния въздух с фини прахови частици в кв. Долно Езерово, гр. Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8000, ул. Александровска № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в Община Бургас чрез модернизация на обществения транспорт</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Изграждане на анаеробна инсталация за разделно събрани биоразградими отпадъци на територията на регион Бургас</x:t>
   </x:si>
   <x:si>
     <x:t>000093435 ОБЩИНА БЯЛА</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Бяла, 9101, ул. "Андрей Премянов № 29
 </x:t>
   </x:si>
   <x:si>
     <x:t>Бяла (обл.Варна)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0031</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на общинско депо за битови отпадъци на територията на община Бяла, област Варна", находящ се в ПИ 07598.82.13. по КК  на гр. Бяла, област Варна.</x:t>
   </x:si>
   <x:si>
     <x:t>000530493 Община Бяла, област Русе</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 7100, ПЛ. „ЕКЗАРХ ЙОСИФ I” № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Бяла (обл.Русе)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на съществуващо общинско депо за битови отпадъци, имот № 07603.211.664, по КККР на гр. Бяла, общ. Бяла, обл. Русе"</x:t>
   </x:si>
   <x:si>
     <x:t>000093442 ОБЩИНА ВАРНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9000, бул. ОСМИ ПРИМОРСКИ ПОЛК № 43</x:t>
   </x:si>
   <x:si>
     <x:t>Варна</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.002-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на качеството на атмосферния въздух в община Варна - Фаза 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-5.004-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Екологично чист транспорт за Варна</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Подобряване на качеството на атмосферния въздух в община Варна - Фаза 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Подготовка и изпълнение на проект за развитие на инфраструктурата за отпадъчни води в агломерация к.к. "Златни пясъци", Община Варна</x:t>
   </x:si>
   <x:si>
     <x:t>000133634 ОБЩИНА ВЕЛИКО ТЪРНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велико Търново, 5000, пл. МАЙКА БЪЛГАРИЯ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на Програмата за намаляване на емисиите и
 достигане на установените норми за фини прахови частици в
 атмосферния въздух в община Велико Търново</x:t>
   </x:si>
   <x:si>
     <x:t>000351580 община Велинград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Велинград, 4600, бул. "Хан Аспарух" № 35</x:t>
   </x:si>
   <x:si>
+    <x:t>Велинград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закриване и рекултивация на общинско депо за битови отпадъци в землището на гр. Велинград, местност "Реповица", община Велинград</x:t>
+  </x:si>
+  <x:si>
     <x:t>Велинград,Ракитово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане  на  инсталация за предварително третиране на смесени битови  отпадъци  и инсталация за компостиране на зелени отпадъци от общини Велинград и Ракитово</x:t>
   </x:si>
   <x:si>
-    <x:t>Велинград</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000093458 ОБЩИНА ВЕТРИНО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ветрино, 9220, ул. Г.С.РАКОВСКИ № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Ветрино</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0016</x:t>
   </x:si>
   <x:si>
     <x:t>„РЕКУЛТИВАЦИЯ НА ДЕПО ЗА ТБО В ПИ НОМЕР 10865.86.30, М.”ПЪТЕКИТЕ”, СЕЛО ВЕТРИНО, ОБЩИНА ВЕТРИНО, ОБЛАСТ ВАРНА“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0091</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на система за компостиране на място, на биоразградими отпадъци на територията на община Ветрино</x:t>
   </x:si>
   <x:si>
     <x:t>000159508 ОБЩИНА ВИДИН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, пл. "БДИНЦИ" № 2</x:t>
@@ -1990,93 +1990,93 @@
   <x:si>
     <x:t>„Разработване на Програма за намаляване нивата на ФПЧ10 и достигане на установените норми за съдържанието им в атмосферния въздух в Община Видин с план за действие за периода 2021-2025 г.“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Видин, 3700, пл. БДИНЦИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Доизграждане на Пречиствателна станция за отпадъчни води (ПСОВ) - гр.Видин - Втора фаза"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на качеството на атмосферния въздух в Община Видин</x:t>
   </x:si>
   <x:si>
     <x:t>000193115 ОБЩИНА ВРАЦА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, ул.СТЕФАНАКИ САВОВ № 6</x:t>
   </x:si>
   <x:si>
-    <x:t>Враца,Мездра</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Враца</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Интегриран проект за воден цикъл на град Враца - II-ра фаза</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Актуализация на програмата за управление на качеството на атмосферния въздух в Община Враца
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Модернизиране на градския транспорт в община Враца</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0040</x:t>
   </x:si>
   <x:si>
     <x:t>Екологични и рециклиращи администрации</x:t>
   </x:si>
   <x:si>
+    <x:t>Враца,Мездра</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.005-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изграждане на инсталация за компостиране на разделно събрани зелени отпадъци – регион Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000193115 Община Враца</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Враца, 3000, ул. Стефанаки Савов № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.005-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриран проект за воден цикъл на град Враца - II-ра фаза</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320648 ОБЩИНА ВЪЛЧЕДРЪМ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Вълчедръм, 3650, ул. БЪЛГАРИЯ № 20</x:t>
   </x:si>
   <x:si>
     <x:t>Вълчедръм,Якимово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и/или биоразградими отпадъци за общините Вълчедръм и Якимово</x:t>
   </x:si>
   <x:si>
     <x:t>000215630 ОБЩИНА ГАБРОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, площад Възраждане №3</x:t>
   </x:si>
   <x:si>
     <x:t>Габрово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.004-0001</x:t>
@@ -2111,83 +2111,83 @@
   <x:si>
     <x:t>BG16M1OP002-2.010-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на общинско депо за неопасни отпадъци - гр.Генерал Тошево</x:t>
   </x:si>
   <x:si>
     <x:t>000776178 ОБЩИНА ГОРНА МАЛИНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Горна Малина, 2131, ул. 21-ВА № 18</x:t>
   </x:si>
   <x:si>
     <x:t>Горна Малина</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на компостираща инсталация и на инсталация за предварително третиране на битови отпадъци в Регион Горна Малина“</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 ОБЩИНА ГОРНА ОРЯХОВИЦА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Горна Оряховица, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ, номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Горна Оряховица</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.003-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Подобряване качеството на атмосферния въздух в община Горна Оряховица чрез подмяна на отоплителни устройства на твърдо гориво с алтернативни форми на отопление“</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ № 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Горна Оряховица</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.002-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализация на Програмата за управление и подобряване на качеството на атмосферния въздух  в община Горна Оряховица</x:t>
   </x:si>
   <x:si>
     <x:t>000133673 Община Горна Оряховица</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Горна Оряховица, 5100, пл. "Георги Измирлиев" №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Община Горна Оряховица работи за общество с „нулеви отпадъци"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Горна Оряховица, 5100, пл. ГЕОРГИ ИЗМИРЛИЕВ, номер 5</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000024745 ОБЩИНА ГОЦЕ ДЕЛЧЕВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гоце Делчев, 2900, ул. ЦАРИЦА ЙОАННА № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Гоце Делчев,Хаджидимово,Гърмен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на инсталация за предварително третиране и инсталация за компостиране, в рамките на Регионалната система за управление на отпадъците в Регион Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>000852932 ОБЩИНА ГРАД ДОБРИЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Добрич, 9300, бул. БЪЛГАРИЯ № 12</x:t>
   </x:si>
   <x:si>
     <x:t>Добрич,Добрич-град</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.006-0003</x:t>
@@ -2198,115 +2198,115 @@
   <x:si>
     <x:t>000413691 Община Гулянци, област Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гулянци, 5680, ул. „Васил Левски“ №32</x:t>
   </x:si>
   <x:si>
     <x:t>Гулянци</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Рекултивация и закриване на старото общинско депо за отпадъци в землишето на гр. Гулянци“</x:t>
   </x:si>
   <x:si>
     <x:t>000817696 ОБЩИНА ГЪЛЪБОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Гълъбово, 6280, бул. РЕПУБЛИКА № 48</x:t>
   </x:si>
   <x:si>
     <x:t>Гълъбово</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.002-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актуализация на програмата за намаляване нивата на замърсителите в атмосферния въздух и достигане на установените норми за вредни вещества в община Гълъбово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Гълъбово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-4.004-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Възстановяване и укрепване на стената на яз. "Хайдушко кладенче" и съоръженията към нея, находящ се в землището на община Гълъбово, с цел подобряване на нейното техническо и експлоатационно състояние, защита на техническа и социална инфраструктура, както и повишаване защитата на населението от наводнения</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-2.010-0013</x:t>
   </x:si>
   <x:si>
     <x:t>„ЗАКРИВАНЕ И РЕКУЛТИВАЦИЯ НА ОБЩИНСКО ДЕПО ЗА НЕОПАСНИ /БИТОВИ И СТРОИТЕЛНИ/ ОТПАДЪЦИ, НАХОДЯЩО СЕ В ПИ №000373 В ЗЕМЛИЩЕТО НА ГР. ГЪЛЪБОВО“</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Възстановяване и укрепване на стената на яз. "Хайдушко кладенче" и съоръженията към нея, находящ се в землището на община Гълъбово, с цел подобряване на нейното техническо и експлоатационно състояние, защита на техническа и социална инфраструктура, както и повишаване защитата на населението от наводнения</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">000093645 Община Девня
 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Девня, 9160, гр. Девня бул. "Съединение" 78
 </x:t>
   </x:si>
   <x:si>
     <x:t>Девня</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0039</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на депо за твърди битови отпадъци – гр.Девня“</x:t>
   </x:si>
   <x:si>
+    <x:t>000903533 община Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Димитровград, 6400, бул. “Г. С. Раковски” № 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Димитровград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на Програма за качество на атмосферния въздух на община Димитровград</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903533 Община Димитровград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димитровград, 6400, бул. "Г. С. Раковски" № 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Димитровград</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.003-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух в община Димитровград чрез подмяна на отоплителни устройства на твърдо гориво с алтернативни форми на отопление</x:t>
   </x:si>
   <x:si>
-    <x:t>000903533 община Димитровград</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000159554 Община Димово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Димово, 3750, ул. ГЕОРГИ ДИМИТРОВ № 137</x:t>
   </x:si>
   <x:si>
     <x:t>Димово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0051</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на общинско депо за неопасни отпадъци, находящо се в землището на гр. Димово, община Димово</x:t>
   </x:si>
   <x:si>
     <x:t>000413725 ОБЩИНА ДОЛНА МИТРОПОЛИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Долна Митрополия, 5855, ул. "СВ. СВ. КИРИЛ И МЕТОДИЙ" № 39</x:t>
   </x:si>
   <x:si>
     <x:t>Долна Митрополия</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0004</x:t>
@@ -2326,74 +2326,74 @@
   <x:si>
     <x:t>BG16M1OP002-2.010-0003</x:t>
   </x:si>
   <x:si>
     <x:t>„РЕКУЛТИВАЦИЯ НА ДЕПО ЗА ТВЪРДИ БИТОВИ ОТПАДЪЦИ  ГР.ДОЛНИ ДЪБНИК, ОБЛ.ПЛЕВЕН”</x:t>
   </x:si>
   <x:si>
     <x:t>000614906 Община Доспат</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Доспат, 4831, ул. „Първи Май” №3</x:t>
   </x:si>
   <x:si>
     <x:t>Доспат,Сатовча,Девин,Борино,Сърница</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация и на инсталация за предварително третиране на битови отпадъци за нуждите на общините от РСУО Доспат</x:t>
   </x:si>
   <x:si>
     <x:t>000261630 Община Дупница</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Дупница, 2600, пл. "Свобода" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дупница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рекултивация на общинско депо за неопасни отпадъци, мeстност „Злево“, гр. Дупница</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Дупница, 2600, пл. Свобода 1</x:t>
   </x:si>
   <x:si>
     <x:t>Дупница,Бобов дол,Сапарева баня</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на инсталация за компостиране и инсталация за предварително третиране на битови отпадъци за общините Дупница, Бобов дол и Сапарева баня</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Дупница, 2600, пл. "Свобода" 1</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000093524 ОБЩИНА ДЪЛГОПОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Дългопол, 9250, ул. Г.ДИМИТРОВ № 105</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Демонстрационен проект "Въвеждане на пилотна система за разделно събиране и рециклиране на битови биоразградими и зелени отпадъци"</x:t>
   </x:si>
   <x:si>
     <x:t>000133762 Община Елена</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Елена, 5070, ул. "Иларион Макариополски" 24</x:t>
   </x:si>
   <x:si>
     <x:t>Елена</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0020</x:t>
   </x:si>
   <x:si>
     <x:t>„От компостиране към нулеви отпадъци - въвеждане на добри практики за превенция генериране на битови отпадъци чрез обучения за компостиране и създаване на обществен екологичен център“ на община Елена</x:t>
@@ -2494,95 +2494,95 @@
   <x:si>
     <x:t>Каварна</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Техническа рекултивация на депо за отпадъци в землището на град Каварна</x:t>
   </x:si>
   <x:si>
     <x:t>000471340 ОБЩИНА КАЛОЯНОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Калояново, 4173, пл. Възраждане №6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0035</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационен проект за домашно компостиране в Община Калояново</x:t>
   </x:si>
   <x:si>
     <x:t>000471365 ОБЩИНА КАРЛОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Карлово, 4300, ул. "Петко Събев" No 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Карлово</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.005-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и/или биоразградими отпадъци, вкл. осигуряване на необходимото оборудване и на съоръжения и техника за разделно събиране на зелени и биоразградими отпадъци” за нуждите на Община Карлово"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Карлово, 4300, ул. ПЕТКО СЪБЕВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Образователна програма за деца, с цел повишаване на информираността за отпадъците в община Карлово</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Карлово, 4300, ул. "Петко Събев" No 1</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000235888 ОБЩИНА КИРКОВО</x:t>
   </x:si>
   <x:si>
+    <x:t>България, с.Кирково, 6884, ул. ДРУЖБА, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.031-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Споделена визия за опазване на хабитатите на полуестествени сухи тревни и храстови съобщества върху варовик в регион Кърджали</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, с.Кирково, 6884, ул. ДРУЖБА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кирково</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Реализиране на демонстрационен проект в областта на управлението на отпадъците в община Кирково</x:t>
   </x:si>
   <x:si>
-    <x:t>България, с.Кирково, 6884, ул. ДРУЖБА, номер 1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000386694 ОБЩИНА КОВАЧЕВЦИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ковачевци, 2450, с.Ковачевци</x:t>
   </x:si>
   <x:si>
     <x:t>Ковачевци</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0026</x:t>
   </x:si>
   <x:si>
     <x:t>ЗАКРИВАНЕ И РЕКУЛТИВАЦИЯ НА СЪЩЕСТВУВАЩО ДЕПО ЗА ТВЪРДИ БИТОВИ ОТПАДЪЦИ НА ТЕРИТОРИЯТА НА ОБЩИНА КОВАЧЕВЦИ</x:t>
   </x:si>
   <x:si>
     <x:t>000776331 община Копривщица</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Копривщица, 2077, ул. "Любен Каравелов" №16</x:t>
   </x:si>
   <x:si>
     <x:t>Копривщица</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0044</x:t>
@@ -2686,125 +2686,125 @@
   <x:si>
     <x:t>BG16M1OP002-2.010-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на съществуващо общинско депо за твърди битови отпадъци на територията на Община Кула</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 Община Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. "България" 41</x:t>
   </x:si>
   <x:si>
     <x:t>Кърджали</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.005-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Актуализация на програмата за управление на качеството на атмосферния въздух на Община Кърджали по показатели  ФПЧ 10 и ПАВ"</x:t>
   </x:si>
   <x:si>
     <x:t>000235920 ОБЩИНА КЪРДЖАЛИ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Кърджали, 6600, бул. "България", №41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Насърчаване превенцията на отпадъците и компостирането в общността в община Кърджали</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Кърджали, 6600, бул. БЪЛГАРИЯ № 41</x:t>
   </x:si>
   <x:si>
     <x:t>Южен централен (BG42)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Подобряване на природозащитното състояние на три вида прилепи на територията на МИГ "Стамболово-Кърджали 54"</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Кърджали, 6600, бул. "България", №41</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000261517 Община Кюстендил</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кюстендил, 2500, пл. "Велбъжд“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Кюстендил,Невестино,Трекляно</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на екологична инфраструктура за РСУО „Рила Еко“</x:t>
   </x:si>
   <x:si>
     <x:t>000413814 Община Левски</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Левски, 5900, бул. "България" №58</x:t>
   </x:si>
   <x:si>
     <x:t>Левски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0032</x:t>
   </x:si>
   <x:si>
     <x:t>"Със знания за природата към нулеви отпадъци"</x:t>
   </x:si>
   <x:si>
     <x:t>000320840 Община Лом</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Лом, 3600, Дунавска 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-4.003-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на свлачища в кв. Боруна, град Лом</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Лом, 3600, ул. "Дунавска" 12</x:t>
   </x:si>
   <x:si>
     <x:t>Лом</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0019</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и/или биоразградими отпадъци, гр. Лом“</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Лом, 3600, Дунавска 12</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000291602 ОБЩИНА ЛУКОВИТ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Луковит, 5770, ул. ВЪЗРАЖДАНЕ № 73</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Луковит</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепване на свлачище LOV19.44327.02 - откос на път за Регионално депо за твърди битови отпадъци - ул.Синчец, в гр. Луковит</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Първи стъпки в компостирането в община Луковит</x:t>
   </x:si>
   <x:si>
     <x:t>000614967 Община Лъки</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Лъки, 4241, гр. Лъки, улица "Възраждане" №18</x:t>
@@ -2875,164 +2875,164 @@
   <x:si>
     <x:t>България, гр.Мездра, 3100, ул. ХР.БОТЕВ № 27</x:t>
   </x:si>
   <x:si>
     <x:t>Мездра</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Пилотно въвеждане на демонстрационно училищно компостиране в гр. Мездра</x:t>
   </x:si>
   <x:si>
     <x:t>000193088 ОБЩИНА МИЗИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Мизия, 3330, ул.ГЕОРГИ ДИМИТРОВ №25-27</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Пилотен проект за обособяване на общински център допринасящ за намаляване на битовите отпадъци</x:t>
   </x:si>
   <x:si>
+    <x:t>000320872 община Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Монтана, 3400, ул. Извора 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.003-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в община Монтана чрез подмяна на отоплителни  устройства на твърдо гориво с алтернативни форми на отопление</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000320872 Община Монтана</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.005-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане  на  компостираща  инсталация  за разделно събрани зелени и/или биоразградими отпадъци в община Монтана</x:t>
+  </x:si>
+  <x:si>
     <x:t>000320872 ОБЩИНА МОНТАНА</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Монтана, 3400, ул. ИЗВОРА 1</x:t>
   </x:si>
   <x:si>
     <x:t>Монтана (BG312)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0020</x:t>
   </x:si>
   <x:si>
     <x:t>Регионална информационна кампания за Натура 2000 зоните на територията на област Монтана</x:t>
   </x:si>
   <x:si>
-    <x:t>000320872 община Монтана</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на Комплексна програма за КАВ по показателите ФПЧ10 и ПАВ на община Монтана</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-2.005-0006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000261541 ОБЩИНА НЕВЕСТИНО</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Невестино, 2595, Владимир Поптомов №17</x:t>
   </x:si>
   <x:si>
     <x:t>Невестино</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0018</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на 2 депа за битови отпадъци на територията на община Невестино</x:t>
   </x:si>
   <x:si>
+    <x:t>000057122 ОБЩИНА НЕСЕБЪР</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Несебър, 8230, ул. ЕДЕЛВАЙС № 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Несебър</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Актуализация на Програмата за намаляване  нивата на замърсителите и достигане на установените норми за вредни вещества в атмосферния въздух в Община Несебър</x:t>
+  </x:si>
+  <x:si>
     <x:t>000057122 Община Несебър</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8230, ул. "Еделвайс" № 10</x:t>
   </x:si>
   <x:si>
-    <x:t>Несебър</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-2.010-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо за твърди битови отпадъци в м. "Балабана", землище на гр. Обзор, община Несебър</x:t>
   </x:si>
   <x:si>
-    <x:t>000057122 ОБЩИНА НЕСЕБЪР</x:t>
-[...8 lines deleted...]
-    <x:t>Актуализация на Програмата за намаляване  нивата на замърсителите и достигане на установените норми за вредни вещества в атмосферния въздух в Община Несебър</x:t>
+    <x:t>000413885 Община Никопол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Никопол, 5940, ул. "Александър Стамболийски" № 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Никопол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Закриване и рекултивация на общинско депо за неопасни отпадъци в местност „Карач Дере“, община Никопол</x:t>
   </x:si>
   <x:si>
     <x:t>000413885 ОБЩИНА НИКОПОЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Никопол, 5940, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ, номер 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Никопол</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-3.030-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на Натура 2000 видове в община Никопол</x:t>
   </x:si>
   <x:si>
-    <x:t>000413885 Община Никопол</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000193414 ОБЩИНА ОРЯХОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Оряхово, 3300, ул.АНДРЕЙ ЧАПРАЗОВ № 15</x:t>
   </x:si>
   <x:si>
     <x:t>Оряхово,Мизия,Борован,Козлодуй,Бяла Слатина,Хайредин,Кнежа</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Изграждане на инсталация за предварително третиране и инсталации за компостиране, в рамките на Регионалната система за управление на отпадъците в Регион Оряхово“</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Превенция и управление на риска от свлачища в община Оряхово с обекти свлачище VCR31.54020.02.12 в източната част на гр. Оряхово и VCR31.54020.02.13 в местността „Зелена бара” гр. Оряхово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0008</x:t>
   </x:si>
   <x:si>
     <x:t>"Превенция и управление на риска от свлачища в община Оряхово с обекти: 1. свлачище   VRC31.54386.04 в с.Остров; 2. свлачище VRC31.54020.02.05; 3. свлачище с рег. № VRC31.54020.02.24"</x:t>
@@ -3043,89 +3043,89 @@
   <x:si>
     <x:t>България, гр.Павликени, 5200, бул. "Руски" № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на съществуващо общинско депо за битови отпадъци  на територията на община Павликени</x:t>
   </x:si>
   <x:si>
     <x:t>000133901 ОБЩИНА ПАВЛИКЕНИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Павликени, 5200, бул. РУСКИ № 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0019</x:t>
   </x:si>
   <x:si>
     <x:t>"Въвеждане на демонстрационни мерки за предотвратяване образуването и устойчиво управление на битови отпадъци в община Павликени"</x:t>
   </x:si>
   <x:si>
+    <x:t>000386751 Община Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Перник, 2300, Община Перник, пл. Св. Иван Рилски 1А</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Перник</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Разработване на програма за качеството на атмосферния въздух на община Перник 2017-2021“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000386751 ОБЩИНА ПЕРНИК</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ 1А</x:t>
   </x:si>
   <x:si>
     <x:t>Перник</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване качеството на атмосферния въздух чрез въвеждане на екологосъобразен обществен електротранспорт в  Перник</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Перник, 2300, пл. СВ.ИВАН РИЛСКИ №1А</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо за неопасни отпадъци на град Перник</x:t>
   </x:si>
   <x:si>
-    <x:t>000386751 Община Перник</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000024916 Община Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Петрич, 2850, ул. „Цар Борис III” № 24</x:t>
   </x:si>
   <x:si>
     <x:t>Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане  на  компостираща  инсталация и инсталация за предварително третиране на битови отпадъци в община Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>000024916 община Петрич</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Петрич, 2850, бул. "Цар Борис III" №24</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационен проект за намаляване на битовите отпадъци в община Петрич</x:t>
@@ -3133,192 +3133,192 @@
   <x:si>
     <x:t>000777216 Община Пирдоп</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пирдоп, 2070, пл. "Тодор Влайков” № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на демонстрационен проект за управление на отпадъците на територията на община Пирдоп</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пирдоп, 2070, пл. "Тодор Влайков" №2</x:t>
   </x:si>
   <x:si>
     <x:t>Пирдоп</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на депо за твърди битови отпадъци в землището на гр. Пирдоп с ЕКАТТЕ 56407, Община Пирдоп</x:t>
   </x:si>
   <x:si>
+    <x:t>000413974 Община Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Плевен, 5800, пл."Възраждане" № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен,Долна Митрополия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.006-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриран воден цикъл Плевен - Долна Митрополия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Плевен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Закриване и рекултивация на съществуващо общинско депо за битови отпадъци на територията на община Плевен“</x:t>
+  </x:si>
+  <x:si>
     <x:t>000413974 ОБЩИНА ПЛЕВЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, пл. ВЪЗРАЖДАНЕ № 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Плевен</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Утвърждаване на екологосъобразния обществен електротранспорт в Плевен</x:t>
   </x:si>
   <x:si>
-    <x:t>000413974 Община Плевен</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>България, гр.Плевен, 5800, пл. "Възраждане" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на Комплексна програма за качество на атмосферния въздух за периода 2021-2025 г. на община Плевен</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 ОБЩИНА ПЛОВДИВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, пл. СТЕФАН СТАМБОЛОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.003-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за подобряване качеството на атмосферния въздух в община Пловдив чрез намаляване на емисиите на ФПЧ10 от битовото отопление</x:t>
   </x:si>
   <x:si>
     <x:t>000471504 Община Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, площад "Стефан Стамболов" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на "Програма за подобряване на качеството на атмосферния въздух на територията на Община Пловдив" и План за действие към същата за периода 2018 - 2023 г.</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Пловдив, 4000, пл. Стефан Стамболов №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.006-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Интегриран проект за водите на град Пловдив - Етап 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-2.005-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на компостираща инсталация за разделно събрани зелени и/или биоразградими отпадъци</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Интегриран проект за водите на град Пловдив - Етап 1</x:t>
   </x:si>
   <x:si>
     <x:t>000133933 Община Полски Тръмбеш</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Полски Тръмбеш, 5180, Черно море № 4</x:t>
   </x:si>
   <x:si>
     <x:t>Полски Тръмбеш</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо за битови отпадъци на Община Полски Тръмбеш</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.Полски Тръмбеш, 5180, ул. "Черно море" № 4
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0047</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на демонстрационен проект в областта на управлението на отпадъците в община Полски Тръмбеш“</x:t>
   </x:si>
   <x:si>
     <x:t>000057179 ОБЩИНА ПОМОРИЕ</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Поморие, 8200, ул.СОЛНА, номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Поморие</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.010-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Рекултивация на общинско депо за битови отпадъци, находящо се в землището на с. Каменар, община Поморие</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Поморие, 8200, ул.СОЛНА № 5</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ИНТЕГРИРАНИ МЕРКИ ЗА ОСИГУРЯВАНЕ НА ПРИНОС КЪМ ПОДДЪРЖАНЕ/ПОДОБРЯВАНЕ НА ПРИРОДОЗАЩИТНОТО СЪСТОЯНИЕ НА ВИДОВЕ И ТИПОВЕ ПРИРОДНИ МЕСТООБИТАНИЯ ОТ МРЕЖАТА НАТУРА 2000, ЦЕЛЯЩИ НАМАЛЯВАНЕ НА УСТАНОВЕНИ ЗАПЛАХИ И ВЛИЯНИЯ ЗА ВИДОВЕТЕ И МЕСТООБИТАНИЯТА НА ТЕРИТОРИЯТА НА МИГ ПОМОРИЕ.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-2.009-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на подземни инсталации за съхранение на смесени битови отпадъци и разделно събиране на специфични потоци от битови отпадъци</x:t>
   </x:si>
   <x:si>
-    <x:t>Поморие</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000413999 Община Пордим</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пордим, 5898, ул. Иван Божинов №1</x:t>
   </x:si>
   <x:si>
     <x:t>Пордим</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на общинско сметище за битови отпадъци, находящо се в землището на гр. Пордим в имот с № 136038</x:t>
   </x:si>
   <x:si>
     <x:t>102164063 ОБЩИНА ПРИМОРСКО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Приморско, 8290, ул. ТРЕТИ МАРТ № 56</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Приморско</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.009-0005</x:t>
@@ -3407,77 +3407,77 @@
   <x:si>
     <x:t>Руен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0011</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на депо за твърди битови отпадъци на община Руен”.</x:t>
   </x:si>
   <x:si>
     <x:t>000159682 ОБЩИНА РУЖИНЦИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Ружинци, 3930, ул. ГЕОРГИ ДИМИТРОВ, номер 31</x:t>
   </x:si>
   <x:si>
     <x:t>Ружинци</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на съществуващо депо за твърди битови отпадъци на територията на община Ружинци</x:t>
   </x:si>
   <x:si>
+    <x:t>000530632 Община Русе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Русе, 7000, пл. СВОБОДА № 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Русе</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.004-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Подобряване качеството на атмосферния въздух чрез закупуване и доставка на електрически превозни средства за шосеен транспорт - електрически автобуси и тролейбуси за Община Русе"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000530632 ОБЩИНА РУСЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, площад "Свобода" №6</x:t>
   </x:si>
   <x:si>
-    <x:t>Русе</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на програма за качеството на атмосферния въздух на Община Русе за периода 2021-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>000530632 Община Русе</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Русе,Иваново,Ветово,Тутракан,Сливо поле</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.004-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на анаеробна инсталация за разделно събрани биоразградими отпадъци на територията на РСУО Русе</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 ОБЩИНА САМОКОВ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, бул. МАКЕДОНИЯ № 34</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0090</x:t>
   </x:si>
   <x:si>
     <x:t>„Намаляване на отпадъка при източника в Самоков с предизвикателствата на гр. Рубе.“</x:t>
   </x:si>
   <x:si>
     <x:t>000776491 Община Самоков</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Самоков, 2000, ул. Македония № 34</x:t>
@@ -3524,253 +3524,253 @@
   <x:si>
     <x:t>000024962 ОБЩИНА САТОВЧА</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Сатовча, 2950, ул. "Тодор Шопов" 37</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0069</x:t>
   </x:si>
   <x:si>
     <x:t>Наше село за нулеви отпадъци</x:t>
   </x:si>
   <x:si>
     <x:t>000903825 ОБЩИНА СВИЛЕНГРАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, бул. БЪЛГАРИЯ № 32</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.004-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на мерки за превенция и управление на риска от наводнения на яз. "Келанджика”</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-2.009-0076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на добра практика в община Свиленград по пътя към нулеви отпадъци</x:t>
+  </x:si>
+  <x:si>
     <x:t>000903825 Община Свиленград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свиленград, 6500, бул.България №32</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на компостираща инсталация за разделно събрани зелени и биоразградими отпадъци- община Свиленград</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-2.009-0076</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000776502 ОБЩИНА СВОГЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Своге, 2260, ул. АЛЕКСАНДЪР СТАМБОЛИЙСКИ № 7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-4.003-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Укрепяване на свлачище SFO 43.65869-01, гр. Своге, кв. Старо село</x:t>
   </x:si>
   <x:si>
     <x:t>000215889 ОБЩИНА СЕВЛИЕВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Севлиево, 5400, пл. СВОБОДА № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Севлиево,Дряново,Сухиндол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.007-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на децентрализиран модел за управление на био-отпадъците в общините Севлиево, Дряново и Сухиндол, включително изграждане на необходимата техническа инфраструктура – система за разделно събиране и съоръжение за рециклиране на събраните био-отпадъци.</x:t>
   </x:si>
   <x:si>
     <x:t>000024987 ОБЩИНА СИМИТЛИ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Симитли, 2730, ул. “Хр. Ботев” №27</x:t>
   </x:si>
   <x:si>
     <x:t>Симитли</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо за битови отпадъци - Симитли</x:t>
   </x:si>
   <x:si>
+    <x:t>000590654 ОБЩИНА СЛИВЕН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Сливен, 8800, бул. ЦАР ОСВОБОДИТЕЛ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-4.003-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване свлачище SLV 20.07613-09 на територията на ДПЛУИ – селище Качулка, (бивше селище Качулка), Община Сливен</x:t>
+  </x:si>
+  <x:si>
     <x:t>000590654 Община Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сливен, 8800, бул. "Цар Освободител" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Сливен</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Мерки за адресиране на транспорта като източник на замърсяване на атмосферния въздух в община Сливен</x:t>
   </x:si>
   <x:si>
-    <x:t>000590654 ОБЩИНА СЛИВЕН</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000615118 Община Смолян</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смолян, 4700, бул. "България" № 12</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.003-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Мерки за подобряване качеството на атмосферния въздух в Община Смолян</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000615118 ОБЩИНА СМОЛЯН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ № 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Въвеждане на добра практика за намаляване количеството на депонираните отпадъци и повишаване информираността и капацитета за рециклиране в община Смолян“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Смолян, 4700, бул. БЪЛГАРИЯ, номер 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Смолян (BG424)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.031-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Споделена визия за екологична мрежа Натура 2000 в регион Смолян</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-5.002-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на общинска програма за подобряване качеството на атмосферния въздух на Община Смолян</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>„Въвеждане на добра практика за намаляване количеството на депонираните отпадъци и повишаване информираността и капацитета за рециклиране в община Смолян“</x:t>
   </x:si>
   <x:si>
     <x:t>000931657 ОБЩИНА СМЯДОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Смядово, 9820, пл. КНЯЗ БОРИС ПЪРВИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0064</x:t>
   </x:si>
   <x:si>
     <x:t>Ефективно управление на отпадъците в община Смядово</x:t>
   </x:si>
   <x:si>
     <x:t>000093684 Община Суворово</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Суворово, 9170, пл. Независимост № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Суворово</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Закриване и рекултивация на депо за битови отпадъци/сметище/ в ПИ 70175.75.21, землище  на гр. Суворово - етапно строителство
 Етап I - Техническа рекултивация, Газоотвеждаща система
 Етап II - Биологична рекултивация</x:t>
   </x:si>
   <x:si>
     <x:t>000471640 ОБЩИНА СЪЕДИНЕНИЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Съединение, 4190, бул. ШЕСТИ СЕПТЕМВРИ № 13</x:t>
   </x:si>
   <x:si>
     <x:t>Съединение,Стамболийски</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0012</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на компостиращa инсталация за разделно събрани зелени и/или биоразградими отпадъци, генерирани от община Съединение и община Стамболийски на територията на община Съединение“</x:t>
   </x:si>
   <x:si>
+    <x:t>176806228 ОБЩИНА СЪРНИЦА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Сърница, 4633, гр.Сърница, обл.Пазарджик, ул. „Свобода” №20;</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Сърница</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Нулеви отпадъци - въвеждане на добри практики за превенция генерирането на битови отпадъци чрез обучения за компостиране и създаване на обществен екологичен център“</x:t>
+  </x:si>
+  <x:si>
     <x:t>176806228 Община Сърница</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Сърница, 4633, ул. "Свобода" No 20</x:t>
   </x:si>
   <x:si>
     <x:t>Пазарджик (BG423)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0018</x:t>
   </x:si>
   <x:si>
     <x:t>„Сърница – споделена визия за Натура 2000“</x:t>
   </x:si>
   <x:si>
-    <x:t>176806228 ОБЩИНА СЪРНИЦА</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000852925 Община Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тервел, 9450, ул."Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
     <x:t>Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0006</x:t>
   </x:si>
   <x:si>
     <x:t>„Закриване и рекултивация на общинско депо за неопасни отпадъци  в  град Тервел“</x:t>
   </x:si>
   <x:si>
     <x:t>000852925 ОБЩИНА ТЕРВЕЛ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Тервел, 9450, Улица "Св.Св.Кирил и Методий" 8</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Тервел</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0004</x:t>
@@ -3907,131 +3907,131 @@
   <x:si>
     <x:t>“Изграждане на общинско съоръжение за компостиране на разделно събрани  биоразградими и зелени отпадъци на община Харманли”</x:t>
   </x:si>
   <x:si>
     <x:t>000903946 ОБЩИНА ХАСКОВО</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. ПЛ. ОБЩИНСКИ N1</x:t>
   </x:si>
   <x:si>
     <x:t>Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.002-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Актуализиране на Програма за качеството на атмосферния въздух на община Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-5.004-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на качеството на атмосферния въздух в гр. Хасково, чрез доставка и експлоатация на електрически автобуси за нуждите на обществения транспорт</x:t>
   </x:si>
   <x:si>
+    <x:t>000471671 ОБЩИНА ХИСАРЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Хисаря, 4180, ул. ГЕНЕРАЛ ГУРКО № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.009-0071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въвеждане на добра практика за намаляване количеството на депонираните отпадъци и увеличаване на дела на рециклирането – Зелената класна стая</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471671 Община Хисаря</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хисаря, 4180, ул. „Ген. Гурко“ № 14</x:t>
   </x:si>
   <x:si>
     <x:t>Хисаря</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостиращи инсталации за разделно събрани зелени и/или биоразградими отпадъци, вкл. осигуряване на необходимото оборудване и на съоръжения и техника за разделно събиране на зелени и биоразградими отпадъци за нуждите на Община Хисаря</x:t>
   </x:si>
   <x:si>
-    <x:t>000471671 ОБЩИНА ХИСАРЯ</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>България, гр.Хисаря, 4180, бул. “Генерал Гурко” №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>„Изпълнение на дейности за подобряване природозащитното състояние на видове, включени в стратегията за ВОМР на МИГ Хисаря“</x:t>
   </x:si>
   <x:si>
     <x:t>000777230 ОБЩИНА ЧАВДАР</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Чавдар, 2084, Ул. "Христо Ботев" № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Демонстрационен проект за управление на отпадъците в община Чавдар</x:t>
   </x:si>
   <x:si>
     <x:t>000777223 ОБЩИНА ЧЕЛОПЕЧ</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Челопеч, 2087, пл. "Освобождение" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Челопеч</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0055</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депо - Челопеч</x:t>
   </x:si>
   <x:si>
     <x:t>000414154 ОБЩИНА ЧЕРВЕН БРЯГ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Червен бряг, 5980, ул. АНТИМ ПЪРВИ № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-4.003-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Укрепване на свлачища PVN 37.80501.01.01 в кв.Бунджовица, сз край и на PVN 37.80501.01.02, кв. Бунджовица, централна част</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-2.009-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Демонстрационен проект за намаляване на количеството депонирани отпадъци чрез подготовка за повторна употреба</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-4.003-0009</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000320961 община Чипровци</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чипровци, 3460, Бул: ,,Петър Парчевич" 45</x:t>
   </x:si>
   <x:si>
     <x:t>Чипровци,Георги Дамяново</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и/или биоразградими отпадъци за община Чипровци и община Георги Дамяново</x:t>
   </x:si>
   <x:si>
     <x:t>000818086 Община Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Чирпан, 6200, пл. "Съединение" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>Чирпан</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.010-0022</x:t>
@@ -4105,86 +4105,86 @@
   <x:si>
     <x:t>Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Интегриран проект за водния цикъл на град Ямбол - изграждане на ГПСОВ и довеждащ колектор, разширение и реконструкция на канализационната и водопроводна мрежа на град Ямбол - втора фаза</x:t>
   </x:si>
   <x:si>
     <x:t>000970496 Община Ямбол</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Ямбол, 8600, ул. "Георги Сава Раковски"  №7</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.005-0014</x:t>
   </x:si>
   <x:si>
     <x:t>„Проектиране и изграждане на компостираща инсталация за разделно събрани зелени и биоразградими отпадъци на Община Ямбол“,</x:t>
   </x:si>
   <x:si>
     <x:t>176976015 ОПИМОС</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1113, Район Изгрев, кв. Изток, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на План за действие за опазване на колониално гнездящи водолюбиви птици (чаплови и ибисови птици, огърличници, саблеклюни и рибарки): A. purpurea, A. ralloides, E. alba, E. garzetta, N. nycticorax, P. leucorodia, P. falcinellus, R. avosetta, G. pratincola, Ch. hybrida, Ch. niger, G. nilotica, S. hirundo, S. sandvicensis, S. albifrons, L. melanocephalus за периода 2019 – 2028 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, Район Изгрев, квартал „Изток“, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на План за действие за опазване на популациите на пещеролюбивите прилепи в България (Rhinolophus mehelyi, Rhinolophus hipposiderus, Rhinolophus ferrumequinum, Rhinolophus Euryale, Rhinolophus blasii, Myotis myotis, Myotis blythii, Myotis emarginatus, Myotis capaccinii и Miniopterus schreibersii) за периода 2019 – 2028 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, Район Изгрев, квартал Изток, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на План за действие за опазване на Леопардовия смок (Zamenis situla, Linnaeus, 1758) в България за периода 2019 – 2028 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1113, Район Изгрев, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Въвеждане на мащабна инициатива за предотвратяване образуването на отпадъци чрез насърчаване удължаване на жизнения цикъл на продуктите - Repair Café</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.София, 1113, Район Изгрев, квартал „Изток“, ул. „Люлякова градина“ № 2, бл. 214, вх. Б, ет. 4, ап. 20</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>131045382 ПРЕДПРИЯТИЕ ЗА УПРАВЛЕНИЕ НА ДЕЙНОСТИТЕ ПО ОПАЗВАНЕ НА ОКОЛНАТА СРЕДА (ПУДООС)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, „Уилям Гладстон“ № 67</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.011-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Рекултивация на депа за закриване, предмет на процедура по нарушение на правото на ЕС по дело С-145/14</x:t>
   </x:si>
   <x:si>
     <x:t>109514872 ПРИРОДЕН ПАРК - РИЛСКИ МАНАСТИР</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Рила, 2630, ул.БЕНКОВСКИ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Поддържащи и възстановителни дейности в местообитание 6430 Хидрофилни съобщества от високи треви в равнините и в планинския до алпийския пояс и на целеви хищни птици на територията на Природен парк „Рилски манастир“</x:t>
   </x:si>
   <x:si>
     <x:t>131572936 П-Юнайтед ЕООД</x:t>
@@ -4192,80 +4192,80 @@
   <x:si>
     <x:t>България, гр.София, 1756, бул. Климент Охридски 14, ет. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване и демонстрация на уеб-базиран модел (инструмент) (WASP-Tool) за предотвратяване образуването на отпадъци, насърчаващ местните власти за достигане на целите по чл. 31, ал. 1 от Закона за управление на отпадъците</x:t>
   </x:si>
   <x:si>
     <x:t>000530415 РЕГИОНАЛНА ИНСПЕКЦИЯ ПО ОКОЛНАТА СРЕДА И ВОДИТЕ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Русе, 7000, ул.ПРИДУНАВСКИ БУЛЕВАРД № 20</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.015-0001</x:t>
   </x:si>
   <x:si>
     <x:t>“Управление на сукцесионните процеси и подобряване на качеството на местообитанията на защитени водолюбиви видове във влажната зона в ПР “Сребърна”</x:t>
   </x:si>
   <x:si>
     <x:t>000093339 РЕГИОНАЛНА ИНСПЕКЦИЯ ПО ОКОЛНАТА СРЕДА И ВОДИТЕ - ВАРНА</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.Варна, 9010, ул. ЯН ПАЛАХ, номер 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Североизточен (BG33)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.022-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване на природозащитното състояние на степно природно местообитание 62C0 в защитена зона BG0000573 Комплекс Калиакра чрез закупуване на земи</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.Варна, 9010, ул. ЯН ПАЛАХ № 4</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.015-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">“Дейности за подобряване състоянието на влажни зони Дуранкулашко езеро и Шабленско езеро” </x:t>
+  </x:si>
+  <x:si>
     <x:t>Долината на река Батова (BG0000102)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на мерки за възстановяване и опазване на природното местообитание 91F0 Крайречни смесени гори в ПР Балтата.</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Варна, 9010, ул. ЯН ПАЛАХ, номер 4</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>000471013 Регионална инспекция по околната среда и водите - гр. Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4000, бул. "Марица" № 122</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Кричим</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване  природозащитното състояние  на природно местообитание  9560* Ендимични гори от Juniperus spp. в поддържан резерват „Изгорялото гюне“ и преустановяване загубите на площ от местообитанието чрез премахване на неблагоприятното влияние от ерозията, свлачищните процеси и антропогенните заплахи, идентифицирани в Плана за управление на ПР</x:t>
   </x:si>
   <x:si>
     <x:t>126004380 Регионална инспекция по околната среда и водите - гр. Хасково</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Хасково, 6300, ул. Добруджа №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на природозащитното състояние на природни местообитания 9530* Субсредиземноморски борови гори с ендемични подвидове черен бор и 91АА  Източни гори от космат дъб на територията на защитена зона BG 0001031„Родопи Средни“, попадащи в поддържани резервати „Женда“ и „Борака“.</x:t>
@@ -4297,153 +4297,153 @@
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул.Стара планина № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0010</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване природозащитното състояние на природни местообитания 91F0 и 92А0 в поддържани резервати (ПР) „Долна Топчия“ и „Балабана”.</x:t>
   </x:si>
   <x:si>
     <x:t>000776025 РЕГИОНАЛНА ИНСПЕКЦИЯ ПО ОКОЛНАТА СРЕДА И ВОДИТЕ- СОФИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1618, бул. ЦАР БОРИС III № 136 ет.10</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.007-0008</x:t>
   </x:si>
   <x:si>
     <x:t>„Реализиране на дейности по опазване на естественото състояние на природното местообитание 9130- буков  комплекс в ПР "Богдан"  и предприемане на мерки за неговото подобряване”</x:t>
   </x:si>
   <x:si>
     <x:t>176221543 СДРУЖЕНИЕ  "Асоциация наука за природата"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-3.020-0049</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-3.020-0053</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на план за действие за опазване на популациите на пеперудата Catopta thrips (Hübner, 1818) за периода 2019 – 2028 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на план за действие за опазване на популациите на Тигрова пеперуда (Euplagia quadripunctaria) за периода 2019 – 2028 г.</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-3.020-0056</x:t>
-[...8 lines deleted...]
-    <x:t>Разработване на план за действие за опазване на популациите на Венерино пантофче (Cypripedium calceolus) за периода 2019 – 2028 г.</x:t>
+    <x:t>BG16M1OP002-3.020-0024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на план за действие за опазване на популациите на Египетски лешояд (Neophron percnopterus Linnaeus, 1758) за периода 2019 – 2028 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0058</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на план за действие за опазване на популациите на Татарско диво зеле (Crambe tataria) за периода 2019 – 2028 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на план за действие за опазване на популациите на Балканска дива коза (Rupicapra rupicapra balcanica Bolkay, 1925) за периода 2019 – 2028 г.</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Разработване на план за действие за опазване на популациите на Египетски лешояд (Neophron percnopterus Linnaeus, 1758) за периода 2019 – 2028 г.</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.020-0026</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Разработване на план за действие за опазване на популациите на Калописиев дланeкоренник (Dactylorhiza kalopisii E. Nelson) Месесточервен дланeкоренник (Dactylorhiza incarnata (L.) SOO) за периода 2019 – 2028 г.
 </x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.020-0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на план за действие за опазване на популациите на Венерино пантофче (Cypripedium calceolus) за периода 2019 – 2028 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на план за действие за опазване на популациите на Бяло-v (Nymphalis vaualbum)  за периода 2019 – 2028 г.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.020-0056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на план за действие за опазване на популациите на Поточен рак (Austropotamobius torrentium) за периода 2019 – 2028 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>108555535 СДРУЖЕНИЕ "ВИРТУАЛЕН ИНКУБАТОР - КЪРДЖАЛИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Кърджали, 6600, ул. МЕТАЛУРГ №7 ЕТ.2 ОФИС 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0093</x:t>
   </x:si>
   <x:si>
     <x:t>Демонстрационен проект за рециклиране на хартия в домашни условия</x:t>
   </x:si>
   <x:si>
     <x:t>177208552 Сдружение "Коалиция Природа България"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1612, р-н Красно село, ж.к. ХИПОДРУМА, вх. А, ет. 9, ап. 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0054</x:t>
   </x:si>
   <x:si>
     <x:t>Без нежелана поща, моля!</x:t>
   </x:si>
   <x:si>
     <x:t>175914765 СДРУЖЕНИЕ "ЛОВНО-РИБАРСКО СДРУЖЕНИЕ СЪЕДИНЕНИЕ - 1906"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Съединение, 4190, пл. СЪЕДИНЕНИЕ № 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Берковица (BG0002090)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.016-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на мерки от План за управление на защитена зона BG0002090 „Берковица“</x:t>
+  </x:si>
+  <x:si>
     <x:t>Язовир Конуш (BG0002015)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.016-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки от План за управление на защитена зона BG0002015 „Язовир Конуш“</x:t>
   </x:si>
   <x:si>
-    <x:t>Берковица (BG0002090)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>176232803 СДРУЖЕНИЕ "ПАРТНЬОРИ ЗА РЕГИОНАЛНО,ОБЩЕСТВЕНО И ГРАЖДАНСКО РАЗВИТИЕ В ЕВРОПЕЙСКИЯ СЪЮЗ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, бул. ШИПЧЕНСКИ ПРОХОД 23А е .4 ап.8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0013</x:t>
   </x:si>
   <x:si>
     <x:t>"Не изхвърлям, а помагам"</x:t>
   </x:si>
   <x:si>
     <x:t>121659357 СДРУЖЕНИЕ "СЪЮЗ ЗА ЗАЩИТА НА ПРИРОДАТА "</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, р-н Средец, бул. „Цар Освободител“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.016-0002</x:t>
   </x:si>
   <x:si>
     <x:t>„Подобряване на природозащитното състояние на големия воден бик (Botaurus stellaris (Linnaeus, 1758) в България, чрез прилагане на комплексни мерки в ключови за вида местообитания от Натура 2000“</x:t>
   </x:si>
   <x:si>
     <x:t>103766425 СДРУЖЕНИЕ "ФОРУМ ГРАЖДАНСКО ОБЩЕСТВО"</x:t>
@@ -4523,71 +4523,71 @@
   <x:si>
     <x:t>BG16M1OP002-2.009-0017</x:t>
   </x:si>
   <x:si>
     <x:t>„Демонстрационен проект за въвеждане на модел за предотвратяване образуването на отпадъци в хотели и места за настаняване“</x:t>
   </x:si>
   <x:si>
     <x:t>176968246 СДРУЖЕНИЕ с нестопанска цел  "КАЖИ ЕКО"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1510, ж.к.Хаджи Димитър ул.Макгахан  бл. 185  ет. 3 ап. 7 обл.София-град общ.Столична гр/с.София</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа изпълнение на мерки за  подобряване на природозащитното състояние на местообитания 40C0 „Понто-сарматски широколистни храстчета“ по параметър "Площ" и "Структура и функция",1410 „Средиземноморски солени ливади“ по параметър  "Структура и функция", Местообитание 5210 „Храсталаци с Juniperus spp.“ по параметър  "Структура и функция"</x:t>
   </x:si>
   <x:si>
     <x:t>123079354 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "АГЕНЦИЯ ЗА РЕГИОНАЛНО ИКОНОМИЧЕСКО РАЗВИТИЕ - СТАРА ЗАГОРА"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, ул. ГЕНЕРАЛ СТОЛЕТОВ, номер 127</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-3.020-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Разработване на план за действие за видовете менетриезиев бегач (Carabus (Carabus) menetriesi pacholei Sokolář, 1911) и унгарски бегач (Carabus (Pachystus) hungaricus Fabricius, 1792)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Стара Загора, 6000, ул. ГЕНЕРАЛ СТОЛЕТОВ № 127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.019-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Споделена визия за Натура 2000 в регион Стара Загора</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-3.020-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Разработване на план за действие за вида Алпийска розалия (Rosalia alpina)</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-3.020-0002</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>176968246 СДРУЖЕНИЕ С НЕСТОПАНСКА ЦЕЛ "КАЖИ ЕКО"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.021-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на мерки за подобряване на природозащитното състояние на местоoбитание 5130 „Съобщества на Juniperus communis върху варовик“ в обхвата на защитена зона (ЗЗ) BG0001007, ЗЗ BG0000165, ЗЗ BG0000295, ЗЗ BG0001011, ЗЗ BG0001022 и ЗЗ BG0001389 по параметър "Структура и функция"</x:t>
   </x:si>
   <x:si>
     <x:t>201616805 СЕВЕРНОЦЕНТРАЛНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Габрово, 5300, ул. БОДРА СМЯНА, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.035-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Прилагане на лесовъдски практики и залесяване за подобряване природозащитното състояние на горски природни местообитания и подпомагане на екосистемните услуги на територията на Северноцентрално държавно предприятие.</x:t>
   </x:si>
   <x:si>
     <x:t>201617476 СЕВЕРОЗАПАДНО  ДЪРЖАВНО  ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Враца, 3000, бул. ХРИСТО БОТЕВ, номер 2, ет. 3</x:t>
@@ -4601,163 +4601,163 @@
   <x:si>
     <x:t>201617412 СЕВЕРОИЗТОЧНО ДЪРЖАВНО ПРЕДПРИЯТИЕ ДП</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. ПЕТРА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.035-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване природозащитното състояние на територията на Североизточно държавно предприятие ДП</x:t>
   </x:si>
   <x:si>
     <x:t>204802366 СКЕЙЛ ЛАБС ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5805, ул. "Ю. Венелин" № 15, ет. 3, ап. 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Умно управление на отпадъците</x:t>
   </x:si>
   <x:si>
+    <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. МОСКОВСКА № 33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Столична</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.007-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подготовка на регионално прединвестиционно проучване за водоснабдяване и канализация за територията на Столична община</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.002-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Програма за подобряване качеството на атмосферния въздух на територията на Столична община за периода 2021-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-5.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изпълнение на дейности за подобряване качеството на атмосферния въздух в Столична община чрез закупуване и доставка на електрически превозни средства за шосеен транспорт – електрически автобуси и тролейбуси</x:t>
+  </x:si>
+  <x:si>
     <x:t>000696327 Столична община</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, „Московска“ № 33</x:t>
   </x:si>
   <x:si>
     <x:t>София-Град (BG411)</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-1.020-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Изграждане на ВиК инфраструктура в Столична община</x:t>
   </x:si>
   <x:si>
-    <x:t>000696327 СТОЛИЧНА ОБЩИНА</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BG16M1OP002-5.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на дейности за подобряване качеството на атмосферния въздух в Столична община чрез закупуване и доставка на електрически превозни средства за релсов транспорт – трамвайни мотриси</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16M1OP002-5.003-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подобряване качеството на атмосферния въздух в Столична община чрез подмяна на отоплителни  устройства на твърдо гориво с екологични алтернативи</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-2.008-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Проектиране и изграждане на инсталация за комбинирано производство на енергия в София с оползотворяване на RDF – трета фаза на интегрирана система от съоръжения за третиране на битовите отпадъци на Столична община</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16M1OP002-5.004-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Изпълнение на дейности за подобряване качеството на атмосферния въздух в Столична община чрез доставка на 52 броя нови електрически автобуси и специализирано оборудване за тях</x:t>
   </x:si>
   <x:si>
-    <x:t>BG16M1OP002-5.004-0007</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>203553677 ТЕКС ТИЙМ ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Варна, 9023, Р-н Владислав Варненчик, Западна промишлена зона, Бивш пивоварен завод, административна сграда, ет.2</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.009-0039</x:t>
   </x:si>
   <x:si>
     <x:t>,,Хъб за разделно събиране на употребяван текстил и система за електронно автоматизирано управление, включваща сортиране и подготовка за повторна употреба и рециклиране“</x:t>
   </x:si>
   <x:si>
     <x:t>176963402 Фонд "Сигурност на електроенергийната система"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Триадица № 8</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-8.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Осигуряване на подкрепа на особено засегнати от увеличението на цените на енергията МСП чрез мярка, прилагана от Фонд "Сигурност на електроенергийната система" (SAFE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203740812 Фонд мениджър на финансови инструменти в България ЕАД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. Алабин № 38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-1.015-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Финансови инструменти по ПО1 "Води" на ОП "Околна среда" 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>203740812 Фонд Мениджър на финансови инструменти в България ЕАД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул.Алабин №38</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-2.003-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Финансови инструменти по ПО2 „Отпадъци“ на ОП „Околна среда“ 2014-2020 г.
 </x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Финансови инструменти по ПО1 "Води" на ОП "Околна среда" 2014-2020</x:t>
   </x:si>
   <x:si>
     <x:t>205515537 Фондация "Екология, комуникации и общество"</x:t>
   </x:si>
   <x:si>
     <x:t>България, с.Владая, 1641, Пернишко шосе, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>Тунджа</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>ПОДОБРЯВАНЕ НА ПРИРОДОЗАЩИТНОТО СЪСТОЯНИЕ НА ВИДОВЕ В МРЕЖАТА НАТУРА 2000 ЧРЕЗ ПОДХОДА ВОМР В ТЕРИТОРИЯТА НА МИГ ТУНДЖА</x:t>
   </x:si>
   <x:si>
     <x:t>1766778280039 ФОНДАЦИЯ “НАЦИОНАЛЕН ЦЕНТЪР ЗА БОРБА С БЕДСТВИЯ И АВАРИИ” клон Бяла</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бяла, 9101, ул. "Хан Тервел" № 11</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.031-0004</x:t>
   </x:si>
@@ -6200,110 +6200,110 @@
       <x:c r="B37" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>8293568.8</x:v>
+        <x:v>1252321.18</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>8293568.8</x:v>
+        <x:v>1252321.18</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
-        <x:v>8293568.85</x:v>
+        <x:v>1252321.18</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>1252321.18</x:v>
+        <x:v>8293568.8</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>1252321.18</x:v>
+        <x:v>8293568.8</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
-        <x:v>1252321.18</x:v>
+        <x:v>8293568.85</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
@@ -6623,110 +6623,110 @@
       <x:c r="B46" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>65021.78</x:v>
+        <x:v>57040.07</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>65021.78</x:v>
+        <x:v>57040.07</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
-        <x:v>65021.79</x:v>
+        <x:v>57040.07</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>57040.07</x:v>
+        <x:v>65021.78</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>57040.07</x:v>
+        <x:v>65021.78</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
-        <x:v>57040.07</x:v>
+        <x:v>65021.79</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
@@ -6820,51 +6820,51 @@
       <x:c r="E50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>51251316.5</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>45203779.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>6047536.59</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>45542168.11</x:v>
+        <x:v>45203068.54</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
@@ -8068,169 +8068,169 @@
       </x:c>
       <x:c r="N76" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>2255418.8</x:v>
+        <x:v>357903.14</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>2255418.8</x:v>
+        <x:v>357903.14</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
-        <x:v>2255418.84</x:v>
+        <x:v>310212.61</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>357903.14</x:v>
+        <x:v>7605773.25</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>357903.14</x:v>
+        <x:v>7605773.25</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
-        <x:v>310212.61</x:v>
+        <x:v>7605773.25</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>7605773.25</x:v>
+        <x:v>2255418.8</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>7605773.25</x:v>
+        <x:v>2255418.8</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
-        <x:v>7605773.25</x:v>
+        <x:v>2255418.84</x:v>
       </x:c>
       <x:c r="N79" s="5">
-        <x:v>68</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
@@ -8926,110 +8926,110 @@
       <x:c r="B95" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>5566288.78</x:v>
+        <x:v>414332.29</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>5566288.78</x:v>
+        <x:v>414332.29</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
-        <x:v>5566288.77</x:v>
+        <x:v>414332.25</x:v>
       </x:c>
       <x:c r="N95" s="5">
-        <x:v>75</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>414332.29</x:v>
+        <x:v>5566288.78</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>414332.29</x:v>
+        <x:v>5566288.78</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
-        <x:v>414332.25</x:v>
+        <x:v>5566288.77</x:v>
       </x:c>
       <x:c r="N96" s="5">
-        <x:v>30</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
@@ -9231,1074 +9231,1074 @@
       </x:c>
       <x:c r="J101" s="4">
         <x:v>1023658.02</x:v>
       </x:c>
       <x:c r="K101" s="4">
         <x:v>1023658.02</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>1023658.02</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>596419.08</x:v>
+        <x:v>1596043.1</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>596419.08</x:v>
+        <x:v>1596043.1</x:v>
       </x:c>
       <x:c r="L102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
-        <x:v>596419.09</x:v>
+        <x:v>1596043.11</x:v>
       </x:c>
       <x:c r="N102" s="5">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>176035.38</x:v>
+        <x:v>717761.8</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>176035.38</x:v>
+        <x:v>717761.8</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
-        <x:v>176035.41</x:v>
+        <x:v>717761.76</x:v>
       </x:c>
       <x:c r="N103" s="5">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>717761.8</x:v>
+        <x:v>2900459.29</x:v>
       </x:c>
       <x:c r="K104" s="4">
-        <x:v>717761.8</x:v>
+        <x:v>2900459.29</x:v>
       </x:c>
       <x:c r="L104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
-        <x:v>717761.76</x:v>
+        <x:v>2900459.3</x:v>
       </x:c>
       <x:c r="N104" s="5">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>183574.24</x:v>
+        <x:v>380351.09</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>183574.24</x:v>
+        <x:v>380351.09</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
-        <x:v>183574.24</x:v>
+        <x:v>380351.09</x:v>
       </x:c>
       <x:c r="N105" s="5">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>4446500.74</x:v>
+        <x:v>1121443.53</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>4446500.74</x:v>
+        <x:v>1121443.53</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
-        <x:v>4446500.75</x:v>
+        <x:v>1121443.52</x:v>
       </x:c>
       <x:c r="N106" s="5">
-        <x:v>17</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="I107" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="I107" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J107" s="4">
-        <x:v>1596043.1</x:v>
+        <x:v>21591.52</x:v>
       </x:c>
       <x:c r="K107" s="4">
-        <x:v>1596043.1</x:v>
+        <x:v>21591.52</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
-        <x:v>1596043.11</x:v>
+        <x:v>21591.52</x:v>
       </x:c>
       <x:c r="N107" s="5">
-        <x:v>45</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="I108" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="I108" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J108" s="4">
-        <x:v>0</x:v>
+        <x:v>596419.08</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>0</x:v>
+        <x:v>596419.08</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
-        <x:v>0</x:v>
+        <x:v>596419.09</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>20</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="I109" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="I109" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J109" s="4">
-        <x:v>601178.16</x:v>
+        <x:v>2481234.82</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>601178.16</x:v>
+        <x:v>2481234.82</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
-        <x:v>601178.16</x:v>
+        <x:v>2481234.85</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>661298.04</x:v>
+        <x:v>3159805.57</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>661298.04</x:v>
+        <x:v>3159805.57</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
-        <x:v>661297.99</x:v>
+        <x:v>3159805.56</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="I111" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="I111" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J111" s="4">
-        <x:v>2900459.29</x:v>
+        <x:v>661298.04</x:v>
       </x:c>
       <x:c r="K111" s="4">
-        <x:v>2900459.29</x:v>
+        <x:v>661298.04</x:v>
       </x:c>
       <x:c r="L111" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M111" s="4">
-        <x:v>2900459.3</x:v>
+        <x:v>661297.99</x:v>
       </x:c>
       <x:c r="N111" s="5">
-        <x:v>65</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O111" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:15">
       <x:c r="A112" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D112" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E112" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F112" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H112" s="3" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="I112" s="3" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
       <x:c r="J112" s="4">
         <x:v>454027.19</x:v>
       </x:c>
       <x:c r="K112" s="4">
         <x:v>454027.19</x:v>
       </x:c>
       <x:c r="L112" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M112" s="4">
         <x:v>454027.19</x:v>
       </x:c>
       <x:c r="N112" s="5">
         <x:v>67</x:v>
       </x:c>
       <x:c r="O112" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:15">
       <x:c r="A113" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E113" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F113" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H113" s="3" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="I113" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="I113" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J113" s="4">
-        <x:v>0</x:v>
+        <x:v>495961.84</x:v>
       </x:c>
       <x:c r="K113" s="4">
-        <x:v>0</x:v>
+        <x:v>495961.84</x:v>
       </x:c>
       <x:c r="L113" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M113" s="4">
-        <x:v>0</x:v>
+        <x:v>495961.86</x:v>
       </x:c>
       <x:c r="N113" s="5">
-        <x:v>30</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O113" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:15">
       <x:c r="A114" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D114" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E114" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F114" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H114" s="3" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="I114" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="I114" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J114" s="4">
-        <x:v>2410528.56</x:v>
+        <x:v>183574.24</x:v>
       </x:c>
       <x:c r="K114" s="4">
-        <x:v>2410528.56</x:v>
+        <x:v>183574.24</x:v>
       </x:c>
       <x:c r="L114" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M114" s="4">
-        <x:v>2410528.55</x:v>
+        <x:v>183574.24</x:v>
       </x:c>
       <x:c r="N114" s="5">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="O114" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
       <x:c r="A115" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E115" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F115" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H115" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I115" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J115" s="4">
-        <x:v>861414.46</x:v>
+        <x:v>4446500.74</x:v>
       </x:c>
       <x:c r="K115" s="4">
-        <x:v>861414.46</x:v>
+        <x:v>4446500.74</x:v>
       </x:c>
       <x:c r="L115" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M115" s="4">
-        <x:v>861414.46</x:v>
+        <x:v>4446500.75</x:v>
       </x:c>
       <x:c r="N115" s="5">
-        <x:v>74</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O115" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
       <x:c r="A116" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D116" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E116" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F116" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H116" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I116" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J116" s="4">
-        <x:v>1121443.53</x:v>
+        <x:v>861414.46</x:v>
       </x:c>
       <x:c r="K116" s="4">
-        <x:v>1121443.53</x:v>
+        <x:v>861414.46</x:v>
       </x:c>
       <x:c r="L116" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M116" s="4">
-        <x:v>1121443.52</x:v>
+        <x:v>861414.46</x:v>
       </x:c>
       <x:c r="N116" s="5">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="O116" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
       <x:c r="A117" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E117" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F117" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H117" s="3" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I117" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="I117" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J117" s="4">
-        <x:v>699932.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K117" s="4">
-        <x:v>699932.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L117" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M117" s="4">
-        <x:v>699932.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N117" s="5">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O117" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:15">
       <x:c r="A118" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D118" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E118" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F118" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H118" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I118" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="J118" s="4">
-        <x:v>3159805.57</x:v>
+        <x:v>699932.61</x:v>
       </x:c>
       <x:c r="K118" s="4">
-        <x:v>3159805.57</x:v>
+        <x:v>699932.61</x:v>
       </x:c>
       <x:c r="L118" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M118" s="4">
-        <x:v>3159805.56</x:v>
+        <x:v>699932.61</x:v>
       </x:c>
       <x:c r="N118" s="5">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O118" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:15">
       <x:c r="A119" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E119" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F119" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H119" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I119" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J119" s="4">
-        <x:v>380351.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K119" s="4">
-        <x:v>380351.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L119" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M119" s="4">
-        <x:v>380351.09</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N119" s="5">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O119" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:15">
       <x:c r="A120" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D120" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E120" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F120" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H120" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I120" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J120" s="4">
-        <x:v>21591.52</x:v>
+        <x:v>1853067.86</x:v>
       </x:c>
       <x:c r="K120" s="4">
-        <x:v>21591.52</x:v>
+        <x:v>1853067.86</x:v>
       </x:c>
       <x:c r="L120" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M120" s="4">
-        <x:v>21591.52</x:v>
+        <x:v>1853067.85</x:v>
       </x:c>
       <x:c r="N120" s="5">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O120" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:15">
       <x:c r="A121" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E121" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F121" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H121" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I121" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J121" s="4">
-        <x:v>495961.84</x:v>
+        <x:v>176035.38</x:v>
       </x:c>
       <x:c r="K121" s="4">
-        <x:v>495961.84</x:v>
+        <x:v>176035.38</x:v>
       </x:c>
       <x:c r="L121" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M121" s="4">
-        <x:v>495961.86</x:v>
+        <x:v>176035.41</x:v>
       </x:c>
       <x:c r="N121" s="5">
-        <x:v>12</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O121" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:15">
       <x:c r="A122" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D122" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E122" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F122" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H122" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I122" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J122" s="4">
-        <x:v>1853067.86</x:v>
+        <x:v>2410528.56</x:v>
       </x:c>
       <x:c r="K122" s="4">
-        <x:v>1853067.86</x:v>
+        <x:v>2410528.56</x:v>
       </x:c>
       <x:c r="L122" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M122" s="4">
-        <x:v>1853067.85</x:v>
+        <x:v>2410528.55</x:v>
       </x:c>
       <x:c r="N122" s="5">
-        <x:v>36</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O122" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:15">
       <x:c r="A123" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E123" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F123" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H123" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I123" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J123" s="4">
-        <x:v>2481234.82</x:v>
+        <x:v>601178.16</x:v>
       </x:c>
       <x:c r="K123" s="4">
-        <x:v>2481234.82</x:v>
+        <x:v>601178.16</x:v>
       </x:c>
       <x:c r="L123" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M123" s="4">
-        <x:v>2481234.85</x:v>
+        <x:v>601178.16</x:v>
       </x:c>
       <x:c r="N123" s="5">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O123" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:15">
       <x:c r="A124" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D124" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E124" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F124" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
@@ -10374,51 +10374,51 @@
       </x:c>
       <x:c r="O125" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:15">
       <x:c r="A126" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D126" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E126" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F126" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H126" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I126" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J126" s="4">
         <x:v>21910907.85</x:v>
       </x:c>
       <x:c r="K126" s="4">
         <x:v>21910907.85</x:v>
       </x:c>
       <x:c r="L126" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M126" s="4">
         <x:v>22231775.55</x:v>
       </x:c>
       <x:c r="N126" s="5">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O126" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -10926,131 +10926,131 @@
       </x:c>
       <x:c r="K137" s="4">
         <x:v>682838.61</x:v>
       </x:c>
       <x:c r="L137" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M137" s="4">
         <x:v>682838.6</x:v>
       </x:c>
       <x:c r="N137" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O137" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:15">
       <x:c r="A138" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D138" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E138" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F138" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H138" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I138" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="J138" s="4">
-        <x:v>3484544.83</x:v>
+        <x:v>20995255.49</x:v>
       </x:c>
       <x:c r="K138" s="4">
-        <x:v>3484544.83</x:v>
+        <x:v>20995255.49</x:v>
       </x:c>
       <x:c r="L138" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M138" s="4">
-        <x:v>3484057.89</x:v>
+        <x:v>20995255.46</x:v>
       </x:c>
       <x:c r="N138" s="5">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O138" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:15">
       <x:c r="A139" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E139" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F139" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H139" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I139" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="J139" s="4">
-        <x:v>20995255.49</x:v>
+        <x:v>3484544.83</x:v>
       </x:c>
       <x:c r="K139" s="4">
-        <x:v>20995255.49</x:v>
+        <x:v>3484544.83</x:v>
       </x:c>
       <x:c r="L139" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M139" s="4">
-        <x:v>20995255.46</x:v>
+        <x:v>3484057.89</x:v>
       </x:c>
       <x:c r="N139" s="5">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O139" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:15">
       <x:c r="A140" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D140" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E140" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F140" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
@@ -11408,119 +11408,119 @@
       </x:c>
       <x:c r="O147" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:15">
       <x:c r="A148" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D148" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E148" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F148" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H148" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="H148" s="3" t="s">
+      <x:c r="I148" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="I148" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J148" s="4">
-        <x:v>911035.24</x:v>
+        <x:v>157713.48</x:v>
       </x:c>
       <x:c r="K148" s="4">
-        <x:v>911035.24</x:v>
+        <x:v>157713.48</x:v>
       </x:c>
       <x:c r="L148" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M148" s="4">
-        <x:v>911035.24</x:v>
+        <x:v>157713.47</x:v>
       </x:c>
       <x:c r="N148" s="5">
-        <x:v>9</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O148" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:15">
       <x:c r="A149" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E149" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F149" s="3" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="G149" s="3" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="H149" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I149" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="J149" s="4">
-        <x:v>157713.48</x:v>
+        <x:v>911035.24</x:v>
       </x:c>
       <x:c r="K149" s="4">
-        <x:v>157713.48</x:v>
+        <x:v>911035.24</x:v>
       </x:c>
       <x:c r="L149" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M149" s="4">
-        <x:v>157713.47</x:v>
+        <x:v>911035.24</x:v>
       </x:c>
       <x:c r="N149" s="5">
-        <x:v>18</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O149" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:15">
       <x:c r="A150" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D150" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E150" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F150" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
@@ -11699,215 +11699,215 @@
       <x:c r="B154" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D154" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E154" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F154" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H154" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I154" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J154" s="4">
-        <x:v>14316326.37</x:v>
+        <x:v>44747.75</x:v>
       </x:c>
       <x:c r="K154" s="4">
-        <x:v>14188159.56</x:v>
+        <x:v>44747.75</x:v>
       </x:c>
       <x:c r="L154" s="4">
-        <x:v>128166.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M154" s="4">
-        <x:v>14179022.47</x:v>
+        <x:v>44747.75</x:v>
       </x:c>
       <x:c r="N154" s="5">
-        <x:v>63</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O154" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:15">
       <x:c r="A155" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E155" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F155" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H155" s="3" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I155" s="3" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J155" s="4">
-        <x:v>44747.75</x:v>
+        <x:v>4444113.91</x:v>
       </x:c>
       <x:c r="K155" s="4">
-        <x:v>44747.75</x:v>
+        <x:v>3997341.33</x:v>
       </x:c>
       <x:c r="L155" s="4">
-        <x:v>0</x:v>
+        <x:v>446772.58</x:v>
       </x:c>
       <x:c r="M155" s="4">
-        <x:v>44747.75</x:v>
+        <x:v>4196526.44</x:v>
       </x:c>
       <x:c r="N155" s="5">
-        <x:v>23</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="O155" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:15">
       <x:c r="A156" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>544</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D156" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E156" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F156" s="3" t="s">
-        <x:v>545</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
-        <x:v>552</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H156" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I156" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J156" s="4">
-        <x:v>4444113.91</x:v>
+        <x:v>742669.24</x:v>
       </x:c>
       <x:c r="K156" s="4">
-        <x:v>3997341.33</x:v>
+        <x:v>742669.24</x:v>
       </x:c>
       <x:c r="L156" s="4">
-        <x:v>446772.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M156" s="4">
-        <x:v>4196526.44</x:v>
+        <x:v>742669.23</x:v>
       </x:c>
       <x:c r="N156" s="5">
-        <x:v>43</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O156" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:15">
       <x:c r="A157" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E157" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F157" s="3" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="G157" s="3" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
       <x:c r="H157" s="3" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I157" s="3" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J157" s="4">
-        <x:v>742669.24</x:v>
+        <x:v>14316326.37</x:v>
       </x:c>
       <x:c r="K157" s="4">
-        <x:v>742669.24</x:v>
+        <x:v>14188159.56</x:v>
       </x:c>
       <x:c r="L157" s="4">
-        <x:v>0</x:v>
+        <x:v>128166.81</x:v>
       </x:c>
       <x:c r="M157" s="4">
-        <x:v>742669.23</x:v>
+        <x:v>14179022.47</x:v>
       </x:c>
       <x:c r="N157" s="5">
-        <x:v>18</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="O157" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:15">
       <x:c r="A158" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D158" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E158" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F158" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H158" s="3" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I158" s="3" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J158" s="4">
         <x:v>0</x:v>
       </x:c>
@@ -12160,307 +12160,307 @@
       </x:c>
       <x:c r="O163" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:15">
       <x:c r="A164" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D164" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E164" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F164" s="3" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H164" s="3" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I164" s="3" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="J164" s="4">
-        <x:v>117205.97</x:v>
+        <x:v>32375.55</x:v>
       </x:c>
       <x:c r="K164" s="4">
-        <x:v>117205.97</x:v>
+        <x:v>32375.55</x:v>
       </x:c>
       <x:c r="L164" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M164" s="4">
-        <x:v>117205.96</x:v>
+        <x:v>32375.54</x:v>
       </x:c>
       <x:c r="N164" s="5">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O164" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:15">
       <x:c r="A165" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E165" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F165" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H165" s="3" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I165" s="3" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J165" s="4">
         <x:v>3934838.31</x:v>
       </x:c>
       <x:c r="K165" s="4">
         <x:v>3934838.31</x:v>
       </x:c>
       <x:c r="L165" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M165" s="4">
         <x:v>3934838.3</x:v>
       </x:c>
       <x:c r="N165" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O165" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:15">
       <x:c r="A166" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D166" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E166" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F166" s="3" t="s">
-        <x:v>594</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H166" s="3" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="I166" s="3" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="J166" s="4">
-        <x:v>32375.55</x:v>
+        <x:v>15944985.69</x:v>
       </x:c>
       <x:c r="K166" s="4">
-        <x:v>32375.55</x:v>
+        <x:v>14987249.22</x:v>
       </x:c>
       <x:c r="L166" s="4">
-        <x:v>0</x:v>
+        <x:v>957736.47</x:v>
       </x:c>
       <x:c r="M166" s="4">
-        <x:v>32375.54</x:v>
+        <x:v>15513839.99</x:v>
       </x:c>
       <x:c r="N166" s="5">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="O166" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:15">
       <x:c r="A167" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>593</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E167" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F167" s="3" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H167" s="3" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I167" s="3" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J167" s="4">
-        <x:v>31020053.06</x:v>
+        <x:v>117205.97</x:v>
       </x:c>
       <x:c r="K167" s="4">
-        <x:v>30061533.42</x:v>
+        <x:v>117205.97</x:v>
       </x:c>
       <x:c r="L167" s="4">
-        <x:v>958519.64</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M167" s="4">
-        <x:v>30220799.98</x:v>
+        <x:v>117205.96</x:v>
       </x:c>
       <x:c r="N167" s="5">
-        <x:v>40</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O167" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:15">
       <x:c r="A168" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D168" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E168" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F168" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>595</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H168" s="3" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I168" s="3" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="J168" s="4">
         <x:v>3973282.07</x:v>
       </x:c>
       <x:c r="K168" s="4">
         <x:v>3973282.07</x:v>
       </x:c>
       <x:c r="L168" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M168" s="4">
         <x:v>3973282.1</x:v>
       </x:c>
       <x:c r="N168" s="5">
         <x:v>59</x:v>
       </x:c>
       <x:c r="O168" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:15">
       <x:c r="A169" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E169" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F169" s="3" t="s">
-        <x:v>587</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>603</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H169" s="3" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I169" s="3" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J169" s="4">
-        <x:v>15944985.69</x:v>
+        <x:v>31020053.06</x:v>
       </x:c>
       <x:c r="K169" s="4">
-        <x:v>14987249.22</x:v>
+        <x:v>30061533.42</x:v>
       </x:c>
       <x:c r="L169" s="4">
-        <x:v>957736.47</x:v>
+        <x:v>958519.64</x:v>
       </x:c>
       <x:c r="M169" s="4">
-        <x:v>15513839.99</x:v>
+        <x:v>30220799.98</x:v>
       </x:c>
       <x:c r="N169" s="5">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O169" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:15">
       <x:c r="A170" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D170" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E170" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F170" s="3" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
@@ -12545,110 +12545,110 @@
       <x:c r="B172" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D172" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E172" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F172" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H172" s="3" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I172" s="3" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J172" s="4">
-        <x:v>35787761</x:v>
+        <x:v>98222.13</x:v>
       </x:c>
       <x:c r="K172" s="4">
-        <x:v>35787761</x:v>
+        <x:v>98222.13</x:v>
       </x:c>
       <x:c r="L172" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M172" s="4">
-        <x:v>35787761.01</x:v>
+        <x:v>98222.14</x:v>
       </x:c>
       <x:c r="N172" s="5">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O172" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:15">
       <x:c r="A173" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E173" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F173" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H173" s="3" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I173" s="3" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J173" s="4">
-        <x:v>98222.13</x:v>
+        <x:v>35787761</x:v>
       </x:c>
       <x:c r="K173" s="4">
-        <x:v>98222.13</x:v>
+        <x:v>35787761</x:v>
       </x:c>
       <x:c r="L173" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M173" s="4">
-        <x:v>98222.14</x:v>
+        <x:v>35787761.01</x:v>
       </x:c>
       <x:c r="N173" s="5">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O173" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:15">
       <x:c r="A174" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D174" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E174" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F174" s="3" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
@@ -12733,110 +12733,110 @@
       <x:c r="B176" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D176" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E176" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F176" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H176" s="3" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I176" s="3" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="J176" s="4">
-        <x:v>3219347.15</x:v>
+        <x:v>1390864.31</x:v>
       </x:c>
       <x:c r="K176" s="4">
-        <x:v>2872310.05</x:v>
+        <x:v>1390864.31</x:v>
       </x:c>
       <x:c r="L176" s="4">
-        <x:v>347037.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M176" s="4">
-        <x:v>2857080.94</x:v>
+        <x:v>1390864.3</x:v>
       </x:c>
       <x:c r="N176" s="5">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O176" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:15">
       <x:c r="A177" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E177" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F177" s="3" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H177" s="3" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I177" s="3" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J177" s="4">
-        <x:v>1390864.31</x:v>
+        <x:v>3219347.15</x:v>
       </x:c>
       <x:c r="K177" s="4">
-        <x:v>1390864.31</x:v>
+        <x:v>2872310.05</x:v>
       </x:c>
       <x:c r="L177" s="4">
-        <x:v>0</x:v>
+        <x:v>347037.1</x:v>
       </x:c>
       <x:c r="M177" s="4">
-        <x:v>1390864.3</x:v>
+        <x:v>2857080.94</x:v>
       </x:c>
       <x:c r="N177" s="5">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O177" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:15">
       <x:c r="A178" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D178" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E178" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F178" s="3" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
@@ -13062,251 +13062,251 @@
       <x:c r="B183" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E183" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F183" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="H183" s="3" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="I183" s="3" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="J183" s="4">
-        <x:v>2379418.24</x:v>
+        <x:v>51815.64</x:v>
       </x:c>
       <x:c r="K183" s="4">
-        <x:v>2141000.54</x:v>
+        <x:v>51815.64</x:v>
       </x:c>
       <x:c r="L183" s="4">
-        <x:v>238417.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M183" s="4">
-        <x:v>2141000.51</x:v>
+        <x:v>51815.62</x:v>
       </x:c>
       <x:c r="N183" s="5">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O183" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:15">
       <x:c r="A184" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B184" s="3" t="s">
-        <x:v>660</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D184" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E184" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F184" s="3" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="G184" s="3" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="H184" s="3" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="I184" s="3" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="G184" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J184" s="4">
-        <x:v>31713360.62</x:v>
+        <x:v>13239860.35</x:v>
       </x:c>
       <x:c r="K184" s="4">
-        <x:v>28460608.08</x:v>
+        <x:v>12873633.2</x:v>
       </x:c>
       <x:c r="L184" s="4">
-        <x:v>3252752.54</x:v>
+        <x:v>366227.15</x:v>
       </x:c>
       <x:c r="M184" s="4">
-        <x:v>32097540.2</x:v>
+        <x:v>12871769.51</x:v>
       </x:c>
       <x:c r="N184" s="5">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O184" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:15">
       <x:c r="A185" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B185" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E185" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F185" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H185" s="3" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="H185" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I185" s="3" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J185" s="4">
-        <x:v>51815.64</x:v>
+        <x:v>189360.29</x:v>
       </x:c>
       <x:c r="K185" s="4">
-        <x:v>51815.64</x:v>
+        <x:v>189360.29</x:v>
       </x:c>
       <x:c r="L185" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M185" s="4">
-        <x:v>51815.62</x:v>
+        <x:v>189360.28</x:v>
       </x:c>
       <x:c r="N185" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O185" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:15">
       <x:c r="A186" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B186" s="3" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C186" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D186" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E186" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F186" s="3" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H186" s="3" t="s">
-        <x:v>667</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I186" s="3" t="s">
-        <x:v>668</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J186" s="4">
-        <x:v>13239860.35</x:v>
+        <x:v>2379418.24</x:v>
       </x:c>
       <x:c r="K186" s="4">
-        <x:v>12873633.2</x:v>
+        <x:v>2141000.54</x:v>
       </x:c>
       <x:c r="L186" s="4">
-        <x:v>366227.15</x:v>
+        <x:v>238417.7</x:v>
       </x:c>
       <x:c r="M186" s="4">
-        <x:v>12871769.51</x:v>
+        <x:v>2141000.51</x:v>
       </x:c>
       <x:c r="N186" s="5">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O186" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:15">
       <x:c r="A187" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B187" s="3" t="s">
-        <x:v>655</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E187" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F187" s="3" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H187" s="3" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I187" s="3" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="J187" s="4">
-        <x:v>189360.29</x:v>
+        <x:v>31713360.62</x:v>
       </x:c>
       <x:c r="K187" s="4">
-        <x:v>189360.29</x:v>
+        <x:v>28460608.08</x:v>
       </x:c>
       <x:c r="L187" s="4">
-        <x:v>0</x:v>
+        <x:v>3252752.54</x:v>
       </x:c>
       <x:c r="M187" s="4">
-        <x:v>189360.28</x:v>
+        <x:v>32097540.2</x:v>
       </x:c>
       <x:c r="N187" s="5">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O187" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:15">
       <x:c r="A188" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B188" s="3" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D188" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E188" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F188" s="3" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
@@ -13532,157 +13532,157 @@
       <x:c r="B193" s="3" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E193" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F193" s="3" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="G193" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H193" s="3" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I193" s="3" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J193" s="4">
-        <x:v>75050.89</x:v>
+        <x:v>3883335.25</x:v>
       </x:c>
       <x:c r="K193" s="4">
-        <x:v>75050.89</x:v>
+        <x:v>3883335.25</x:v>
       </x:c>
       <x:c r="L193" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M193" s="4">
-        <x:v>75050.89</x:v>
+        <x:v>3883335.29</x:v>
       </x:c>
       <x:c r="N193" s="5">
-        <x:v>23</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O193" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:15">
       <x:c r="A194" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B194" s="3" t="s">
-        <x:v>701</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C194" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D194" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E194" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F194" s="3" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G194" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H194" s="3" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="I194" s="3" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="I194" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J194" s="4">
-        <x:v>168548.92</x:v>
+        <x:v>75050.89</x:v>
       </x:c>
       <x:c r="K194" s="4">
-        <x:v>168548.92</x:v>
+        <x:v>75050.89</x:v>
       </x:c>
       <x:c r="L194" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M194" s="4">
-        <x:v>168548.93</x:v>
+        <x:v>75050.89</x:v>
       </x:c>
       <x:c r="N194" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O194" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:15">
       <x:c r="A195" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B195" s="3" t="s">
-        <x:v>696</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E195" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F195" s="3" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="G195" s="3" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H195" s="3" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I195" s="3" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="J195" s="4">
-        <x:v>3883335.25</x:v>
+        <x:v>168548.92</x:v>
       </x:c>
       <x:c r="K195" s="4">
-        <x:v>3883335.25</x:v>
+        <x:v>168548.92</x:v>
       </x:c>
       <x:c r="L195" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M195" s="4">
-        <x:v>3883335.29</x:v>
+        <x:v>168548.93</x:v>
       </x:c>
       <x:c r="N195" s="5">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O195" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:15">
       <x:c r="A196" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B196" s="3" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C196" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D196" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E196" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F196" s="3" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="G196" s="3" t="s">
@@ -13814,157 +13814,157 @@
       <x:c r="B199" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E199" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F199" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="G199" s="3" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="H199" s="3" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I199" s="3" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J199" s="4">
-        <x:v>1138638.53</x:v>
+        <x:v>67857.9</x:v>
       </x:c>
       <x:c r="K199" s="4">
-        <x:v>1138638.53</x:v>
+        <x:v>67857.9</x:v>
       </x:c>
       <x:c r="L199" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M199" s="4">
-        <x:v>1138638.51</x:v>
+        <x:v>67857.9</x:v>
       </x:c>
       <x:c r="N199" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O199" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:15">
       <x:c r="A200" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B200" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C200" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D200" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E200" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F200" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="G200" s="3" t="s">
-        <x:v>725</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H200" s="3" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I200" s="3" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J200" s="4">
-        <x:v>67857.9</x:v>
+        <x:v>453819.43</x:v>
       </x:c>
       <x:c r="K200" s="4">
-        <x:v>67857.9</x:v>
+        <x:v>453819.43</x:v>
       </x:c>
       <x:c r="L200" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M200" s="4">
-        <x:v>67857.9</x:v>
+        <x:v>453819.44</x:v>
       </x:c>
       <x:c r="N200" s="5">
-        <x:v>23</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O200" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:15">
       <x:c r="A201" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B201" s="3" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E201" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F201" s="3" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="G201" s="3" t="s">
-        <x:v>730</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H201" s="3" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I201" s="3" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J201" s="4">
-        <x:v>453819.43</x:v>
+        <x:v>1138638.53</x:v>
       </x:c>
       <x:c r="K201" s="4">
-        <x:v>453819.43</x:v>
+        <x:v>1138638.53</x:v>
       </x:c>
       <x:c r="L201" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M201" s="4">
-        <x:v>453819.44</x:v>
+        <x:v>1138638.51</x:v>
       </x:c>
       <x:c r="N201" s="5">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O201" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:15">
       <x:c r="A202" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B202" s="3" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C202" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D202" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E202" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F202" s="3" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="G202" s="3" t="s">
@@ -14002,110 +14002,110 @@
       <x:c r="B203" s="3" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E203" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F203" s="3" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="G203" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="H203" s="3" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I203" s="3" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="J203" s="4">
-        <x:v>5357552.36</x:v>
+        <x:v>91231.5</x:v>
       </x:c>
       <x:c r="K203" s="4">
-        <x:v>5357552.36</x:v>
+        <x:v>91231.5</x:v>
       </x:c>
       <x:c r="L203" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M203" s="4">
-        <x:v>5357552.34</x:v>
+        <x:v>91231.52</x:v>
       </x:c>
       <x:c r="N203" s="5">
-        <x:v>59</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O203" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:15">
       <x:c r="A204" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B204" s="3" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C204" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D204" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E204" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F204" s="3" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="G204" s="3" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="H204" s="3" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I204" s="3" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="J204" s="4">
-        <x:v>91231.5</x:v>
+        <x:v>5357552.36</x:v>
       </x:c>
       <x:c r="K204" s="4">
-        <x:v>91231.5</x:v>
+        <x:v>5357552.36</x:v>
       </x:c>
       <x:c r="L204" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M204" s="4">
-        <x:v>91231.52</x:v>
+        <x:v>5357552.34</x:v>
       </x:c>
       <x:c r="N204" s="5">
-        <x:v>23</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="O204" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:15">
       <x:c r="A205" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B205" s="3" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E205" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F205" s="3" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="G205" s="3" t="s">
@@ -14284,110 +14284,110 @@
       <x:c r="B209" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E209" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F209" s="3" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="G209" s="3" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H209" s="3" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I209" s="3" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J209" s="4">
-        <x:v>4602431.15</x:v>
+        <x:v>2783001.6</x:v>
       </x:c>
       <x:c r="K209" s="4">
-        <x:v>4139426.55</x:v>
+        <x:v>2783001.6</x:v>
       </x:c>
       <x:c r="L209" s="4">
-        <x:v>463004.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M209" s="4">
-        <x:v>4139426.58</x:v>
+        <x:v>2783001.63</x:v>
       </x:c>
       <x:c r="N209" s="5">
-        <x:v>55</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O209" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:15">
       <x:c r="A210" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B210" s="3" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C210" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D210" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E210" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F210" s="3" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="G210" s="3" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H210" s="3" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I210" s="3" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="J210" s="4">
-        <x:v>2783001.6</x:v>
+        <x:v>4602431.15</x:v>
       </x:c>
       <x:c r="K210" s="4">
-        <x:v>2783001.6</x:v>
+        <x:v>4139426.55</x:v>
       </x:c>
       <x:c r="L210" s="4">
-        <x:v>0</x:v>
+        <x:v>463004.6</x:v>
       </x:c>
       <x:c r="M210" s="4">
-        <x:v>2783001.63</x:v>
+        <x:v>4139426.58</x:v>
       </x:c>
       <x:c r="N210" s="5">
-        <x:v>18</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="O210" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:15">
       <x:c r="A211" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B211" s="3" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E211" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F211" s="3" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="G211" s="3" t="s">
@@ -14839,216 +14839,216 @@
       </x:c>
       <x:c r="O220" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:15">
       <x:c r="A221" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B221" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E221" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F221" s="3" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G221" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="H221" s="3" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="I221" s="3" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="J221" s="4">
-        <x:v>110488.93</x:v>
+        <x:v>1831252.72</x:v>
       </x:c>
       <x:c r="K221" s="4">
-        <x:v>110488.93</x:v>
+        <x:v>1642450.59</x:v>
       </x:c>
       <x:c r="L221" s="4">
-        <x:v>0</x:v>
+        <x:v>188802.13</x:v>
       </x:c>
       <x:c r="M221" s="4">
-        <x:v>110488.91</x:v>
+        <x:v>1642450.6</x:v>
       </x:c>
       <x:c r="N221" s="5">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O221" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:15">
       <x:c r="A222" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B222" s="3" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C222" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D222" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E222" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F222" s="3" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G222" s="3" t="s">
-        <x:v>828</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H222" s="3" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="I222" s="3" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="J222" s="4">
-        <x:v>1831252.72</x:v>
+        <x:v>110488.93</x:v>
       </x:c>
       <x:c r="K222" s="4">
-        <x:v>1642450.59</x:v>
+        <x:v>110488.93</x:v>
       </x:c>
       <x:c r="L222" s="4">
-        <x:v>188802.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M222" s="4">
-        <x:v>1642450.6</x:v>
+        <x:v>110488.91</x:v>
       </x:c>
       <x:c r="N222" s="5">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O222" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:15">
       <x:c r="A223" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B223" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E223" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F223" s="3" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="G223" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H223" s="3" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="H223" s="3" t="s">
+      <x:c r="I223" s="3" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="I223" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J223" s="4">
-        <x:v>0</x:v>
+        <x:v>36438.84</x:v>
       </x:c>
       <x:c r="K223" s="4">
-        <x:v>0</x:v>
+        <x:v>36438.84</x:v>
       </x:c>
       <x:c r="L223" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M223" s="4">
-        <x:v>0</x:v>
+        <x:v>36438.84</x:v>
       </x:c>
       <x:c r="N223" s="5">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O223" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:15">
       <x:c r="A224" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B224" s="3" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C224" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D224" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E224" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F224" s="3" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="G224" s="3" t="s">
         <x:v>836</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="H224" s="3" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="I224" s="3" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="J224" s="4">
-        <x:v>36438.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K224" s="4">
-        <x:v>36438.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L224" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M224" s="4">
-        <x:v>36438.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N224" s="5">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="O224" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:15">
       <x:c r="A225" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B225" s="3" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E225" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F225" s="3" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="G225" s="3" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="H225" s="3" t="s">
@@ -15497,122 +15497,122 @@
       </x:c>
       <x:c r="O234" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:15">
       <x:c r="A235" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B235" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E235" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F235" s="3" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="G235" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H235" s="3" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="H235" s="3" t="s">
+      <x:c r="I235" s="3" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="I235" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J235" s="4">
-        <x:v>63948.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K235" s="4">
-        <x:v>63948.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L235" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M235" s="4">
-        <x:v>63948.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N235" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O235" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:15">
       <x:c r="A236" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B236" s="3" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C236" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D236" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E236" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F236" s="3" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="G236" s="3" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="H236" s="3" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="I236" s="3" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="J236" s="4">
-        <x:v>0</x:v>
+        <x:v>63948.34</x:v>
       </x:c>
       <x:c r="K236" s="4">
-        <x:v>0</x:v>
+        <x:v>63948.34</x:v>
       </x:c>
       <x:c r="L236" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M236" s="4">
-        <x:v>0</x:v>
+        <x:v>63948.35</x:v>
       </x:c>
       <x:c r="N236" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O236" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:15">
       <x:c r="A237" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B237" s="3" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E237" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F237" s="3" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="G237" s="3" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="H237" s="3" t="s">
@@ -15685,119 +15685,119 @@
       </x:c>
       <x:c r="O238" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:15">
       <x:c r="A239" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B239" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E239" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F239" s="3" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="G239" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H239" s="3" t="s">
         <x:v>907</x:v>
       </x:c>
-      <x:c r="H239" s="3" t="s">
+      <x:c r="I239" s="3" t="s">
         <x:v>908</x:v>
       </x:c>
-      <x:c r="I239" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J239" s="4">
-        <x:v>1188329.48</x:v>
+        <x:v>4342228.77</x:v>
       </x:c>
       <x:c r="K239" s="4">
-        <x:v>1065812.72</x:v>
+        <x:v>4342228.77</x:v>
       </x:c>
       <x:c r="L239" s="4">
-        <x:v>122516.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M239" s="4">
-        <x:v>1065812.72</x:v>
+        <x:v>4342228.75</x:v>
       </x:c>
       <x:c r="N239" s="5">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O239" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:15">
       <x:c r="A240" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B240" s="3" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C240" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D240" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E240" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F240" s="3" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="G240" s="3" t="s">
         <x:v>910</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="H240" s="3" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="I240" s="3" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="J240" s="4">
-        <x:v>4342228.77</x:v>
+        <x:v>1188329.48</x:v>
       </x:c>
       <x:c r="K240" s="4">
-        <x:v>4342228.77</x:v>
+        <x:v>1065812.72</x:v>
       </x:c>
       <x:c r="L240" s="4">
-        <x:v>0</x:v>
+        <x:v>122516.76</x:v>
       </x:c>
       <x:c r="M240" s="4">
-        <x:v>4342228.75</x:v>
+        <x:v>1065812.72</x:v>
       </x:c>
       <x:c r="N240" s="5">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O240" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:15">
       <x:c r="A241" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B241" s="3" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E241" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F241" s="3" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="G241" s="3" t="s">
@@ -16211,204 +16211,204 @@
       <x:c r="B250" s="3" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="C250" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D250" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E250" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F250" s="3" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="G250" s="3" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="H250" s="3" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I250" s="3" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="J250" s="4">
-        <x:v>31421.06</x:v>
+        <x:v>4968562.76</x:v>
       </x:c>
       <x:c r="K250" s="4">
-        <x:v>31421.06</x:v>
+        <x:v>4968562.76</x:v>
       </x:c>
       <x:c r="L250" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M250" s="4">
-        <x:v>31421.06</x:v>
+        <x:v>4968562.68</x:v>
       </x:c>
       <x:c r="N250" s="5">
-        <x:v>16</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="O250" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:15">
       <x:c r="A251" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B251" s="3" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E251" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F251" s="3" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="G251" s="3" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="H251" s="3" t="s">
         <x:v>957</x:v>
       </x:c>
-      <x:c r="G251" s="3" t="s">
+      <x:c r="I251" s="3" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="H251" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J251" s="4">
-        <x:v>4968562.76</x:v>
+        <x:v>2370516.69</x:v>
       </x:c>
       <x:c r="K251" s="4">
-        <x:v>4968562.76</x:v>
+        <x:v>2092798.74</x:v>
       </x:c>
       <x:c r="L251" s="4">
-        <x:v>0</x:v>
+        <x:v>277717.95</x:v>
       </x:c>
       <x:c r="M251" s="4">
-        <x:v>4968562.68</x:v>
+        <x:v>2092798.76</x:v>
       </x:c>
       <x:c r="N251" s="5">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O251" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:15">
       <x:c r="A252" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B252" s="3" t="s">
-        <x:v>961</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C252" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D252" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E252" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F252" s="3" t="s">
-        <x:v>957</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G252" s="3" t="s">
-        <x:v>958</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H252" s="3" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="I252" s="3" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="J252" s="4">
-        <x:v>90403.99</x:v>
+        <x:v>31421.06</x:v>
       </x:c>
       <x:c r="K252" s="4">
-        <x:v>90403.99</x:v>
+        <x:v>31421.06</x:v>
       </x:c>
       <x:c r="L252" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M252" s="4">
-        <x:v>90403.97</x:v>
+        <x:v>31421.06</x:v>
       </x:c>
       <x:c r="N252" s="5">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O252" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:15">
       <x:c r="A253" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B253" s="3" t="s">
-        <x:v>961</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E253" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F253" s="3" t="s">
-        <x:v>957</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="G253" s="3" t="s">
-        <x:v>958</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="H253" s="3" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="I253" s="3" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="J253" s="4">
-        <x:v>2370516.69</x:v>
+        <x:v>90403.99</x:v>
       </x:c>
       <x:c r="K253" s="4">
-        <x:v>2092798.74</x:v>
+        <x:v>90403.99</x:v>
       </x:c>
       <x:c r="L253" s="4">
-        <x:v>277717.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M253" s="4">
-        <x:v>2092798.76</x:v>
+        <x:v>90403.97</x:v>
       </x:c>
       <x:c r="N253" s="5">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O253" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:15">
       <x:c r="A254" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B254" s="3" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C254" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D254" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E254" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F254" s="3" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="G254" s="3" t="s">
@@ -16425,225 +16425,225 @@
       </x:c>
       <x:c r="K254" s="4">
         <x:v>377463.82</x:v>
       </x:c>
       <x:c r="L254" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M254" s="4">
         <x:v>377463.82</x:v>
       </x:c>
       <x:c r="N254" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O254" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:15">
       <x:c r="A255" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B255" s="3" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E255" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F255" s="3" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="G255" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="H255" s="3" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="I255" s="3" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="J255" s="4">
-        <x:v>564545.71</x:v>
+        <x:v>52493.24</x:v>
       </x:c>
       <x:c r="K255" s="4">
-        <x:v>564545.71</x:v>
+        <x:v>52493.24</x:v>
       </x:c>
       <x:c r="L255" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M255" s="4">
-        <x:v>564545.68</x:v>
+        <x:v>52493.24</x:v>
       </x:c>
       <x:c r="N255" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O255" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:15">
       <x:c r="A256" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B256" s="3" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C256" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D256" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E256" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F256" s="3" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="G256" s="3" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="H256" s="3" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="I256" s="3" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="J256" s="4">
-        <x:v>52493.24</x:v>
+        <x:v>564545.71</x:v>
       </x:c>
       <x:c r="K256" s="4">
-        <x:v>52493.24</x:v>
+        <x:v>564545.71</x:v>
       </x:c>
       <x:c r="L256" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M256" s="4">
-        <x:v>52493.24</x:v>
+        <x:v>564545.68</x:v>
       </x:c>
       <x:c r="N256" s="5">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O256" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:15">
       <x:c r="A257" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B257" s="3" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E257" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F257" s="3" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="G257" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H257" s="3" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="I257" s="3" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="J257" s="4">
-        <x:v>390493.95</x:v>
+        <x:v>581040.57</x:v>
       </x:c>
       <x:c r="K257" s="4">
-        <x:v>390493.95</x:v>
+        <x:v>581040.57</x:v>
       </x:c>
       <x:c r="L257" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M257" s="4">
-        <x:v>390493.96</x:v>
+        <x:v>581040.56</x:v>
       </x:c>
       <x:c r="N257" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O257" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:15">
       <x:c r="A258" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B258" s="3" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C258" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D258" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E258" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F258" s="3" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="G258" s="3" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="H258" s="3" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="I258" s="3" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="J258" s="4">
-        <x:v>581040.57</x:v>
+        <x:v>390493.95</x:v>
       </x:c>
       <x:c r="K258" s="4">
-        <x:v>581040.57</x:v>
+        <x:v>390493.95</x:v>
       </x:c>
       <x:c r="L258" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M258" s="4">
-        <x:v>581040.56</x:v>
+        <x:v>390493.96</x:v>
       </x:c>
       <x:c r="N258" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O258" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:15">
       <x:c r="A259" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B259" s="3" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E259" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F259" s="3" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="G259" s="3" t="s">
@@ -16869,157 +16869,157 @@
       <x:c r="B264" s="3" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C264" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D264" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E264" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F264" s="3" t="s">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="G264" s="3" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="H264" s="3" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="I264" s="3" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="J264" s="4">
-        <x:v>2542213.38</x:v>
+        <x:v>35036.17</x:v>
       </x:c>
       <x:c r="K264" s="4">
-        <x:v>2542213.38</x:v>
+        <x:v>35036.17</x:v>
       </x:c>
       <x:c r="L264" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M264" s="4">
-        <x:v>2542213.38</x:v>
+        <x:v>35036.18</x:v>
       </x:c>
       <x:c r="N264" s="5">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O264" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:15">
       <x:c r="A265" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B265" s="3" t="s">
-        <x:v>1007</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E265" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F265" s="3" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="G265" s="3" t="s">
-        <x:v>1009</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H265" s="3" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="I265" s="3" t="s">
-        <x:v>1014</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="J265" s="4">
-        <x:v>4816985.46</x:v>
+        <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="K265" s="4">
-        <x:v>4816985.46</x:v>
+        <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="L265" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M265" s="4">
-        <x:v>5274253.44</x:v>
+        <x:v>2542213.38</x:v>
       </x:c>
       <x:c r="N265" s="5">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O265" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:15">
       <x:c r="A266" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B266" s="3" t="s">
-        <x:v>1015</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C266" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D266" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E266" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F266" s="3" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G266" s="3" t="s">
-        <x:v>1017</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="H266" s="3" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="I266" s="3" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="J266" s="4">
-        <x:v>35036.17</x:v>
+        <x:v>4816985.46</x:v>
       </x:c>
       <x:c r="K266" s="4">
-        <x:v>35036.17</x:v>
+        <x:v>4816985.46</x:v>
       </x:c>
       <x:c r="L266" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M266" s="4">
-        <x:v>35036.18</x:v>
+        <x:v>5274253.44</x:v>
       </x:c>
       <x:c r="N266" s="5">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O266" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:15">
       <x:c r="A267" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B267" s="3" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E267" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F267" s="3" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="G267" s="3" t="s">
@@ -17198,183 +17198,183 @@
       <x:c r="B271" s="3" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E271" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F271" s="3" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="G271" s="3" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="H271" s="3" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="I271" s="3" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="J271" s="4">
-        <x:v>5851563.46</x:v>
+        <x:v>44669737.33</x:v>
       </x:c>
       <x:c r="K271" s="4">
-        <x:v>5851563.46</x:v>
+        <x:v>40171343.45</x:v>
       </x:c>
       <x:c r="L271" s="4">
-        <x:v>0</x:v>
+        <x:v>4498393.88</x:v>
       </x:c>
       <x:c r="M271" s="4">
-        <x:v>5851563.45</x:v>
+        <x:v>40085226.65</x:v>
       </x:c>
       <x:c r="N271" s="5">
-        <x:v>40</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O271" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:15">
       <x:c r="A272" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B272" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="C272" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D272" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E272" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F272" s="3" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="G272" s="3" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="H272" s="3" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="G272" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H272" s="3" t="s">
+      <x:c r="I272" s="3" t="s">
         <x:v>1044</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1045</x:v>
       </x:c>
       <x:c r="J272" s="4">
         <x:v>5045423.82</x:v>
       </x:c>
       <x:c r="K272" s="4">
         <x:v>5045423.82</x:v>
       </x:c>
       <x:c r="L272" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M272" s="4">
         <x:v>5889238.63</x:v>
       </x:c>
       <x:c r="N272" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O272" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:15">
       <x:c r="A273" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B273" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E273" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F273" s="3" t="s">
-        <x:v>1043</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="G273" s="3" t="s">
-        <x:v>1046</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="H273" s="3" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="I273" s="3" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="J273" s="4">
-        <x:v>44669737.33</x:v>
+        <x:v>5851563.46</x:v>
       </x:c>
       <x:c r="K273" s="4">
-        <x:v>40171343.45</x:v>
+        <x:v>5851563.46</x:v>
       </x:c>
       <x:c r="L273" s="4">
-        <x:v>4498393.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M273" s="4">
-        <x:v>40085226.65</x:v>
+        <x:v>5851563.45</x:v>
       </x:c>
       <x:c r="N273" s="5">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O273" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:15">
       <x:c r="A274" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B274" s="3" t="s">
-        <x:v>1042</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="C274" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D274" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E274" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F274" s="3" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="G274" s="3" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="H274" s="3" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="I274" s="3" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J274" s="4">
         <x:v>80081.68</x:v>
       </x:c>
       <x:c r="K274" s="4">
         <x:v>80081.68</x:v>
       </x:c>
       <x:c r="L274" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M274" s="4">
         <x:v>80081.66</x:v>
       </x:c>
       <x:c r="N274" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O274" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -17456,134 +17456,134 @@
       </x:c>
       <x:c r="J276" s="4">
         <x:v>37158.64</x:v>
       </x:c>
       <x:c r="K276" s="4">
         <x:v>37158.64</x:v>
       </x:c>
       <x:c r="L276" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M276" s="4">
         <x:v>37158.66</x:v>
       </x:c>
       <x:c r="N276" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O276" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:15">
       <x:c r="A277" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B277" s="3" t="s">
-        <x:v>1052</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E277" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F277" s="3" t="s">
-        <x:v>1053</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="G277" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H277" s="3" t="s">
-        <x:v>1061</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="I277" s="3" t="s">
-        <x:v>1062</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="J277" s="4">
-        <x:v>2890372.77</x:v>
+        <x:v>45622617.98</x:v>
       </x:c>
       <x:c r="K277" s="4">
-        <x:v>2600757.42</x:v>
+        <x:v>40396559.89</x:v>
       </x:c>
       <x:c r="L277" s="4">
-        <x:v>289615.35</x:v>
+        <x:v>5226058.09</x:v>
       </x:c>
       <x:c r="M277" s="4">
-        <x:v>2600757.44</x:v>
+        <x:v>40702426.97</x:v>
       </x:c>
       <x:c r="N277" s="5">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="O277" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:15">
       <x:c r="A278" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B278" s="3" t="s">
-        <x:v>1057</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="C278" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D278" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E278" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F278" s="3" t="s">
-        <x:v>1063</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G278" s="3" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H278" s="3" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="I278" s="3" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="J278" s="4">
-        <x:v>45622617.98</x:v>
+        <x:v>2890372.77</x:v>
       </x:c>
       <x:c r="K278" s="4">
-        <x:v>40396559.89</x:v>
+        <x:v>2600757.42</x:v>
       </x:c>
       <x:c r="L278" s="4">
-        <x:v>5226058.09</x:v>
+        <x:v>289615.35</x:v>
       </x:c>
       <x:c r="M278" s="4">
-        <x:v>40702426.97</x:v>
+        <x:v>2600757.44</x:v>
       </x:c>
       <x:c r="N278" s="5">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O278" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:15">
       <x:c r="A279" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B279" s="3" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E279" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F279" s="3" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="G279" s="3" t="s">
@@ -17647,175 +17647,175 @@
       </x:c>
       <x:c r="K280" s="4">
         <x:v>149164.52</x:v>
       </x:c>
       <x:c r="L280" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M280" s="4">
         <x:v>149164.52</x:v>
       </x:c>
       <x:c r="N280" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O280" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:15">
       <x:c r="A281" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B281" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E281" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F281" s="3" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="G281" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="H281" s="3" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="I281" s="3" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="J281" s="4">
-        <x:v>193441.7</x:v>
+        <x:v>1597463.04</x:v>
       </x:c>
       <x:c r="K281" s="4">
-        <x:v>193441.7</x:v>
+        <x:v>1597463.04</x:v>
       </x:c>
       <x:c r="L281" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M281" s="4">
-        <x:v>193441.67</x:v>
+        <x:v>1597463.03</x:v>
       </x:c>
       <x:c r="N281" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O281" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:15">
       <x:c r="A282" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B282" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C282" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D282" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E282" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F282" s="3" t="s">
-        <x:v>1075</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="G282" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="H282" s="3" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="I282" s="3" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="J282" s="4">
         <x:v>533062.13</x:v>
       </x:c>
       <x:c r="K282" s="4">
         <x:v>533062.13</x:v>
       </x:c>
       <x:c r="L282" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M282" s="4">
         <x:v>533062.15</x:v>
       </x:c>
       <x:c r="N282" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O282" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:15">
       <x:c r="A283" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B283" s="3" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E283" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F283" s="3" t="s">
-        <x:v>1081</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="G283" s="3" t="s">
-        <x:v>1078</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H283" s="3" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="I283" s="3" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="J283" s="4">
-        <x:v>1597463.04</x:v>
+        <x:v>193441.7</x:v>
       </x:c>
       <x:c r="K283" s="4">
-        <x:v>1597463.04</x:v>
+        <x:v>193441.7</x:v>
       </x:c>
       <x:c r="L283" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M283" s="4">
-        <x:v>1597463.03</x:v>
+        <x:v>193441.67</x:v>
       </x:c>
       <x:c r="N283" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O283" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:15">
       <x:c r="A284" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B284" s="3" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C284" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D284" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E284" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F284" s="3" t="s">
@@ -18232,133 +18232,133 @@
       <x:c r="B293" s="3" t="s">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E293" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F293" s="3" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="G293" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="H293" s="3" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="I293" s="3" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="J293" s="4">
-        <x:v>38469.13</x:v>
+        <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="K293" s="4">
-        <x:v>38469.13</x:v>
+        <x:v>19728838.94</x:v>
       </x:c>
       <x:c r="L293" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M293" s="4">
-        <x:v>38469.14</x:v>
+        <x:v>19729758.84</x:v>
       </x:c>
       <x:c r="N293" s="5">
-        <x:v>23</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O293" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:15">
       <x:c r="A294" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B294" s="3" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="C294" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D294" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E294" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F294" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G294" s="3" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="H294" s="3" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="I294" s="3" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="J294" s="4">
-        <x:v>19728838.94</x:v>
+        <x:v>38469.13</x:v>
       </x:c>
       <x:c r="K294" s="4">
-        <x:v>19728838.94</x:v>
+        <x:v>38469.13</x:v>
       </x:c>
       <x:c r="L294" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M294" s="4">
-        <x:v>19729758.84</x:v>
+        <x:v>38469.14</x:v>
       </x:c>
       <x:c r="N294" s="5">
-        <x:v>50</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O294" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:15">
       <x:c r="A295" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B295" s="3" t="s">
-        <x:v>1128</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
-        <x:v>1134</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="J295" s="4">
         <x:v>15732009.5</x:v>
       </x:c>
       <x:c r="K295" s="4">
         <x:v>14062843.15</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>1669166.35</x:v>
       </x:c>
       <x:c r="M295" s="4">
         <x:v>14062843.24</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>53</x:v>
       </x:c>
@@ -18631,134 +18631,134 @@
       </x:c>
       <x:c r="J301" s="4">
         <x:v>449436.78</x:v>
       </x:c>
       <x:c r="K301" s="4">
         <x:v>449436.78</x:v>
       </x:c>
       <x:c r="L301" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M301" s="4">
         <x:v>449436.79</x:v>
       </x:c>
       <x:c r="N301" s="5">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O301" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:15">
       <x:c r="A302" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B302" s="3" t="s">
-        <x:v>1167</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C302" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D302" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E302" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F302" s="3" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="G302" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H302" s="3" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="I302" s="3" t="s">
         <x:v>1168</x:v>
       </x:c>
-      <x:c r="G302" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J302" s="4">
-        <x:v>1382138.99</x:v>
+        <x:v>149593.67</x:v>
       </x:c>
       <x:c r="K302" s="4">
-        <x:v>1243510.46</x:v>
+        <x:v>149593.67</x:v>
       </x:c>
       <x:c r="L302" s="4">
-        <x:v>138628.53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M302" s="4">
-        <x:v>1243510.49</x:v>
+        <x:v>149593.67</x:v>
       </x:c>
       <x:c r="N302" s="5">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O302" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:15">
       <x:c r="A303" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B303" s="3" t="s">
-        <x:v>1163</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E303" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F303" s="3" t="s">
-        <x:v>1164</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="G303" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H303" s="3" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="I303" s="3" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="J303" s="4">
-        <x:v>149593.67</x:v>
+        <x:v>1382138.99</x:v>
       </x:c>
       <x:c r="K303" s="4">
-        <x:v>149593.67</x:v>
+        <x:v>1243510.46</x:v>
       </x:c>
       <x:c r="L303" s="4">
-        <x:v>0</x:v>
+        <x:v>138628.53</x:v>
       </x:c>
       <x:c r="M303" s="4">
-        <x:v>149593.67</x:v>
+        <x:v>1243510.49</x:v>
       </x:c>
       <x:c r="N303" s="5">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O303" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:15">
       <x:c r="A304" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B304" s="3" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="C304" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D304" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E304" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F304" s="3" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="G304" s="3" t="s">
@@ -18881,307 +18881,307 @@
       </x:c>
       <x:c r="O306" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:15">
       <x:c r="A307" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B307" s="3" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E307" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F307" s="3" t="s">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="G307" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H307" s="3" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="H307" s="3" t="s">
+      <x:c r="I307" s="3" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="I307" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J307" s="4">
-        <x:v>5391770.94</x:v>
+        <x:v>183993.39</x:v>
       </x:c>
       <x:c r="K307" s="4">
-        <x:v>5391770.94</x:v>
+        <x:v>183993.39</x:v>
       </x:c>
       <x:c r="L307" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M307" s="4">
-        <x:v>5391770.93</x:v>
+        <x:v>183993.39</x:v>
       </x:c>
       <x:c r="N307" s="5">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O307" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:15">
       <x:c r="A308" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B308" s="3" t="s">
-        <x:v>1192</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C308" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D308" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E308" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F308" s="3" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="G308" s="3" t="s">
         <x:v>1193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="H308" s="3" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="I308" s="3" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="J308" s="4">
-        <x:v>183993.39</x:v>
+        <x:v>5391770.94</x:v>
       </x:c>
       <x:c r="K308" s="4">
-        <x:v>183993.39</x:v>
+        <x:v>5391770.94</x:v>
       </x:c>
       <x:c r="L308" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M308" s="4">
-        <x:v>183993.39</x:v>
+        <x:v>5391770.93</x:v>
       </x:c>
       <x:c r="N308" s="5">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O308" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:15">
       <x:c r="A309" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B309" s="3" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E309" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F309" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="G309" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H309" s="3" t="s">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="I309" s="3" t="s">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="J309" s="4">
-        <x:v>133840.47</x:v>
+        <x:v>5500058.55</x:v>
       </x:c>
       <x:c r="K309" s="4">
-        <x:v>133840.47</x:v>
+        <x:v>5500058.55</x:v>
       </x:c>
       <x:c r="L309" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M309" s="4">
-        <x:v>133840.46</x:v>
+        <x:v>5500058.56</x:v>
       </x:c>
       <x:c r="N309" s="5">
-        <x:v>23</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="O309" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:15">
       <x:c r="A310" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B310" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C310" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D310" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E310" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F310" s="3" t="s">
-        <x:v>1197</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="G310" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H310" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="I310" s="3" t="s">
-        <x:v>1201</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="J310" s="4">
-        <x:v>5500058.55</x:v>
+        <x:v>182206.51</x:v>
       </x:c>
       <x:c r="K310" s="4">
-        <x:v>5500058.55</x:v>
+        <x:v>182206.51</x:v>
       </x:c>
       <x:c r="L310" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M310" s="4">
-        <x:v>5500058.56</x:v>
+        <x:v>182206.52</x:v>
       </x:c>
       <x:c r="N310" s="5">
-        <x:v>58</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O310" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:15">
       <x:c r="A311" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B311" s="3" t="s">
-        <x:v>1202</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E311" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F311" s="3" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="G311" s="3" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="H311" s="3" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="I311" s="3" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="J311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="K311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="L311" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M311" s="4">
         <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N311" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O311" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:15">
       <x:c r="A312" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B312" s="3" t="s">
-        <x:v>1202</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="C312" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D312" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E312" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F312" s="3" t="s">
-        <x:v>1207</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G312" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H312" s="3" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="I312" s="3" t="s">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="J312" s="4">
-        <x:v>182206.51</x:v>
+        <x:v>133840.47</x:v>
       </x:c>
       <x:c r="K312" s="4">
-        <x:v>182206.51</x:v>
+        <x:v>133840.47</x:v>
       </x:c>
       <x:c r="L312" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M312" s="4">
-        <x:v>182206.52</x:v>
+        <x:v>133840.46</x:v>
       </x:c>
       <x:c r="N312" s="5">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O312" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:15">
       <x:c r="A313" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B313" s="3" t="s">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E313" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F313" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="G313" s="3" t="s">
@@ -19313,110 +19313,110 @@
       <x:c r="B316" s="3" t="s">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="C316" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D316" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E316" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F316" s="3" t="s">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="G316" s="3" t="s">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="H316" s="3" t="s">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="I316" s="3" t="s">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="J316" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>193891.3</x:v>
       </x:c>
       <x:c r="K316" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>193891.3</x:v>
       </x:c>
       <x:c r="L316" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M316" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>193891.31</x:v>
       </x:c>
       <x:c r="N316" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O316" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:15">
       <x:c r="A317" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B317" s="3" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E317" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F317" s="3" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="G317" s="3" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="H317" s="3" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="I317" s="3" t="s">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="J317" s="4">
-        <x:v>193891.3</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="K317" s="4">
-        <x:v>193891.3</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="L317" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M317" s="4">
-        <x:v>193891.31</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N317" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O317" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:15">
       <x:c r="A318" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B318" s="3" t="s">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="C318" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D318" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E318" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F318" s="3" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G318" s="3" t="s">
@@ -20009,145 +20009,145 @@
       </x:c>
       <x:c r="O330" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:15">
       <x:c r="A331" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B331" s="3" t="s">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E331" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F331" s="3" t="s">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="G331" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H331" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
-      <x:c r="H331" s="3" t="s">
+      <x:c r="I331" s="3" t="s">
         <x:v>1297</x:v>
       </x:c>
-      <x:c r="I331" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J331" s="4">
-        <x:v>1354562.14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K331" s="4">
-        <x:v>1217344.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L331" s="4">
-        <x:v>137217.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M331" s="4">
-        <x:v>1217345.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N331" s="5">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O331" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:15">
       <x:c r="A332" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B332" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C332" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D332" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E332" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F332" s="3" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="G332" s="3" t="s">
         <x:v>1300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="H332" s="3" t="s">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="I332" s="3" t="s">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="J332" s="4">
-        <x:v>0</x:v>
+        <x:v>1354562.14</x:v>
       </x:c>
       <x:c r="K332" s="4">
-        <x:v>0</x:v>
+        <x:v>1217344.97</x:v>
       </x:c>
       <x:c r="L332" s="4">
-        <x:v>0</x:v>
+        <x:v>137217.17</x:v>
       </x:c>
       <x:c r="M332" s="4">
-        <x:v>0</x:v>
+        <x:v>1217345.02</x:v>
       </x:c>
       <x:c r="N332" s="5">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O332" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:15">
       <x:c r="A333" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B333" s="3" t="s">
-        <x:v>1294</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E333" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F333" s="3" t="s">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="G333" s="3" t="s">
-        <x:v>1296</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="H333" s="3" t="s">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="I333" s="3" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="J333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M333" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N333" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O333" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -20232,131 +20232,131 @@
       </x:c>
       <x:c r="K335" s="4">
         <x:v>800976.03</x:v>
       </x:c>
       <x:c r="L335" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M335" s="4">
         <x:v>800976.05</x:v>
       </x:c>
       <x:c r="N335" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O335" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:15">
       <x:c r="A336" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B336" s="3" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="C336" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D336" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E336" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F336" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="G336" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H336" s="3" t="s">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="I336" s="3" t="s">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="J336" s="4">
-        <x:v>156083.45</x:v>
+        <x:v>3442972.74</x:v>
       </x:c>
       <x:c r="K336" s="4">
-        <x:v>156083.45</x:v>
+        <x:v>3442972.74</x:v>
       </x:c>
       <x:c r="L336" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M336" s="4">
-        <x:v>156083.47</x:v>
+        <x:v>3442972.71</x:v>
       </x:c>
       <x:c r="N336" s="5">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="O336" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:15">
       <x:c r="A337" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B337" s="3" t="s">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E337" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F337" s="3" t="s">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="G337" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H337" s="3" t="s">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="I337" s="3" t="s">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="J337" s="4">
-        <x:v>3442972.74</x:v>
+        <x:v>156083.45</x:v>
       </x:c>
       <x:c r="K337" s="4">
-        <x:v>3442972.74</x:v>
+        <x:v>156083.45</x:v>
       </x:c>
       <x:c r="L337" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M337" s="4">
-        <x:v>3442972.71</x:v>
+        <x:v>156083.47</x:v>
       </x:c>
       <x:c r="N337" s="5">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O337" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:15">
       <x:c r="A338" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B338" s="3" t="s">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="C338" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D338" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E338" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F338" s="3" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="G338" s="3" t="s">
@@ -20723,63 +20723,63 @@
       <x:c r="B346" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="C346" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D346" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E346" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F346" s="3" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="G346" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H346" s="3" t="s">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="I346" s="3" t="s">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="J346" s="4">
-        <x:v>182215.73</x:v>
+        <x:v>136137.62</x:v>
       </x:c>
       <x:c r="K346" s="4">
-        <x:v>182215.73</x:v>
+        <x:v>136137.62</x:v>
       </x:c>
       <x:c r="L346" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M346" s="4">
-        <x:v>182215.74</x:v>
+        <x:v>136137.61</x:v>
       </x:c>
       <x:c r="N346" s="5">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O346" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:15">
       <x:c r="A347" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B347" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E347" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F347" s="3" t="s">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="G347" s="3" t="s">
@@ -20802,125 +20802,125 @@
       </x:c>
       <x:c r="M347" s="4">
         <x:v>134808.66</x:v>
       </x:c>
       <x:c r="N347" s="5">
         <x:v>40</x:v>
       </x:c>
       <x:c r="O347" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:15">
       <x:c r="A348" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B348" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="C348" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D348" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E348" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F348" s="3" t="s">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="G348" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H348" s="3" t="s">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="I348" s="3" t="s">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="J348" s="4">
-        <x:v>136137.62</x:v>
+        <x:v>142117.88</x:v>
       </x:c>
       <x:c r="K348" s="4">
-        <x:v>136137.62</x:v>
+        <x:v>142117.88</x:v>
       </x:c>
       <x:c r="L348" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M348" s="4">
-        <x:v>136137.61</x:v>
+        <x:v>142117.9</x:v>
       </x:c>
       <x:c r="N348" s="5">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O348" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:15">
       <x:c r="A349" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B349" s="3" t="s">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E349" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F349" s="3" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="G349" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H349" s="3" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="I349" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="J349" s="4">
-        <x:v>142117.88</x:v>
+        <x:v>182215.73</x:v>
       </x:c>
       <x:c r="K349" s="4">
-        <x:v>142117.88</x:v>
+        <x:v>182215.73</x:v>
       </x:c>
       <x:c r="L349" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M349" s="4">
-        <x:v>142117.9</x:v>
+        <x:v>182215.74</x:v>
       </x:c>
       <x:c r="N349" s="5">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O349" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:15">
       <x:c r="A350" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B350" s="3" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="C350" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D350" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E350" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F350" s="3" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="G350" s="3" t="s">
@@ -21099,157 +21099,157 @@
       <x:c r="B354" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C354" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D354" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="E354" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F354" s="3" t="s">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="G354" s="3" t="s">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="H354" s="3" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="I354" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="J354" s="4">
-        <x:v>437526.33</x:v>
+        <x:v>18016.68</x:v>
       </x:c>
       <x:c r="K354" s="4">
-        <x:v>437526.33</x:v>
+        <x:v>18016.68</x:v>
       </x:c>
       <x:c r="L354" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M354" s="4">
-        <x:v>437526.33</x:v>
+        <x:v>18016.69</x:v>
       </x:c>
       <x:c r="N354" s="5">
-        <x:v>35</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O354" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:15">
       <x:c r="A355" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B355" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E355" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F355" s="3" t="s">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="G355" s="3" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H355" s="3" t="s">
         <x:v>1394</x:v>
       </x:c>
-      <x:c r="H355" s="3" t="s">
+      <x:c r="I355" s="3" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="I355" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J355" s="4">
-        <x:v>18016.68</x:v>
+        <x:v>871906.12</x:v>
       </x:c>
       <x:c r="K355" s="4">
-        <x:v>18016.68</x:v>
+        <x:v>871906.12</x:v>
       </x:c>
       <x:c r="L355" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M355" s="4">
-        <x:v>18016.69</x:v>
+        <x:v>871906.05</x:v>
       </x:c>
       <x:c r="N355" s="5">
-        <x:v>12</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="O355" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:15">
       <x:c r="A356" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B356" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C356" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D356" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E356" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F356" s="3" t="s">
-        <x:v>1389</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G356" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="H356" s="3" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="I356" s="3" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="J356" s="4">
-        <x:v>871906.12</x:v>
+        <x:v>437526.33</x:v>
       </x:c>
       <x:c r="K356" s="4">
-        <x:v>871906.12</x:v>
+        <x:v>437526.33</x:v>
       </x:c>
       <x:c r="L356" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M356" s="4">
-        <x:v>871906.05</x:v>
+        <x:v>437526.33</x:v>
       </x:c>
       <x:c r="N356" s="5">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="O356" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:15">
       <x:c r="A357" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B357" s="3" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E357" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F357" s="3" t="s">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="G357" s="3" t="s">
@@ -21522,436 +21522,436 @@
       <x:c r="B363" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E363" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F363" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G363" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H363" s="3" t="s">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="I363" s="3" t="s">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="J363" s="4">
-        <x:v>150664.45</x:v>
+        <x:v>149965.01</x:v>
       </x:c>
       <x:c r="K363" s="4">
-        <x:v>150664.45</x:v>
+        <x:v>149965.01</x:v>
       </x:c>
       <x:c r="L363" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M363" s="4">
-        <x:v>150664.44</x:v>
+        <x:v>149965</x:v>
       </x:c>
       <x:c r="N363" s="5">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O363" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:15">
       <x:c r="A364" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B364" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C364" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D364" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E364" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F364" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G364" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H364" s="3" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="I364" s="3" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="J364" s="4">
-        <x:v>149965.01</x:v>
+        <x:v>150484.59</x:v>
       </x:c>
       <x:c r="K364" s="4">
-        <x:v>149965.01</x:v>
+        <x:v>150484.59</x:v>
       </x:c>
       <x:c r="L364" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M364" s="4">
-        <x:v>149965</x:v>
+        <x:v>150484.59</x:v>
       </x:c>
       <x:c r="N364" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O364" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:15">
       <x:c r="A365" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B365" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E365" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F365" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G365" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H365" s="3" t="s">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="I365" s="3" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="J365" s="4">
-        <x:v>150484.59</x:v>
+        <x:v>146712.57</x:v>
       </x:c>
       <x:c r="K365" s="4">
-        <x:v>150484.59</x:v>
+        <x:v>146712.57</x:v>
       </x:c>
       <x:c r="L365" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M365" s="4">
-        <x:v>150484.59</x:v>
+        <x:v>146712.56</x:v>
       </x:c>
       <x:c r="N365" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O365" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:15">
       <x:c r="A366" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B366" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C366" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D366" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E366" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F366" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G366" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H366" s="3" t="s">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="I366" s="3" t="s">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="J366" s="4">
-        <x:v>150069.92</x:v>
+        <x:v>49376.31</x:v>
       </x:c>
       <x:c r="K366" s="4">
-        <x:v>150069.92</x:v>
+        <x:v>49376.31</x:v>
       </x:c>
       <x:c r="L366" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M366" s="4">
-        <x:v>150069.91</x:v>
+        <x:v>49376.33</x:v>
       </x:c>
       <x:c r="N366" s="5">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O366" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:15">
       <x:c r="A367" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B367" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E367" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F367" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G367" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H367" s="3" t="s">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="I367" s="3" t="s">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="J367" s="4">
-        <x:v>49886.92</x:v>
+        <x:v>146292.9</x:v>
       </x:c>
       <x:c r="K367" s="4">
-        <x:v>49886.92</x:v>
+        <x:v>146292.9</x:v>
       </x:c>
       <x:c r="L367" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M367" s="4">
-        <x:v>49886.91</x:v>
+        <x:v>146292.9</x:v>
       </x:c>
       <x:c r="N367" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O367" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:15">
       <x:c r="A368" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B368" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C368" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D368" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E368" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F368" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G368" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H368" s="3" t="s">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="I368" s="3" t="s">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="J368" s="4">
-        <x:v>49376.31</x:v>
+        <x:v>48789.94</x:v>
       </x:c>
       <x:c r="K368" s="4">
-        <x:v>49376.31</x:v>
+        <x:v>48789.94</x:v>
       </x:c>
       <x:c r="L368" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M368" s="4">
-        <x:v>49376.33</x:v>
+        <x:v>48789.95</x:v>
       </x:c>
       <x:c r="N368" s="5">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O368" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:15">
       <x:c r="A369" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B369" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E369" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F369" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G369" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H369" s="3" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="I369" s="3" t="s">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="J369" s="4">
-        <x:v>146292.9</x:v>
+        <x:v>49886.92</x:v>
       </x:c>
       <x:c r="K369" s="4">
-        <x:v>146292.9</x:v>
+        <x:v>49886.92</x:v>
       </x:c>
       <x:c r="L369" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M369" s="4">
-        <x:v>146292.9</x:v>
+        <x:v>49886.91</x:v>
       </x:c>
       <x:c r="N369" s="5">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O369" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:15">
       <x:c r="A370" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B370" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C370" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D370" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E370" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F370" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G370" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H370" s="3" t="s">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="I370" s="3" t="s">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="J370" s="4">
-        <x:v>146712.57</x:v>
+        <x:v>150664.45</x:v>
       </x:c>
       <x:c r="K370" s="4">
-        <x:v>146712.57</x:v>
+        <x:v>150664.45</x:v>
       </x:c>
       <x:c r="L370" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M370" s="4">
-        <x:v>146712.56</x:v>
+        <x:v>150664.44</x:v>
       </x:c>
       <x:c r="N370" s="5">
-        <x:v>24</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="O370" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:15">
       <x:c r="A371" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B371" s="3" t="s">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E371" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F371" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G371" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H371" s="3" t="s">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="I371" s="3" t="s">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="J371" s="4">
-        <x:v>48789.94</x:v>
+        <x:v>150069.92</x:v>
       </x:c>
       <x:c r="K371" s="4">
-        <x:v>48789.94</x:v>
+        <x:v>150069.92</x:v>
       </x:c>
       <x:c r="L371" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M371" s="4">
-        <x:v>48789.95</x:v>
+        <x:v>150069.91</x:v>
       </x:c>
       <x:c r="N371" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O371" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:15">
       <x:c r="A372" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B372" s="3" t="s">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="C372" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D372" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E372" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F372" s="3" t="s">
@@ -22039,110 +22039,110 @@
       <x:c r="B374" s="3" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="C374" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D374" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E374" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F374" s="3" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="G374" s="3" t="s">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="H374" s="3" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="I374" s="3" t="s">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="J374" s="4">
-        <x:v>3835.34</x:v>
+        <x:v>56186.03</x:v>
       </x:c>
       <x:c r="K374" s="4">
-        <x:v>3835.34</x:v>
+        <x:v>56186.03</x:v>
       </x:c>
       <x:c r="L374" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M374" s="4">
-        <x:v>6603.09</x:v>
+        <x:v>56186.05</x:v>
       </x:c>
       <x:c r="N374" s="5">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O374" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:15">
       <x:c r="A375" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B375" s="3" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E375" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F375" s="3" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="G375" s="3" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="H375" s="3" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="I375" s="3" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="J375" s="4">
-        <x:v>56186.03</x:v>
+        <x:v>3835.34</x:v>
       </x:c>
       <x:c r="K375" s="4">
-        <x:v>56186.03</x:v>
+        <x:v>3835.34</x:v>
       </x:c>
       <x:c r="L375" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M375" s="4">
-        <x:v>56186.05</x:v>
+        <x:v>6603.09</x:v>
       </x:c>
       <x:c r="N375" s="5">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="O375" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:15">
       <x:c r="A376" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B376" s="3" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="C376" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D376" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E376" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F376" s="3" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="G376" s="3" t="s">
@@ -22603,157 +22603,157 @@
       <x:c r="B386" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="G386" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H386" s="3" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="J386" s="4">
-        <x:v>144349.61</x:v>
+        <x:v>143884.49</x:v>
       </x:c>
       <x:c r="K386" s="4">
-        <x:v>144349.61</x:v>
+        <x:v>143884.49</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
-        <x:v>144349.6</x:v>
+        <x:v>143884.48</x:v>
       </x:c>
       <x:c r="N386" s="5">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="G387" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H387" s="3" t="s">
-        <x:v>1501</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
-        <x:v>1502</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="J387" s="4">
-        <x:v>143884.49</x:v>
+        <x:v>36505.16</x:v>
       </x:c>
       <x:c r="K387" s="4">
-        <x:v>143884.49</x:v>
+        <x:v>36505.16</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
-        <x:v>143884.48</x:v>
+        <x:v>36505.17</x:v>
       </x:c>
       <x:c r="N387" s="5">
-        <x:v>33</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
-        <x:v>1503</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="G388" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H388" s="3" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="J388" s="4">
-        <x:v>36505.16</x:v>
+        <x:v>144349.61</x:v>
       </x:c>
       <x:c r="K388" s="4">
-        <x:v>36505.16</x:v>
+        <x:v>144349.61</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
-        <x:v>36505.17</x:v>
+        <x:v>144349.6</x:v>
       </x:c>
       <x:c r="N388" s="5">
-        <x:v>19</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="G389" s="3" t="s">
@@ -22979,392 +22979,392 @@
       <x:c r="B394" s="3" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="G394" s="3" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="H394" s="3" t="s">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="J394" s="4">
-        <x:v>42426614.5</x:v>
+        <x:v>1716234.22</x:v>
       </x:c>
       <x:c r="K394" s="4">
-        <x:v>29133715.45</x:v>
+        <x:v>1716234.22</x:v>
       </x:c>
       <x:c r="L394" s="4">
-        <x:v>13292899.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M394" s="4">
-        <x:v>29870969.57</x:v>
+        <x:v>1726692.68</x:v>
       </x:c>
       <x:c r="N394" s="5">
-        <x:v>23</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="G395" s="3" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="H395" s="3" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="I395" s="3" t="s">
         <x:v>1531</x:v>
       </x:c>
-      <x:c r="G395" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J395" s="4">
-        <x:v>49899057.16</x:v>
+        <x:v>137062.61</x:v>
       </x:c>
       <x:c r="K395" s="4">
-        <x:v>49899057.16</x:v>
+        <x:v>137062.61</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
-        <x:v>49899057.16</x:v>
+        <x:v>137062.61</x:v>
       </x:c>
       <x:c r="N395" s="5">
-        <x:v>37</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G396" s="3" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="H396" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
-      <x:c r="H396" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I396" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="J396" s="4">
-        <x:v>11462316.67</x:v>
+        <x:v>45397272.16</x:v>
       </x:c>
       <x:c r="K396" s="4">
-        <x:v>11462316.67</x:v>
+        <x:v>45397272.16</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M396" s="4">
-        <x:v>11462316.67</x:v>
+        <x:v>45397272.15</x:v>
       </x:c>
       <x:c r="N396" s="5">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="G397" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="H397" s="3" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="J397" s="4">
-        <x:v>45397272.16</x:v>
+        <x:v>42426614.5</x:v>
       </x:c>
       <x:c r="K397" s="4">
-        <x:v>45397272.16</x:v>
+        <x:v>29133715.45</x:v>
       </x:c>
       <x:c r="L397" s="4">
-        <x:v>0</x:v>
+        <x:v>13292899.05</x:v>
       </x:c>
       <x:c r="M397" s="4">
-        <x:v>45397272.15</x:v>
+        <x:v>29870969.57</x:v>
       </x:c>
       <x:c r="N397" s="5">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G398" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="H398" s="3" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="J398" s="4">
-        <x:v>0</x:v>
+        <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="K398" s="4">
-        <x:v>0</x:v>
+        <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
-        <x:v>0</x:v>
+        <x:v>49899057.16</x:v>
       </x:c>
       <x:c r="N398" s="5">
-        <x:v>65</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G399" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="H399" s="3" t="s">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="J399" s="4">
         <x:v>17622636.31</x:v>
       </x:c>
       <x:c r="K399" s="4">
         <x:v>17622636.31</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
         <x:v>17839972.55</x:v>
       </x:c>
       <x:c r="N399" s="5">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G400" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="H400" s="3" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="J400" s="4">
-        <x:v>137062.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K400" s="4">
-        <x:v>137062.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
-        <x:v>137062.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N400" s="5">
-        <x:v>23</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
-        <x:v>1530</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
-        <x:v>1531</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G401" s="3" t="s">
-        <x:v>1532</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="H401" s="3" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="J401" s="4">
-        <x:v>1716234.22</x:v>
+        <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="K401" s="4">
-        <x:v>1716234.22</x:v>
+        <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
-        <x:v>1726692.68</x:v>
+        <x:v>11462316.67</x:v>
       </x:c>
       <x:c r="N401" s="5">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
@@ -23434,128 +23434,128 @@
       </x:c>
       <x:c r="M403" s="4">
         <x:v>144892334.87</x:v>
       </x:c>
       <x:c r="N403" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="G404" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H404" s="3" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="J404" s="4">
-        <x:v>310126.35</x:v>
+        <x:v>13350207.6</x:v>
       </x:c>
       <x:c r="K404" s="4">
-        <x:v>310126.35</x:v>
+        <x:v>13350207.6</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
-        <x:v>310126.35</x:v>
+        <x:v>13350207.61</x:v>
       </x:c>
       <x:c r="N404" s="5">
-        <x:v>83</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="G405" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H405" s="3" t="s">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="J405" s="4">
-        <x:v>13350207.6</x:v>
+        <x:v>310126.35</x:v>
       </x:c>
       <x:c r="K405" s="4">
-        <x:v>13350207.6</x:v>
+        <x:v>310126.35</x:v>
       </x:c>
       <x:c r="L405" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M405" s="4">
-        <x:v>13350207.61</x:v>
+        <x:v>310126.35</x:v>
       </x:c>
       <x:c r="N405" s="5">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
@@ -23740,51 +23740,51 @@
       <x:c r="E410" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
         <x:v>1583</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="J410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="K410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>5681512.85</x:v>
+        <x:v>5680753.39</x:v>
       </x:c>
       <x:c r="N410" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">