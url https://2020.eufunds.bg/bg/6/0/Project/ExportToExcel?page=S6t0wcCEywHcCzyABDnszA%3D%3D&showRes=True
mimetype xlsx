--- v0 (2026-05-24)
+++ v1 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea419e28d494d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/067bc07e2b264975902056846d539a17.psmdcp" Id="R6777875c0f034b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f18be4e64940a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd2e9769a88c4bb59fe073e04181e7a3.psmdcp" Id="Rfd00de196f0241f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -6820,51 +6820,51 @@
       <x:c r="E50" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>51251316.5</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>45203779.91</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>6047536.59</x:v>
       </x:c>
       <x:c r="M50" s="4">
-        <x:v>45542168.11</x:v>
+        <x:v>45203068.54</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
@@ -18335,51 +18335,51 @@
       <x:c r="E295" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F295" s="3" t="s">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G295" s="3" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="H295" s="3" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="I295" s="3" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="J295" s="4">
         <x:v>15732009.5</x:v>
       </x:c>
       <x:c r="K295" s="4">
         <x:v>14062843.15</x:v>
       </x:c>
       <x:c r="L295" s="4">
         <x:v>1669166.35</x:v>
       </x:c>
       <x:c r="M295" s="4">
-        <x:v>14075927.85</x:v>
+        <x:v>14062843.24</x:v>
       </x:c>
       <x:c r="N295" s="5">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O295" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:15">
       <x:c r="A296" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B296" s="3" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C296" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D296" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E296" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F296" s="3" t="s">