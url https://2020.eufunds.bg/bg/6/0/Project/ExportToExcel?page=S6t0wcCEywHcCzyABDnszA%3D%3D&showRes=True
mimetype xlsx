--- v1 (2026-07-15)
+++ v2 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f18be4e64940a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd2e9769a88c4bb59fe073e04181e7a3.psmdcp" Id="Rfd00de196f0241f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7d56ff5d9d4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13e51963fc1f49ed90c5a8b33461f1dd.psmdcp" Id="Rc54b7f2472db4e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -23740,51 +23740,51 @@
       <x:c r="E410" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="G410" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H410" s="3" t="s">
         <x:v>1583</x:v>
       </x:c>
       <x:c r="I410" s="3" t="s">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="J410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="K410" s="4">
         <x:v>5643141.19</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M410" s="4">
-        <x:v>5681512.85</x:v>
+        <x:v>5680753.39</x:v>
       </x:c>
       <x:c r="N410" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">