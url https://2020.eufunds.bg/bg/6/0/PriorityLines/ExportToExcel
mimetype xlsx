--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5892e35bb042c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2491ae644a4d4634886b35398aae1001.psmdcp" Id="R54762f88f6314887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a7748a0ab74443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19407eb599104948bc9c467da127e7b9.psmdcp" Id="R38ef607ffd914677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -784,98 +784,98 @@
       <x:c r="B7" s="9">
         <x:v>207804748</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>176634035.01</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>31170712.99</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>219169142.17</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>175877896.83</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>31037276.63</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>12253968.71</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>99.57</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>209256994.17</x:v>
+        <x:v>209253206.85</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>210723381.97</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>-1466387.8</x:v>
+        <x:v>-1470175.12</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>100.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>85980607</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>73083515</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>12897092</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>81720970.08</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>69462819.93</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>12258150.15</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>95.05</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>82062668.38</x:v>
+        <x:v>82058191</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>71909532.3</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>10153136.08</x:v>
+        <x:v>10148658.7</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>95.44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>83120638.01</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>70652542</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>12468096.01</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>80866490.32</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>68736293.96</x:v>
       </x:c>
       <x:c r="G9" s="9">
@@ -907,60 +907,60 @@
       <x:c r="B10" s="9">
         <x:v>300376856.01</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>255320327</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>45056529.01</x:v>
       </x:c>
       <x:c r="E10" s="9">
         <x:v>298947131.14</x:v>
       </x:c>
       <x:c r="F10" s="9">
         <x:v>252979026.03</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>44643358.32</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>1324746.79</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>99.08</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>298229579.83</x:v>
+        <x:v>298182898.22</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>254531432.01</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>43698147.82</x:v>
+        <x:v>43651466.21</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>99.29</x:v>
+        <x:v>99.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>39654150.01</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>33706027.01</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>5948123</x:v>
       </x:c>
       <x:c r="E11" s="9">
         <x:v>39629722.86</x:v>
       </x:c>
       <x:c r="F11" s="9">
         <x:v>33685264.18</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>5944458.68</x:v>
       </x:c>
       <x:c r="H11" s="9">