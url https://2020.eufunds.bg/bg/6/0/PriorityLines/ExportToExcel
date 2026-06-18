--- v1 (2026-05-20)
+++ v2 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a7748a0ab74443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19407eb599104948bc9c467da127e7b9.psmdcp" Id="R38ef607ffd914677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d898af3ef84356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecaf4827650f4ef7b16d4d64097c0e87.psmdcp" Id="Rdda33f5f39784993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -784,60 +784,60 @@
       <x:c r="B7" s="9">
         <x:v>207804748</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>176634035.01</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>31170712.99</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>219169142.17</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>175877896.83</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>31037276.63</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>12253968.71</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>99.57</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>209253206.85</x:v>
+        <x:v>209240122.24</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>210723381.97</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>-1470175.12</x:v>
+        <x:v>-1483259.73</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>100.7</x:v>
+        <x:v>100.69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>85980607</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>73083515</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>12897092</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>81720970.08</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>69462819.93</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>12258150.15</x:v>
       </x:c>
       <x:c r="H8" s="9">