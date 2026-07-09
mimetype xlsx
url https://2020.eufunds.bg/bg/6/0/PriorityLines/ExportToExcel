--- v2 (2026-06-18)
+++ v3 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d898af3ef84356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecaf4827650f4ef7b16d4d64097c0e87.psmdcp" Id="Rdda33f5f39784993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9874d1f835ed46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd4eb3763cdb4aa7b6d95479bde3cc16.psmdcp" Id="Reefa3ccebae64748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -743,60 +743,60 @@
       <x:c r="B6" s="9">
         <x:v>791028092.02</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>672373878.01</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>118654214.01</x:v>
       </x:c>
       <x:c r="E6" s="9">
         <x:v>828444259.96</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>623723451.08</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>110061839.18</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>94658969.7</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>92.76</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>754780624.04</x:v>
+        <x:v>754441524.47</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>652907415.4</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>101873208.64</x:v>
+        <x:v>101534109.07</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>95.42</x:v>
+        <x:v>95.37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>207804748</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>176634035.01</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>31170712.99</x:v>
       </x:c>
       <x:c r="E7" s="9">
         <x:v>219169142.17</x:v>
       </x:c>
       <x:c r="F7" s="9">
         <x:v>175877896.83</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>31037276.63</x:v>
       </x:c>
       <x:c r="H7" s="9">