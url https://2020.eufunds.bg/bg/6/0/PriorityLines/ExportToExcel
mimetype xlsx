--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9874d1f835ed46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd4eb3763cdb4aa7b6d95479bde3cc16.psmdcp" Id="Reefa3ccebae64748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc610aa7d327d42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f73513136bdb41119d1644877408ba0f.psmdcp" Id="R064a0027fcfd4381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -825,57 +825,57 @@
       <x:c r="B8" s="9">
         <x:v>85980607</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>73083515</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>12897092</x:v>
       </x:c>
       <x:c r="E8" s="9">
         <x:v>81720970.08</x:v>
       </x:c>
       <x:c r="F8" s="9">
         <x:v>69462819.93</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>12258150.15</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>95.05</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>82058191</x:v>
+        <x:v>82057431.54</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>71909532.3</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>10148658.7</x:v>
+        <x:v>10147899.24</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>95.44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>83120638.01</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>70652542</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>12468096.01</x:v>
       </x:c>
       <x:c r="E9" s="9">
         <x:v>80866490.32</x:v>
       </x:c>
       <x:c r="F9" s="9">
         <x:v>68736293.96</x:v>
       </x:c>
       <x:c r="G9" s="9">