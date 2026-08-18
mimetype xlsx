--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc610aa7d327d42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f73513136bdb41119d1644877408ba0f.psmdcp" Id="R064a0027fcfd4381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edf066a5d424a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/841775ed485f4d089ffa8f82d633e2c4.psmdcp" Id="R090327f1cb1f4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>