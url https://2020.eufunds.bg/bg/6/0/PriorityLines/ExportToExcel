--- v5 (2026-08-18)
+++ v6 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edf066a5d424a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/841775ed485f4d089ffa8f82d633e2c4.psmdcp" Id="R090327f1cb1f4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2df8ed5d894b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d89dd3217e324f6c897ef42b8409e5cb.psmdcp" Id="R48ad81e00fe84dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>