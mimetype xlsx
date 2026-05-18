--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6119e94f9f9a45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f076e4f0ce3344439ca6060858857429.psmdcp" Id="R694c409dadc142e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bea7fcbb67d4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7028ed3d2a4111b6a77a0e5d09df50.psmdcp" Id="Ra55aee7264324235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>