--- v1 (2026-05-18)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bea7fcbb67d4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e7028ed3d2a4111b6a77a0e5d09df50.psmdcp" Id="Ra55aee7264324235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01b40304751494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd6cd8867bac4be9a0624178aa65d728.psmdcp" Id="Rffcd39bd40bb42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>