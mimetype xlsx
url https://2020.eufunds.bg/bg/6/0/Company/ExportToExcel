--- v2 (2026-06-08)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01b40304751494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd6cd8867bac4be9a0624178aa65d728.psmdcp" Id="Rffcd39bd40bb42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f1c849fc1b4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185253aa418c481680bcd10809de1b59.psmdcp" Id="R2ab0748648e04737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>