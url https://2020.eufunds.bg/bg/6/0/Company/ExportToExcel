--- v3 (2026-06-29)
+++ v4 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f1c849fc1b4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/185253aa418c481680bcd10809de1b59.psmdcp" Id="R2ab0748648e04737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd644b1f889f4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a938074014a4e298188279954238535.psmdcp" Id="R38d5d5294fc149d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>