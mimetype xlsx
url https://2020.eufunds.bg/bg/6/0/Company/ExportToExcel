--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd644b1f889f4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a938074014a4e298188279954238535.psmdcp" Id="R38d5d5294fc149d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R224b0fd554044ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e150d21ab44048568ad6bf54d716561c.psmdcp" Id="Rf83f5cfbcb49428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>