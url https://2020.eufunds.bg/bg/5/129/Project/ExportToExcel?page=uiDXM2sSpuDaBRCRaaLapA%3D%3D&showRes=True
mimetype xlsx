--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf28911997345e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/690800cff9f94c30a4ac483fcd82f27b.psmdcp" Id="R2e1dfed0f5a847af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cad0d45511463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68fa421ba1ac48869268e335b7da2260.psmdcp" Id="Rc8e30cbe0ccd4d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -3539,53 +3539,50 @@
     <x:t>България, гр.София, 1124, ул. Младен Павлов № 1, ет. 1, ап. офис 200</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.040-1254</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на производствения капацитет в "ИТ Телекомуникейшънс" ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1784, район Младост, бул. "Александър Малинов" 30, Търговски център "Лилиан", офис 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.001-0181</x:t>
   </x:si>
   <x:si>
     <x:t>„КРИПТО VPS“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. ШИПЧЕНСКИ  ПРОХОД, номер 65, ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.001-0899</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на производствения капацитет на „ИТ Телекомуникейшънс” ЕООД</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>040450464 ИТА БЪЛГАРИЯ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1510, р-н Подуяне, ул. ВЕЛЧО АТАНАСОВ No 6, ет. 2, ап. 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.077-1281</x:t>
   </x:si>
   <x:si>
     <x:t>203726926 Ицо-Пи ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ул. Десети декември № 88</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.073-25155</x:t>
   </x:si>
   <x:si>
     <x:t>203699365 ЙОРДАНКА ЙОЛОВА ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Плевен, 5800, ЧАТАЛДЖА, номер 16</x:t>
   </x:si>
@@ -24628,18172 +24625,18172 @@
       <x:c r="G380" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H380" s="3" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="I380" s="3" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="J380" s="4">
         <x:v>417812.93</x:v>
       </x:c>
       <x:c r="K380" s="4">
         <x:v>292468.97</x:v>
       </x:c>
       <x:c r="L380" s="4">
         <x:v>125343.96</x:v>
       </x:c>
       <x:c r="M380" s="4">
         <x:v>307862.14</x:v>
       </x:c>
       <x:c r="N380" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O380" s="3" t="s">
-        <x:v>1171</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B381" s="3" t="s">
-        <x:v>1172</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E381" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F381" s="3" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="G381" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H381" s="3" t="s">
         <x:v>1173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1174</x:v>
       </x:c>
       <x:c r="I381" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J381" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K381" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L381" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M381" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N381" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O381" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B382" s="3" t="s">
-        <x:v>1175</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C382" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D382" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E382" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F382" s="3" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="G382" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H382" s="3" t="s">
         <x:v>1176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1177</x:v>
       </x:c>
       <x:c r="I382" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J382" s="4">
         <x:v>2249.68</x:v>
       </x:c>
       <x:c r="K382" s="4">
         <x:v>2249.68</x:v>
       </x:c>
       <x:c r="L382" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M382" s="4">
         <x:v>2249.68</x:v>
       </x:c>
       <x:c r="N382" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O382" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B383" s="3" t="s">
-        <x:v>1178</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E383" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F383" s="3" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="G383" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H383" s="3" t="s">
         <x:v>1179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1180</x:v>
       </x:c>
       <x:c r="I383" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J383" s="4">
         <x:v>2006.82</x:v>
       </x:c>
       <x:c r="K383" s="4">
         <x:v>2006.82</x:v>
       </x:c>
       <x:c r="L383" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M383" s="4">
         <x:v>2006.82</x:v>
       </x:c>
       <x:c r="N383" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O383" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B384" s="3" t="s">
-        <x:v>1181</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="C384" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D384" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E384" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F384" s="3" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="G384" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H384" s="3" t="s">
         <x:v>1182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1183</x:v>
       </x:c>
       <x:c r="I384" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J384" s="4">
         <x:v>1730.21</x:v>
       </x:c>
       <x:c r="K384" s="4">
         <x:v>1730.21</x:v>
       </x:c>
       <x:c r="L384" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M384" s="4">
         <x:v>1730.21</x:v>
       </x:c>
       <x:c r="N384" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O384" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B385" s="3" t="s">
-        <x:v>1184</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E385" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F385" s="3" t="s">
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="G385" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H385" s="3" t="s">
         <x:v>1185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1186</x:v>
       </x:c>
       <x:c r="I385" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J385" s="4">
         <x:v>2765.58</x:v>
       </x:c>
       <x:c r="K385" s="4">
         <x:v>2765.58</x:v>
       </x:c>
       <x:c r="L385" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M385" s="4">
         <x:v>2765.58</x:v>
       </x:c>
       <x:c r="N385" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O385" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B386" s="3" t="s">
-        <x:v>1187</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C386" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D386" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E386" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F386" s="3" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="G386" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H386" s="3" t="s">
         <x:v>1188</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1189</x:v>
       </x:c>
       <x:c r="I386" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M386" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N386" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O386" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B387" s="3" t="s">
-        <x:v>1190</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E387" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F387" s="3" t="s">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="G387" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H387" s="3" t="s">
         <x:v>1191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1192</x:v>
       </x:c>
       <x:c r="I387" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J387" s="4">
         <x:v>2275.76</x:v>
       </x:c>
       <x:c r="K387" s="4">
         <x:v>2275.76</x:v>
       </x:c>
       <x:c r="L387" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M387" s="4">
         <x:v>2275.76</x:v>
       </x:c>
       <x:c r="N387" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O387" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B388" s="3" t="s">
-        <x:v>1193</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="C388" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D388" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E388" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F388" s="3" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="G388" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H388" s="3" t="s">
         <x:v>1194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1195</x:v>
       </x:c>
       <x:c r="I388" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J388" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K388" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L388" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M388" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N388" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O388" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B389" s="3" t="s">
-        <x:v>1196</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E389" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F389" s="3" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="G389" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H389" s="3" t="s">
         <x:v>1197</x:v>
       </x:c>
-      <x:c r="G389" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H389" s="3" t="s">
+      <x:c r="I389" s="3" t="s">
         <x:v>1198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1199</x:v>
       </x:c>
       <x:c r="J389" s="4">
         <x:v>220878.09</x:v>
       </x:c>
       <x:c r="K389" s="4">
         <x:v>198790.28</x:v>
       </x:c>
       <x:c r="L389" s="4">
         <x:v>22087.81</x:v>
       </x:c>
       <x:c r="M389" s="4">
         <x:v>198790.29</x:v>
       </x:c>
       <x:c r="N389" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O389" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B390" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C390" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D390" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E390" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F390" s="3" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="G390" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H390" s="3" t="s">
         <x:v>1201</x:v>
       </x:c>
-      <x:c r="G390" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H390" s="3" t="s">
+      <x:c r="I390" s="3" t="s">
         <x:v>1202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1203</x:v>
       </x:c>
       <x:c r="J390" s="4">
         <x:v>623776.11</x:v>
       </x:c>
       <x:c r="K390" s="4">
         <x:v>441398.29</x:v>
       </x:c>
       <x:c r="L390" s="4">
         <x:v>182377.82</x:v>
       </x:c>
       <x:c r="M390" s="4">
         <x:v>378279.55</x:v>
       </x:c>
       <x:c r="N390" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O390" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B391" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E391" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F391" s="3" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="G391" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H391" s="3" t="s">
         <x:v>1204</x:v>
       </x:c>
-      <x:c r="G391" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H391" s="3" t="s">
+      <x:c r="I391" s="3" t="s">
         <x:v>1205</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1206</x:v>
       </x:c>
       <x:c r="J391" s="4">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="K391" s="4">
         <x:v>350000</x:v>
       </x:c>
       <x:c r="L391" s="4">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="M391" s="4">
         <x:v>350000</x:v>
       </x:c>
       <x:c r="N391" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O391" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B392" s="3" t="s">
-        <x:v>1200</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C392" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D392" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E392" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F392" s="3" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="G392" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H392" s="3" t="s">
         <x:v>1207</x:v>
       </x:c>
-      <x:c r="G392" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H392" s="3" t="s">
+      <x:c r="I392" s="3" t="s">
         <x:v>1208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1209</x:v>
       </x:c>
       <x:c r="J392" s="4">
         <x:v>652766.34</x:v>
       </x:c>
       <x:c r="K392" s="4">
         <x:v>458930.47</x:v>
       </x:c>
       <x:c r="L392" s="4">
         <x:v>193835.87</x:v>
       </x:c>
       <x:c r="M392" s="4">
         <x:v>456302.44</x:v>
       </x:c>
       <x:c r="N392" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O392" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B393" s="3" t="s">
-        <x:v>1210</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E393" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F393" s="3" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="G393" s="3" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="G393" s="3" t="s">
+      <x:c r="H393" s="3" t="s">
         <x:v>1212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1213</x:v>
       </x:c>
       <x:c r="I393" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J393" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K393" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L393" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M393" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N393" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O393" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B394" s="3" t="s">
-        <x:v>1214</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C394" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D394" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E394" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F394" s="3" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="G394" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H394" s="3" t="s">
         <x:v>1215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1216</x:v>
       </x:c>
       <x:c r="I394" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J394" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K394" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L394" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M394" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N394" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O394" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B395" s="3" t="s">
-        <x:v>1217</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E395" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F395" s="3" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="G395" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H395" s="3" t="s">
         <x:v>1218</x:v>
       </x:c>
-      <x:c r="G395" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H395" s="3" t="s">
+      <x:c r="I395" s="3" t="s">
         <x:v>1219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1220</x:v>
       </x:c>
       <x:c r="J395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L395" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M395" s="4">
         <x:v>55273.71</x:v>
       </x:c>
       <x:c r="N395" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O395" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B396" s="3" t="s">
-        <x:v>1221</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="C396" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D396" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E396" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F396" s="3" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="G396" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H396" s="3" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="G396" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H396" s="3" t="s">
+      <x:c r="I396" s="3" t="s">
         <x:v>1223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1224</x:v>
       </x:c>
       <x:c r="J396" s="4">
         <x:v>212326.29</x:v>
       </x:c>
       <x:c r="K396" s="4">
         <x:v>191093.66</x:v>
       </x:c>
       <x:c r="L396" s="4">
         <x:v>21232.63</x:v>
       </x:c>
       <x:c r="M396" s="4">
         <x:v>189861.04</x:v>
       </x:c>
       <x:c r="N396" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O396" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B397" s="3" t="s">
-        <x:v>1225</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E397" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F397" s="3" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="G397" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H397" s="3" t="s">
         <x:v>1226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1227</x:v>
       </x:c>
       <x:c r="I397" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J397" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K397" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L397" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M397" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N397" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O397" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B398" s="3" t="s">
-        <x:v>1228</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C398" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D398" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E398" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F398" s="3" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="G398" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H398" s="3" t="s">
         <x:v>1229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1230</x:v>
       </x:c>
       <x:c r="I398" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J398" s="4">
         <x:v>1784.41</x:v>
       </x:c>
       <x:c r="K398" s="4">
         <x:v>1784.41</x:v>
       </x:c>
       <x:c r="L398" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M398" s="4">
         <x:v>1784.41</x:v>
       </x:c>
       <x:c r="N398" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O398" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B399" s="3" t="s">
-        <x:v>1231</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E399" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F399" s="3" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="G399" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H399" s="3" t="s">
         <x:v>1232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1233</x:v>
       </x:c>
       <x:c r="I399" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J399" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K399" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L399" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M399" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N399" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O399" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B400" s="3" t="s">
-        <x:v>1234</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="C400" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D400" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E400" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F400" s="3" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="G400" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H400" s="3" t="s">
         <x:v>1235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1236</x:v>
       </x:c>
       <x:c r="I400" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J400" s="4">
         <x:v>2309.34</x:v>
       </x:c>
       <x:c r="K400" s="4">
         <x:v>2309.34</x:v>
       </x:c>
       <x:c r="L400" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M400" s="4">
         <x:v>2309.34</x:v>
       </x:c>
       <x:c r="N400" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O400" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B401" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E401" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F401" s="3" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="G401" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H401" s="3" t="s">
         <x:v>1238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1239</x:v>
       </x:c>
       <x:c r="I401" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J401" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K401" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L401" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M401" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N401" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O401" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B402" s="3" t="s">
-        <x:v>1237</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="C402" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D402" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E402" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F402" s="3" t="s">
-        <x:v>1238</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="G402" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H402" s="3" t="s">
-        <x:v>1240</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="I402" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J402" s="4">
         <x:v>7186.37</x:v>
       </x:c>
       <x:c r="K402" s="4">
         <x:v>7186.37</x:v>
       </x:c>
       <x:c r="L402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M402" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N402" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O402" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B403" s="3" t="s">
-        <x:v>1241</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E403" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F403" s="3" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="G403" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H403" s="3" t="s">
         <x:v>1242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1243</x:v>
       </x:c>
       <x:c r="I403" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J403" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K403" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L403" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M403" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N403" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O403" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B404" s="3" t="s">
-        <x:v>1244</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="C404" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D404" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E404" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F404" s="3" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="G404" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H404" s="3" t="s">
         <x:v>1245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1246</x:v>
       </x:c>
       <x:c r="I404" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J404" s="4">
         <x:v>2511.98</x:v>
       </x:c>
       <x:c r="K404" s="4">
         <x:v>2511.98</x:v>
       </x:c>
       <x:c r="L404" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M404" s="4">
         <x:v>2511.98</x:v>
       </x:c>
       <x:c r="N404" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O404" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B405" s="3" t="s">
-        <x:v>1247</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E405" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F405" s="3" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="G405" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H405" s="3" t="s">
         <x:v>1248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1249</x:v>
       </x:c>
       <x:c r="I405" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J405" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K405" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L405" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M405" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N405" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O405" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B406" s="3" t="s">
-        <x:v>1247</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C406" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D406" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E406" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F406" s="3" t="s">
-        <x:v>1248</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="G406" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H406" s="3" t="s">
-        <x:v>1250</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="I406" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J406" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K406" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L406" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M406" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N406" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O406" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B407" s="3" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="C407" s="3" t="s">
         <x:v>1251</x:v>
       </x:c>
-      <x:c r="C407" s="3" t="s">
+      <x:c r="D407" s="3" t="s">
         <x:v>1252</x:v>
       </x:c>
-      <x:c r="D407" s="3" t="s">
+      <x:c r="E407" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F407" s="3" t="s">
         <x:v>1253</x:v>
       </x:c>
-      <x:c r="E407" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F407" s="3" t="s">
+      <x:c r="G407" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H407" s="3" t="s">
         <x:v>1254</x:v>
       </x:c>
-      <x:c r="G407" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H407" s="3" t="s">
+      <x:c r="I407" s="3" t="s">
         <x:v>1255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1256</x:v>
       </x:c>
       <x:c r="J407" s="4">
         <x:v>1129826.48</x:v>
       </x:c>
       <x:c r="K407" s="4">
         <x:v>741623.17</x:v>
       </x:c>
       <x:c r="L407" s="4">
         <x:v>388203.31</x:v>
       </x:c>
       <x:c r="M407" s="4">
         <x:v>741623.17</x:v>
       </x:c>
       <x:c r="N407" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O407" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B408" s="3" t="s">
-        <x:v>1257</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="C408" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D408" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E408" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F408" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="G408" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H408" s="3" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="I408" s="3" t="s">
         <x:v>1258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1259</x:v>
       </x:c>
       <x:c r="J408" s="4">
         <x:v>521168.2</x:v>
       </x:c>
       <x:c r="K408" s="4">
         <x:v>364817.74</x:v>
       </x:c>
       <x:c r="L408" s="4">
         <x:v>156350.46</x:v>
       </x:c>
       <x:c r="M408" s="4">
         <x:v>357944.02</x:v>
       </x:c>
       <x:c r="N408" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O408" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B409" s="3" t="s">
-        <x:v>1257</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E409" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F409" s="3" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="G409" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H409" s="3" t="s">
         <x:v>1260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1261</x:v>
       </x:c>
       <x:c r="I409" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J409" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K409" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L409" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M409" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N409" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O409" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B410" s="3" t="s">
-        <x:v>1262</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="C410" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D410" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E410" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F410" s="3" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="G410" s="3" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="G410" s="3" t="s">
+      <x:c r="H410" s="3" t="s">
         <x:v>1264</x:v>
       </x:c>
-      <x:c r="H410" s="3" t="s">
+      <x:c r="I410" s="3" t="s">
         <x:v>1265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1266</x:v>
       </x:c>
       <x:c r="J410" s="4">
         <x:v>6100.72</x:v>
       </x:c>
       <x:c r="K410" s="4">
         <x:v>3660.43</x:v>
       </x:c>
       <x:c r="L410" s="4">
         <x:v>2440.29</x:v>
       </x:c>
       <x:c r="M410" s="4">
         <x:v>141174.14</x:v>
       </x:c>
       <x:c r="N410" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O410" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B411" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E411" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F411" s="3" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="G411" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H411" s="3" t="s">
         <x:v>1268</x:v>
       </x:c>
-      <x:c r="G411" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H411" s="3" t="s">
+      <x:c r="I411" s="3" t="s">
         <x:v>1269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1270</x:v>
       </x:c>
       <x:c r="J411" s="4">
         <x:v>855268.6</x:v>
       </x:c>
       <x:c r="K411" s="4">
         <x:v>486736.32</x:v>
       </x:c>
       <x:c r="L411" s="4">
         <x:v>368532.28</x:v>
       </x:c>
       <x:c r="M411" s="4">
         <x:v>483664.54</x:v>
       </x:c>
       <x:c r="N411" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O411" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B412" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C412" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D412" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E412" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F412" s="3" t="s">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="G412" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H412" s="3" t="s">
         <x:v>1271</x:v>
       </x:c>
-      <x:c r="G412" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H412" s="3" t="s">
+      <x:c r="I412" s="3" t="s">
         <x:v>1272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1273</x:v>
       </x:c>
       <x:c r="J412" s="4">
         <x:v>839183.36</x:v>
       </x:c>
       <x:c r="K412" s="4">
         <x:v>509077.98</x:v>
       </x:c>
       <x:c r="L412" s="4">
         <x:v>330105.38</x:v>
       </x:c>
       <x:c r="M412" s="4">
         <x:v>507306.36</x:v>
       </x:c>
       <x:c r="N412" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O412" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B413" s="3" t="s">
-        <x:v>1267</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E413" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F413" s="3" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="G413" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H413" s="3" t="s">
         <x:v>1274</x:v>
       </x:c>
-      <x:c r="G413" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H413" s="3" t="s">
+      <x:c r="I413" s="3" t="s">
         <x:v>1275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1276</x:v>
       </x:c>
       <x:c r="J413" s="4">
         <x:v>487624.16</x:v>
       </x:c>
       <x:c r="K413" s="4">
         <x:v>307197.43</x:v>
       </x:c>
       <x:c r="L413" s="4">
         <x:v>180426.73</x:v>
       </x:c>
       <x:c r="M413" s="4">
         <x:v>304631.63</x:v>
       </x:c>
       <x:c r="N413" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O413" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B414" s="3" t="s">
-        <x:v>1277</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C414" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D414" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E414" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F414" s="3" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="G414" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H414" s="3" t="s">
         <x:v>1278</x:v>
       </x:c>
-      <x:c r="G414" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H414" s="3" t="s">
+      <x:c r="I414" s="3" t="s">
         <x:v>1279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1280</x:v>
       </x:c>
       <x:c r="J414" s="4">
         <x:v>439711.03</x:v>
       </x:c>
       <x:c r="K414" s="4">
         <x:v>395739.92</x:v>
       </x:c>
       <x:c r="L414" s="4">
         <x:v>43971.11</x:v>
       </x:c>
       <x:c r="M414" s="4">
         <x:v>394359.44</x:v>
       </x:c>
       <x:c r="N414" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O414" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B415" s="3" t="s">
-        <x:v>1281</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E415" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F415" s="3" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="G415" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H415" s="3" t="s">
         <x:v>1282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1283</x:v>
       </x:c>
       <x:c r="I415" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J415" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K415" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L415" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M415" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N415" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O415" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B416" s="3" t="s">
-        <x:v>1281</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="C416" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D416" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E416" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F416" s="3" t="s">
-        <x:v>1282</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="G416" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H416" s="3" t="s">
-        <x:v>1284</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="I416" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J416" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K416" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L416" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M416" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N416" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O416" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B417" s="3" t="s">
-        <x:v>1285</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E417" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F417" s="3" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="G417" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H417" s="3" t="s">
         <x:v>1286</x:v>
       </x:c>
-      <x:c r="G417" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H417" s="3" t="s">
+      <x:c r="I417" s="3" t="s">
         <x:v>1287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1288</x:v>
       </x:c>
       <x:c r="J417" s="4">
         <x:v>441500.56</x:v>
       </x:c>
       <x:c r="K417" s="4">
         <x:v>397350.51</x:v>
       </x:c>
       <x:c r="L417" s="4">
         <x:v>44150.05</x:v>
       </x:c>
       <x:c r="M417" s="4">
         <x:v>396844.31</x:v>
       </x:c>
       <x:c r="N417" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O417" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B418" s="3" t="s">
-        <x:v>1289</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="C418" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D418" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E418" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F418" s="3" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="G418" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H418" s="3" t="s">
         <x:v>1290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1291</x:v>
       </x:c>
       <x:c r="I418" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J418" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K418" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L418" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M418" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N418" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O418" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:15">
       <x:c r="A419" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B419" s="3" t="s">
-        <x:v>1292</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E419" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F419" s="3" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="G419" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H419" s="3" t="s">
         <x:v>1293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1294</x:v>
       </x:c>
       <x:c r="I419" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J419" s="4">
         <x:v>1707.2</x:v>
       </x:c>
       <x:c r="K419" s="4">
         <x:v>1707.2</x:v>
       </x:c>
       <x:c r="L419" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M419" s="4">
         <x:v>1707.2</x:v>
       </x:c>
       <x:c r="N419" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O419" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B420" s="3" t="s">
-        <x:v>1295</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C420" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D420" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E420" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F420" s="3" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="G420" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H420" s="3" t="s">
         <x:v>1296</x:v>
       </x:c>
-      <x:c r="G420" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H420" s="3" t="s">
+      <x:c r="I420" s="3" t="s">
         <x:v>1297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1298</x:v>
       </x:c>
       <x:c r="J420" s="4">
         <x:v>518889.66</x:v>
       </x:c>
       <x:c r="K420" s="4">
         <x:v>377999.1</x:v>
       </x:c>
       <x:c r="L420" s="4">
         <x:v>140890.56</x:v>
       </x:c>
       <x:c r="M420" s="4">
         <x:v>377999.11</x:v>
       </x:c>
       <x:c r="N420" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O420" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B421" s="3" t="s">
-        <x:v>1299</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E421" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F421" s="3" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="G421" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H421" s="3" t="s">
         <x:v>1300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1301</x:v>
       </x:c>
       <x:c r="I421" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J421" s="4">
         <x:v>1533.87</x:v>
       </x:c>
       <x:c r="K421" s="4">
         <x:v>1533.87</x:v>
       </x:c>
       <x:c r="L421" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M421" s="4">
         <x:v>1533.88</x:v>
       </x:c>
       <x:c r="N421" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O421" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B422" s="3" t="s">
-        <x:v>1302</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="C422" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D422" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E422" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F422" s="3" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="G422" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H422" s="3" t="s">
         <x:v>1303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1304</x:v>
       </x:c>
       <x:c r="I422" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J422" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K422" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L422" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M422" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N422" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O422" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B423" s="3" t="s">
-        <x:v>1305</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E423" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F423" s="3" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="G423" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H423" s="3" t="s">
         <x:v>1306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1307</x:v>
       </x:c>
       <x:c r="I423" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J423" s="4">
         <x:v>1625.91</x:v>
       </x:c>
       <x:c r="K423" s="4">
         <x:v>1625.91</x:v>
       </x:c>
       <x:c r="L423" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M423" s="4">
         <x:v>1625.91</x:v>
       </x:c>
       <x:c r="N423" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O423" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:15">
       <x:c r="A424" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B424" s="3" t="s">
-        <x:v>1308</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="C424" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D424" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E424" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F424" s="3" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="G424" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H424" s="3" t="s">
         <x:v>1309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1310</x:v>
       </x:c>
       <x:c r="I424" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J424" s="4">
         <x:v>2760.98</x:v>
       </x:c>
       <x:c r="K424" s="4">
         <x:v>2760.98</x:v>
       </x:c>
       <x:c r="L424" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M424" s="4">
         <x:v>2760.98</x:v>
       </x:c>
       <x:c r="N424" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O424" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B425" s="3" t="s">
-        <x:v>1311</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E425" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F425" s="3" t="s">
-        <x:v>1312</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="G425" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H425" s="3" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="I425" s="3" t="s">
         <x:v>1313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1314</x:v>
       </x:c>
       <x:c r="J425" s="4">
         <x:v>148274.64</x:v>
       </x:c>
       <x:c r="K425" s="4">
         <x:v>103792.25</x:v>
       </x:c>
       <x:c r="L425" s="4">
         <x:v>44482.39</x:v>
       </x:c>
       <x:c r="M425" s="4">
         <x:v>199621.13</x:v>
       </x:c>
       <x:c r="N425" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O425" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:15">
       <x:c r="A426" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B426" s="3" t="s">
-        <x:v>1315</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C426" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D426" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E426" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F426" s="3" t="s">
-        <x:v>1316</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="G426" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H426" s="3" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="I426" s="3" t="s">
         <x:v>1317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1318</x:v>
       </x:c>
       <x:c r="J426" s="4">
         <x:v>171929.61</x:v>
       </x:c>
       <x:c r="K426" s="4">
         <x:v>154736.61</x:v>
       </x:c>
       <x:c r="L426" s="4">
         <x:v>17193</x:v>
       </x:c>
       <x:c r="M426" s="4">
         <x:v>175133.49</x:v>
       </x:c>
       <x:c r="N426" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O426" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B427" s="3" t="s">
-        <x:v>1319</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E427" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F427" s="3" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="G427" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H427" s="3" t="s">
         <x:v>1320</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1321</x:v>
       </x:c>
       <x:c r="I427" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J427" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K427" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L427" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M427" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N427" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O427" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B428" s="3" t="s">
-        <x:v>1322</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C428" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D428" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E428" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F428" s="3" t="s">
+        <x:v>1322</x:v>
+      </x:c>
+      <x:c r="G428" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H428" s="3" t="s">
         <x:v>1323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1324</x:v>
       </x:c>
       <x:c r="I428" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J428" s="4">
         <x:v>4192.59</x:v>
       </x:c>
       <x:c r="K428" s="4">
         <x:v>4192.59</x:v>
       </x:c>
       <x:c r="L428" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M428" s="4">
         <x:v>4192.59</x:v>
       </x:c>
       <x:c r="N428" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O428" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B429" s="3" t="s">
-        <x:v>1325</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E429" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F429" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G429" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H429" s="3" t="s">
-        <x:v>1326</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="I429" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J429" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K429" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L429" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M429" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N429" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O429" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B430" s="3" t="s">
-        <x:v>1325</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C430" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D430" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E430" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F430" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G430" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H430" s="3" t="s">
-        <x:v>1327</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="I430" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J430" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K430" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L430" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M430" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N430" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O430" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B431" s="3" t="s">
-        <x:v>1328</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E431" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F431" s="3" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="G431" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H431" s="3" t="s">
         <x:v>1329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1330</x:v>
       </x:c>
       <x:c r="I431" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J431" s="4">
         <x:v>2160.82</x:v>
       </x:c>
       <x:c r="K431" s="4">
         <x:v>2160.82</x:v>
       </x:c>
       <x:c r="L431" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M431" s="4">
         <x:v>2160.82</x:v>
       </x:c>
       <x:c r="N431" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O431" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B432" s="3" t="s">
-        <x:v>1331</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C432" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D432" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E432" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F432" s="3" t="s">
-        <x:v>1332</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="G432" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H432" s="3" t="s">
-        <x:v>1333</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="I432" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J432" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K432" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L432" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M432" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N432" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O432" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B433" s="3" t="s">
-        <x:v>1334</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E433" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F433" s="3" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="G433" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H433" s="3" t="s">
         <x:v>1335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1336</x:v>
       </x:c>
       <x:c r="I433" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J433" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K433" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L433" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M433" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N433" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O433" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B434" s="3" t="s">
-        <x:v>1337</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C434" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D434" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E434" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F434" s="3" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="G434" s="3" t="s">
         <x:v>1338</x:v>
       </x:c>
-      <x:c r="G434" s="3" t="s">
+      <x:c r="H434" s="3" t="s">
         <x:v>1339</x:v>
       </x:c>
-      <x:c r="H434" s="3" t="s">
+      <x:c r="I434" s="3" t="s">
         <x:v>1340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1341</x:v>
       </x:c>
       <x:c r="J434" s="4">
         <x:v>160714.37</x:v>
       </x:c>
       <x:c r="K434" s="4">
         <x:v>144642.94</x:v>
       </x:c>
       <x:c r="L434" s="4">
         <x:v>16071.43</x:v>
       </x:c>
       <x:c r="M434" s="4">
         <x:v>189159.24</x:v>
       </x:c>
       <x:c r="N434" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O434" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B435" s="3" t="s">
-        <x:v>1342</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E435" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F435" s="3" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="G435" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H435" s="3" t="s">
         <x:v>1343</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1344</x:v>
       </x:c>
       <x:c r="I435" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J435" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K435" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L435" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M435" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N435" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O435" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B436" s="3" t="s">
-        <x:v>1345</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C436" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D436" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E436" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F436" s="3" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="G436" s="3" t="s">
         <x:v>1346</x:v>
       </x:c>
-      <x:c r="G436" s="3" t="s">
+      <x:c r="H436" s="3" t="s">
         <x:v>1347</x:v>
       </x:c>
-      <x:c r="H436" s="3" t="s">
+      <x:c r="I436" s="3" t="s">
         <x:v>1348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1349</x:v>
       </x:c>
       <x:c r="J436" s="4">
         <x:v>3527.9</x:v>
       </x:c>
       <x:c r="K436" s="4">
         <x:v>2469.53</x:v>
       </x:c>
       <x:c r="L436" s="4">
         <x:v>1058.37</x:v>
       </x:c>
       <x:c r="M436" s="4">
         <x:v>306991.35</x:v>
       </x:c>
       <x:c r="N436" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O436" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B437" s="3" t="s">
-        <x:v>1350</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E437" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F437" s="3" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="G437" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H437" s="3" t="s">
         <x:v>1351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1352</x:v>
       </x:c>
       <x:c r="I437" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J437" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K437" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L437" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M437" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N437" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O437" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B438" s="3" t="s">
-        <x:v>1353</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C438" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D438" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E438" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F438" s="3" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="G438" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H438" s="3" t="s">
         <x:v>1354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1355</x:v>
       </x:c>
       <x:c r="I438" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J438" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K438" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L438" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M438" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N438" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O438" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B439" s="3" t="s">
-        <x:v>1356</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E439" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F439" s="3" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="G439" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H439" s="3" t="s">
         <x:v>1357</x:v>
       </x:c>
-      <x:c r="G439" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H439" s="3" t="s">
+      <x:c r="I439" s="3" t="s">
         <x:v>1358</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1359</x:v>
       </x:c>
       <x:c r="J439" s="4">
         <x:v>213341.69</x:v>
       </x:c>
       <x:c r="K439" s="4">
         <x:v>192007.54</x:v>
       </x:c>
       <x:c r="L439" s="4">
         <x:v>21334.15</x:v>
       </x:c>
       <x:c r="M439" s="4">
         <x:v>185938.18</x:v>
       </x:c>
       <x:c r="N439" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O439" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:15">
       <x:c r="A440" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B440" s="3" t="s">
-        <x:v>1360</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="C440" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D440" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E440" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F440" s="3" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="G440" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H440" s="3" t="s">
         <x:v>1361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1362</x:v>
       </x:c>
       <x:c r="I440" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J440" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K440" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L440" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M440" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N440" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O440" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:15">
       <x:c r="A441" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B441" s="3" t="s">
-        <x:v>1363</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E441" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F441" s="3" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="G441" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H441" s="3" t="s">
         <x:v>1364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1365</x:v>
       </x:c>
       <x:c r="I441" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J441" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K441" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L441" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M441" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N441" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O441" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:15">
       <x:c r="A442" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B442" s="3" t="s">
-        <x:v>1363</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="C442" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D442" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E442" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F442" s="3" t="s">
-        <x:v>1364</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="G442" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H442" s="3" t="s">
-        <x:v>1366</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="I442" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J442" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K442" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L442" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M442" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N442" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O442" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:15">
       <x:c r="A443" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B443" s="3" t="s">
-        <x:v>1367</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E443" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F443" s="3" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="G443" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H443" s="3" t="s">
         <x:v>1368</x:v>
       </x:c>
-      <x:c r="G443" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H443" s="3" t="s">
+      <x:c r="I443" s="3" t="s">
         <x:v>1369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1370</x:v>
       </x:c>
       <x:c r="J443" s="4">
         <x:v>779208.84</x:v>
       </x:c>
       <x:c r="K443" s="4">
         <x:v>467525.31</x:v>
       </x:c>
       <x:c r="L443" s="4">
         <x:v>311683.53</x:v>
       </x:c>
       <x:c r="M443" s="4">
         <x:v>467525.3</x:v>
       </x:c>
       <x:c r="N443" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O443" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:15">
       <x:c r="A444" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B444" s="3" t="s">
-        <x:v>1367</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="C444" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D444" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E444" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F444" s="3" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="G444" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H444" s="3" t="s">
         <x:v>1371</x:v>
       </x:c>
-      <x:c r="G444" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H444" s="3" t="s">
+      <x:c r="I444" s="3" t="s">
         <x:v>1372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1373</x:v>
       </x:c>
       <x:c r="J444" s="4">
         <x:v>679327.96</x:v>
       </x:c>
       <x:c r="K444" s="4">
         <x:v>407596.77</x:v>
       </x:c>
       <x:c r="L444" s="4">
         <x:v>271731.19</x:v>
       </x:c>
       <x:c r="M444" s="4">
         <x:v>406953.77</x:v>
       </x:c>
       <x:c r="N444" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O444" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B445" s="3" t="s">
-        <x:v>1374</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E445" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F445" s="3" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="G445" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H445" s="3" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="G445" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H445" s="3" t="s">
+      <x:c r="I445" s="3" t="s">
         <x:v>1376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1377</x:v>
       </x:c>
       <x:c r="J445" s="4">
         <x:v>120243.83</x:v>
       </x:c>
       <x:c r="K445" s="4">
         <x:v>96195.11</x:v>
       </x:c>
       <x:c r="L445" s="4">
         <x:v>24048.72</x:v>
       </x:c>
       <x:c r="M445" s="4">
         <x:v>96195.1</x:v>
       </x:c>
       <x:c r="N445" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O445" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:15">
       <x:c r="A446" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B446" s="3" t="s">
-        <x:v>1378</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="C446" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D446" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E446" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F446" s="3" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="G446" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H446" s="3" t="s">
         <x:v>1379</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1380</x:v>
       </x:c>
       <x:c r="I446" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J446" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K446" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L446" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M446" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N446" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O446" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:15">
       <x:c r="A447" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B447" s="3" t="s">
-        <x:v>1381</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E447" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F447" s="3" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="G447" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H447" s="3" t="s">
         <x:v>1382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1383</x:v>
       </x:c>
       <x:c r="I447" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J447" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K447" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L447" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M447" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N447" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O447" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:15">
       <x:c r="A448" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B448" s="3" t="s">
-        <x:v>1384</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="C448" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D448" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E448" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F448" s="3" t="s">
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="G448" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H448" s="3" t="s">
         <x:v>1385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1386</x:v>
       </x:c>
       <x:c r="I448" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J448" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K448" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L448" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M448" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N448" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O448" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B449" s="3" t="s">
-        <x:v>1387</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E449" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F449" s="3" t="s">
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c r="G449" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H449" s="3" t="s">
         <x:v>1388</x:v>
       </x:c>
-      <x:c r="G449" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H449" s="3" t="s">
+      <x:c r="I449" s="3" t="s">
         <x:v>1389</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1390</x:v>
       </x:c>
       <x:c r="J449" s="4">
         <x:v>222028.49</x:v>
       </x:c>
       <x:c r="K449" s="4">
         <x:v>199825.64</x:v>
       </x:c>
       <x:c r="L449" s="4">
         <x:v>22202.85</x:v>
       </x:c>
       <x:c r="M449" s="4">
         <x:v>199740.51</x:v>
       </x:c>
       <x:c r="N449" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O449" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:15">
       <x:c r="A450" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B450" s="3" t="s">
-        <x:v>1391</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="C450" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D450" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E450" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F450" s="3" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="G450" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H450" s="3" t="s">
         <x:v>1392</x:v>
       </x:c>
-      <x:c r="G450" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H450" s="3" t="s">
+      <x:c r="I450" s="3" t="s">
         <x:v>1393</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1394</x:v>
       </x:c>
       <x:c r="J450" s="4">
         <x:v>127817.91</x:v>
       </x:c>
       <x:c r="K450" s="4">
         <x:v>102254.31</x:v>
       </x:c>
       <x:c r="L450" s="4">
         <x:v>25563.6</x:v>
       </x:c>
       <x:c r="M450" s="4">
         <x:v>96918.99</x:v>
       </x:c>
       <x:c r="N450" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O450" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:15">
       <x:c r="A451" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B451" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E451" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F451" s="3" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="G451" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H451" s="3" t="s">
         <x:v>1396</x:v>
       </x:c>
-      <x:c r="G451" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H451" s="3" t="s">
+      <x:c r="I451" s="3" t="s">
         <x:v>1397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1398</x:v>
       </x:c>
       <x:c r="J451" s="4">
         <x:v>498954.42</x:v>
       </x:c>
       <x:c r="K451" s="4">
         <x:v>304250.38</x:v>
       </x:c>
       <x:c r="L451" s="4">
         <x:v>194704.04</x:v>
       </x:c>
       <x:c r="M451" s="4">
         <x:v>303731.77</x:v>
       </x:c>
       <x:c r="N451" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O451" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:15">
       <x:c r="A452" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B452" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C452" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D452" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E452" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F452" s="3" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="G452" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H452" s="3" t="s">
         <x:v>1399</x:v>
       </x:c>
-      <x:c r="G452" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H452" s="3" t="s">
+      <x:c r="I452" s="3" t="s">
         <x:v>1400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1401</x:v>
       </x:c>
       <x:c r="J452" s="4">
         <x:v>346297.98</x:v>
       </x:c>
       <x:c r="K452" s="4">
         <x:v>207778.79</x:v>
       </x:c>
       <x:c r="L452" s="4">
         <x:v>138519.19</x:v>
       </x:c>
       <x:c r="M452" s="4">
         <x:v>207226.6</x:v>
       </x:c>
       <x:c r="N452" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O452" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:15">
       <x:c r="A453" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B453" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E453" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F453" s="3" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="G453" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H453" s="3" t="s">
         <x:v>1402</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1403</x:v>
       </x:c>
       <x:c r="I453" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J453" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K453" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L453" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M453" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N453" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O453" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:15">
       <x:c r="A454" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B454" s="3" t="s">
-        <x:v>1395</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C454" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D454" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E454" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F454" s="3" t="s">
-        <x:v>1396</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="G454" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H454" s="3" t="s">
-        <x:v>1404</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="I454" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J454" s="4">
         <x:v>138815.74</x:v>
       </x:c>
       <x:c r="K454" s="4">
         <x:v>69407.87</x:v>
       </x:c>
       <x:c r="L454" s="4">
         <x:v>69407.87</x:v>
       </x:c>
       <x:c r="M454" s="4">
         <x:v>69407.87</x:v>
       </x:c>
       <x:c r="N454" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O454" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:15">
       <x:c r="A455" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B455" s="3" t="s">
-        <x:v>1405</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E455" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F455" s="3" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="G455" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H455" s="3" t="s">
         <x:v>1406</x:v>
       </x:c>
-      <x:c r="G455" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H455" s="3" t="s">
+      <x:c r="I455" s="3" t="s">
         <x:v>1407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1408</x:v>
       </x:c>
       <x:c r="J455" s="4">
         <x:v>127415.52</x:v>
       </x:c>
       <x:c r="K455" s="4">
         <x:v>101932.41</x:v>
       </x:c>
       <x:c r="L455" s="4">
         <x:v>25483.11</x:v>
       </x:c>
       <x:c r="M455" s="4">
         <x:v>101753.07</x:v>
       </x:c>
       <x:c r="N455" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O455" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:15">
       <x:c r="A456" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B456" s="3" t="s">
-        <x:v>1409</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C456" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D456" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E456" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F456" s="3" t="s">
-        <x:v>1410</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="G456" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H456" s="3" t="s">
-        <x:v>1411</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="I456" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J456" s="4">
         <x:v>1868.26</x:v>
       </x:c>
       <x:c r="K456" s="4">
         <x:v>1868.26</x:v>
       </x:c>
       <x:c r="L456" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M456" s="4">
         <x:v>1868.26</x:v>
       </x:c>
       <x:c r="N456" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O456" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B457" s="3" t="s">
-        <x:v>1412</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E457" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F457" s="3" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="G457" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H457" s="3" t="s">
         <x:v>1413</x:v>
       </x:c>
-      <x:c r="G457" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H457" s="3" t="s">
+      <x:c r="I457" s="3" t="s">
         <x:v>1414</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1415</x:v>
       </x:c>
       <x:c r="J457" s="4">
         <x:v>386132.95</x:v>
       </x:c>
       <x:c r="K457" s="4">
         <x:v>231679.84</x:v>
       </x:c>
       <x:c r="L457" s="4">
         <x:v>154453.11</x:v>
       </x:c>
       <x:c r="M457" s="4">
         <x:v>288350.22</x:v>
       </x:c>
       <x:c r="N457" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O457" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B458" s="3" t="s">
-        <x:v>1416</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C458" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D458" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E458" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F458" s="3" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="G458" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H458" s="3" t="s">
         <x:v>1417</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1418</x:v>
       </x:c>
       <x:c r="I458" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J458" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K458" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L458" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M458" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N458" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O458" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:15">
       <x:c r="A459" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B459" s="3" t="s">
-        <x:v>1419</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E459" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F459" s="3" t="s">
-        <x:v>1420</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="G459" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H459" s="3" t="s">
+        <x:v>1420</x:v>
+      </x:c>
+      <x:c r="I459" s="3" t="s">
         <x:v>1421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1422</x:v>
       </x:c>
       <x:c r="J459" s="4">
         <x:v>293031.61</x:v>
       </x:c>
       <x:c r="K459" s="4">
         <x:v>224426.45</x:v>
       </x:c>
       <x:c r="L459" s="4">
         <x:v>68605.16</x:v>
       </x:c>
       <x:c r="M459" s="4">
         <x:v>242229.8</x:v>
       </x:c>
       <x:c r="N459" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O459" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:15">
       <x:c r="A460" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B460" s="3" t="s">
-        <x:v>1423</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="C460" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D460" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E460" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F460" s="3" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="G460" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H460" s="3" t="s">
         <x:v>1424</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1425</x:v>
       </x:c>
       <x:c r="I460" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J460" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K460" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L460" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M460" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N460" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O460" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:15">
       <x:c r="A461" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B461" s="3" t="s">
-        <x:v>1426</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E461" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F461" s="3" t="s">
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="G461" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H461" s="3" t="s">
         <x:v>1427</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1428</x:v>
       </x:c>
       <x:c r="I461" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J461" s="4">
         <x:v>2491.01</x:v>
       </x:c>
       <x:c r="K461" s="4">
         <x:v>2491.01</x:v>
       </x:c>
       <x:c r="L461" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M461" s="4">
         <x:v>2491.01</x:v>
       </x:c>
       <x:c r="N461" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O461" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:15">
       <x:c r="A462" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B462" s="3" t="s">
-        <x:v>1429</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C462" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D462" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E462" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F462" s="3" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="G462" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H462" s="3" t="s">
         <x:v>1430</x:v>
       </x:c>
-      <x:c r="G462" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H462" s="3" t="s">
+      <x:c r="I462" s="3" t="s">
         <x:v>1431</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1432</x:v>
       </x:c>
       <x:c r="J462" s="4">
         <x:v>365573.7</x:v>
       </x:c>
       <x:c r="K462" s="4">
         <x:v>329016.33</x:v>
       </x:c>
       <x:c r="L462" s="4">
         <x:v>36557.37</x:v>
       </x:c>
       <x:c r="M462" s="4">
         <x:v>325289.02</x:v>
       </x:c>
       <x:c r="N462" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O462" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:15">
       <x:c r="A463" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B463" s="3" t="s">
-        <x:v>1433</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E463" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F463" s="3" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="G463" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H463" s="3" t="s">
         <x:v>1434</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1435</x:v>
       </x:c>
       <x:c r="I463" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J463" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K463" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L463" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M463" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N463" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O463" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:15">
       <x:c r="A464" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B464" s="3" t="s">
-        <x:v>1436</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C464" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D464" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E464" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F464" s="3" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="G464" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H464" s="3" t="s">
         <x:v>1437</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1438</x:v>
       </x:c>
       <x:c r="I464" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J464" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K464" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L464" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M464" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N464" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O464" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:15">
       <x:c r="A465" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B465" s="3" t="s">
-        <x:v>1439</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E465" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F465" s="3" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="G465" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H465" s="3" t="s">
         <x:v>1440</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1441</x:v>
       </x:c>
       <x:c r="I465" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J465" s="4">
         <x:v>3962.52</x:v>
       </x:c>
       <x:c r="K465" s="4">
         <x:v>3962.52</x:v>
       </x:c>
       <x:c r="L465" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M465" s="4">
         <x:v>3962.51</x:v>
       </x:c>
       <x:c r="N465" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O465" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B466" s="3" t="s">
-        <x:v>1442</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C466" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D466" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E466" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F466" s="3" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="G466" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H466" s="3" t="s">
         <x:v>1443</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1444</x:v>
       </x:c>
       <x:c r="I466" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J466" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K466" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L466" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M466" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N466" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O466" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B467" s="3" t="s">
-        <x:v>1445</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E467" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F467" s="3" t="s">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="G467" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H467" s="3" t="s">
         <x:v>1446</x:v>
       </x:c>
-      <x:c r="G467" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H467" s="3" t="s">
+      <x:c r="I467" s="3" t="s">
         <x:v>1447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1448</x:v>
       </x:c>
       <x:c r="J467" s="4">
         <x:v>386498.3</x:v>
       </x:c>
       <x:c r="K467" s="4">
         <x:v>347848.48</x:v>
       </x:c>
       <x:c r="L467" s="4">
         <x:v>38649.82</x:v>
       </x:c>
       <x:c r="M467" s="4">
         <x:v>339299.58</x:v>
       </x:c>
       <x:c r="N467" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O467" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B468" s="3" t="s">
-        <x:v>1449</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="C468" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D468" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E468" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F468" s="3" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="G468" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H468" s="3" t="s">
         <x:v>1450</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1451</x:v>
       </x:c>
       <x:c r="I468" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J468" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K468" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L468" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M468" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N468" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O468" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:15">
       <x:c r="A469" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B469" s="3" t="s">
-        <x:v>1449</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E469" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F469" s="3" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="G469" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H469" s="3" t="s">
         <x:v>1452</x:v>
       </x:c>
-      <x:c r="G469" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H469" s="3" t="s">
+      <x:c r="I469" s="3" t="s">
         <x:v>1453</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1454</x:v>
       </x:c>
       <x:c r="J469" s="4">
         <x:v>52560.8</x:v>
       </x:c>
       <x:c r="K469" s="4">
         <x:v>36792.56</x:v>
       </x:c>
       <x:c r="L469" s="4">
         <x:v>15768.24</x:v>
       </x:c>
       <x:c r="M469" s="4">
         <x:v>36792.56</x:v>
       </x:c>
       <x:c r="N469" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O469" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:15">
       <x:c r="A470" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B470" s="3" t="s">
-        <x:v>1455</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="C470" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D470" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E470" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F470" s="3" t="s">
-        <x:v>1456</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="G470" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H470" s="3" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="I470" s="3" t="s">
         <x:v>1457</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1458</x:v>
       </x:c>
       <x:c r="J470" s="4">
         <x:v>220589.43</x:v>
       </x:c>
       <x:c r="K470" s="4">
         <x:v>198530.49</x:v>
       </x:c>
       <x:c r="L470" s="4">
         <x:v>22058.94</x:v>
       </x:c>
       <x:c r="M470" s="4">
         <x:v>194850.82</x:v>
       </x:c>
       <x:c r="N470" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O470" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:15">
       <x:c r="A471" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B471" s="3" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="C471" s="3" t="s">
         <x:v>1459</x:v>
       </x:c>
-      <x:c r="C471" s="3" t="s">
+      <x:c r="D471" s="3" t="s">
         <x:v>1460</x:v>
       </x:c>
-      <x:c r="D471" s="3" t="s">
+      <x:c r="E471" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F471" s="3" t="s">
         <x:v>1461</x:v>
       </x:c>
-      <x:c r="E471" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F471" s="3" t="s">
+      <x:c r="G471" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H471" s="3" t="s">
         <x:v>1462</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1463</x:v>
       </x:c>
       <x:c r="I471" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J471" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K471" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L471" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M471" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N471" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O471" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:15">
       <x:c r="A472" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B472" s="3" t="s">
-        <x:v>1464</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="C472" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D472" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E472" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F472" s="3" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="G472" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H472" s="3" t="s">
         <x:v>1465</x:v>
       </x:c>
-      <x:c r="G472" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H472" s="3" t="s">
+      <x:c r="I472" s="3" t="s">
         <x:v>1466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1467</x:v>
       </x:c>
       <x:c r="J472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M472" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N472" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O472" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:15">
       <x:c r="A473" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B473" s="3" t="s">
-        <x:v>1468</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E473" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F473" s="3" t="s">
-        <x:v>1469</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="G473" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H473" s="3" t="s">
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="I473" s="3" t="s">
         <x:v>1470</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1471</x:v>
       </x:c>
       <x:c r="J473" s="4">
         <x:v>196864.65</x:v>
       </x:c>
       <x:c r="K473" s="4">
         <x:v>149142.52</x:v>
       </x:c>
       <x:c r="L473" s="4">
         <x:v>47722.13</x:v>
       </x:c>
       <x:c r="M473" s="4">
         <x:v>167699.92</x:v>
       </x:c>
       <x:c r="N473" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O473" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B474" s="3" t="s">
-        <x:v>1468</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="C474" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D474" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E474" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F474" s="3" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="G474" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H474" s="3" t="s">
         <x:v>1472</x:v>
       </x:c>
-      <x:c r="G474" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H474" s="3" t="s">
+      <x:c r="I474" s="3" t="s">
         <x:v>1473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1474</x:v>
       </x:c>
       <x:c r="J474" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K474" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L474" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M474" s="4">
         <x:v>511087.37</x:v>
       </x:c>
       <x:c r="N474" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O474" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:15">
       <x:c r="A475" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B475" s="3" t="s">
-        <x:v>1475</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E475" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F475" s="3" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="G475" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H475" s="3" t="s">
         <x:v>1476</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1477</x:v>
       </x:c>
       <x:c r="I475" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J475" s="4">
         <x:v>2045.17</x:v>
       </x:c>
       <x:c r="K475" s="4">
         <x:v>2045.17</x:v>
       </x:c>
       <x:c r="L475" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M475" s="4">
         <x:v>2045.17</x:v>
       </x:c>
       <x:c r="N475" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O475" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:15">
       <x:c r="A476" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B476" s="3" t="s">
-        <x:v>1478</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="C476" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D476" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E476" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F476" s="3" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="G476" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H476" s="3" t="s">
         <x:v>1479</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1480</x:v>
       </x:c>
       <x:c r="I476" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J476" s="4">
         <x:v>2045.17</x:v>
       </x:c>
       <x:c r="K476" s="4">
         <x:v>2045.17</x:v>
       </x:c>
       <x:c r="L476" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M476" s="4">
         <x:v>2045.17</x:v>
       </x:c>
       <x:c r="N476" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O476" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:15">
       <x:c r="A477" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B477" s="3" t="s">
-        <x:v>1481</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E477" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F477" s="3" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="G477" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H477" s="3" t="s">
         <x:v>1482</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1483</x:v>
       </x:c>
       <x:c r="I477" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J477" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K477" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L477" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M477" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N477" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O477" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:15">
       <x:c r="A478" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B478" s="3" t="s">
-        <x:v>1484</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="C478" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D478" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E478" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F478" s="3" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="G478" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H478" s="3" t="s">
         <x:v>1485</x:v>
       </x:c>
-      <x:c r="G478" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H478" s="3" t="s">
+      <x:c r="I478" s="3" t="s">
         <x:v>1486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1487</x:v>
       </x:c>
       <x:c r="J478" s="4">
         <x:v>823388.65</x:v>
       </x:c>
       <x:c r="K478" s="4">
         <x:v>494033.19</x:v>
       </x:c>
       <x:c r="L478" s="4">
         <x:v>329355.46</x:v>
       </x:c>
       <x:c r="M478" s="4">
         <x:v>487779.48</x:v>
       </x:c>
       <x:c r="N478" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O478" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B479" s="3" t="s">
-        <x:v>1484</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E479" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F479" s="3" t="s">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="G479" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H479" s="3" t="s">
         <x:v>1488</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1489</x:v>
       </x:c>
       <x:c r="I479" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M479" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N479" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O479" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:15">
       <x:c r="A480" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B480" s="3" t="s">
-        <x:v>1484</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="C480" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D480" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E480" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F480" s="3" t="s">
-        <x:v>1488</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="G480" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H480" s="3" t="s">
-        <x:v>1490</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="I480" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J480" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K480" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L480" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M480" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N480" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O480" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:15">
       <x:c r="A481" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B481" s="3" t="s">
-        <x:v>1491</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E481" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F481" s="3" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="G481" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H481" s="3" t="s">
         <x:v>1492</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1493</x:v>
       </x:c>
       <x:c r="I481" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J481" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K481" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L481" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M481" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N481" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O481" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B482" s="3" t="s">
-        <x:v>1491</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="C482" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D482" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E482" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F482" s="3" t="s">
-        <x:v>1492</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="G482" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H482" s="3" t="s">
-        <x:v>1494</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="I482" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J482" s="4">
         <x:v>137459.8</x:v>
       </x:c>
       <x:c r="K482" s="4">
         <x:v>68729.9</x:v>
       </x:c>
       <x:c r="L482" s="4">
         <x:v>68729.9</x:v>
       </x:c>
       <x:c r="M482" s="4">
         <x:v>68729.9</x:v>
       </x:c>
       <x:c r="N482" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O482" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B483" s="3" t="s">
-        <x:v>1491</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E483" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F483" s="3" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="G483" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H483" s="3" t="s">
         <x:v>1495</x:v>
       </x:c>
-      <x:c r="G483" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H483" s="3" t="s">
+      <x:c r="I483" s="3" t="s">
         <x:v>1496</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1497</x:v>
       </x:c>
       <x:c r="J483" s="4">
         <x:v>754820.19</x:v>
       </x:c>
       <x:c r="K483" s="4">
         <x:v>533517.73</x:v>
       </x:c>
       <x:c r="L483" s="4">
         <x:v>221302.46</x:v>
       </x:c>
       <x:c r="M483" s="4">
         <x:v>531929.67</x:v>
       </x:c>
       <x:c r="N483" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O483" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B484" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C484" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D484" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E484" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F484" s="3" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="G484" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H484" s="3" t="s">
         <x:v>1499</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1500</x:v>
       </x:c>
       <x:c r="I484" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J484" s="4">
         <x:v>139991.72</x:v>
       </x:c>
       <x:c r="K484" s="4">
         <x:v>69995.86</x:v>
       </x:c>
       <x:c r="L484" s="4">
         <x:v>69995.86</x:v>
       </x:c>
       <x:c r="M484" s="4">
         <x:v>69995.86</x:v>
       </x:c>
       <x:c r="N484" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O484" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B485" s="3" t="s">
-        <x:v>1498</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E485" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F485" s="3" t="s">
-        <x:v>1499</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="G485" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H485" s="3" t="s">
-        <x:v>1501</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="I485" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J485" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K485" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L485" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M485" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N485" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O485" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B486" s="3" t="s">
-        <x:v>1502</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="C486" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D486" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E486" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F486" s="3" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="G486" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H486" s="3" t="s">
         <x:v>1503</x:v>
       </x:c>
-      <x:c r="G486" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H486" s="3" t="s">
+      <x:c r="I486" s="3" t="s">
         <x:v>1504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1505</x:v>
       </x:c>
       <x:c r="J486" s="4">
         <x:v>215824.46</x:v>
       </x:c>
       <x:c r="K486" s="4">
         <x:v>194242</x:v>
       </x:c>
       <x:c r="L486" s="4">
         <x:v>21582.46</x:v>
       </x:c>
       <x:c r="M486" s="4">
         <x:v>112673.34</x:v>
       </x:c>
       <x:c r="N486" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O486" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:15">
       <x:c r="A487" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B487" s="3" t="s">
-        <x:v>1506</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E487" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F487" s="3" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="G487" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H487" s="3" t="s">
         <x:v>1507</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1508</x:v>
       </x:c>
       <x:c r="I487" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J487" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K487" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L487" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M487" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N487" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O487" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:15">
       <x:c r="A488" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B488" s="3" t="s">
-        <x:v>1509</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="C488" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D488" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E488" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F488" s="3" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="G488" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H488" s="3" t="s">
         <x:v>1510</x:v>
       </x:c>
-      <x:c r="G488" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H488" s="3" t="s">
+      <x:c r="I488" s="3" t="s">
         <x:v>1511</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1512</x:v>
       </x:c>
       <x:c r="J488" s="4">
         <x:v>1043110.64</x:v>
       </x:c>
       <x:c r="K488" s="4">
         <x:v>521555.32</x:v>
       </x:c>
       <x:c r="L488" s="4">
         <x:v>521555.32</x:v>
       </x:c>
       <x:c r="M488" s="4">
         <x:v>521548.65</x:v>
       </x:c>
       <x:c r="N488" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O488" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B489" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E489" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F489" s="3" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="G489" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H489" s="3" t="s">
         <x:v>1514</x:v>
       </x:c>
-      <x:c r="G489" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H489" s="3" t="s">
+      <x:c r="I489" s="3" t="s">
         <x:v>1515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1516</x:v>
       </x:c>
       <x:c r="J489" s="4">
         <x:v>113699.99</x:v>
       </x:c>
       <x:c r="K489" s="4">
         <x:v>79589.99</x:v>
       </x:c>
       <x:c r="L489" s="4">
         <x:v>34110</x:v>
       </x:c>
       <x:c r="M489" s="4">
         <x:v>78680</x:v>
       </x:c>
       <x:c r="N489" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O489" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:15">
       <x:c r="A490" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B490" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C490" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D490" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E490" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F490" s="3" t="s">
-        <x:v>1514</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="G490" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H490" s="3" t="s">
-        <x:v>1517</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I490" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J490" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K490" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L490" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M490" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N490" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O490" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B491" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E491" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F491" s="3" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="G491" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H491" s="3" t="s">
         <x:v>1518</x:v>
       </x:c>
-      <x:c r="G491" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H491" s="3" t="s">
+      <x:c r="I491" s="3" t="s">
         <x:v>1519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1520</x:v>
       </x:c>
       <x:c r="J491" s="4">
         <x:v>201999.99</x:v>
       </x:c>
       <x:c r="K491" s="4">
         <x:v>141400</x:v>
       </x:c>
       <x:c r="L491" s="4">
         <x:v>60599.99</x:v>
       </x:c>
       <x:c r="M491" s="4">
         <x:v>141400</x:v>
       </x:c>
       <x:c r="N491" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O491" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B492" s="3" t="s">
-        <x:v>1513</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C492" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D492" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E492" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F492" s="3" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="G492" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H492" s="3" t="s">
         <x:v>1521</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1522</x:v>
       </x:c>
       <x:c r="I492" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J492" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K492" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L492" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M492" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N492" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O492" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B493" s="3" t="s">
-        <x:v>1523</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E493" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F493" s="3" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="G493" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H493" s="3" t="s">
         <x:v>1524</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1525</x:v>
       </x:c>
       <x:c r="I493" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J493" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K493" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L493" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M493" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N493" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O493" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:15">
       <x:c r="A494" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B494" s="3" t="s">
-        <x:v>1526</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C494" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D494" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E494" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F494" s="3" t="s">
-        <x:v>1527</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G494" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="H494" s="3" t="s">
-        <x:v>1528</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="I494" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J494" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K494" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L494" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M494" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N494" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O494" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B495" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E495" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F495" s="3" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="G495" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H495" s="3" t="s">
         <x:v>1530</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1531</x:v>
       </x:c>
       <x:c r="I495" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J495" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K495" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L495" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M495" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N495" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O495" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B496" s="3" t="s">
-        <x:v>1529</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="C496" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D496" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E496" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F496" s="3" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="G496" s="3" t="s">
         <x:v>1532</x:v>
       </x:c>
-      <x:c r="G496" s="3" t="s">
+      <x:c r="H496" s="3" t="s">
         <x:v>1533</x:v>
       </x:c>
-      <x:c r="H496" s="3" t="s">
+      <x:c r="I496" s="3" t="s">
         <x:v>1534</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1535</x:v>
       </x:c>
       <x:c r="J496" s="4">
         <x:v>169880</x:v>
       </x:c>
       <x:c r="K496" s="4">
         <x:v>101928</x:v>
       </x:c>
       <x:c r="L496" s="4">
         <x:v>67952</x:v>
       </x:c>
       <x:c r="M496" s="4">
         <x:v>402567.62</x:v>
       </x:c>
       <x:c r="N496" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O496" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:15">
       <x:c r="A497" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B497" s="3" t="s">
-        <x:v>1536</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E497" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F497" s="3" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="G497" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H497" s="3" t="s">
         <x:v>1537</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1538</x:v>
       </x:c>
       <x:c r="I497" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J497" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K497" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L497" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M497" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N497" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O497" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:15">
       <x:c r="A498" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B498" s="3" t="s">
-        <x:v>1539</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="C498" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D498" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E498" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F498" s="3" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="G498" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H498" s="3" t="s">
         <x:v>1540</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1541</x:v>
       </x:c>
       <x:c r="I498" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J498" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K498" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L498" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M498" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N498" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O498" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:15">
       <x:c r="A499" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B499" s="3" t="s">
-        <x:v>1542</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E499" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F499" s="3" t="s">
-        <x:v>1543</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G499" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H499" s="3" t="s">
-        <x:v>1544</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="I499" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J499" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K499" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L499" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M499" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N499" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O499" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:15">
       <x:c r="A500" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B500" s="3" t="s">
-        <x:v>1545</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="C500" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D500" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E500" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F500" s="3" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="G500" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H500" s="3" t="s">
         <x:v>1546</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1547</x:v>
       </x:c>
       <x:c r="I500" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J500" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K500" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L500" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M500" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N500" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O500" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:15">
       <x:c r="A501" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B501" s="3" t="s">
-        <x:v>1548</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E501" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F501" s="3" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="G501" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H501" s="3" t="s">
         <x:v>1549</x:v>
       </x:c>
-      <x:c r="G501" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H501" s="3" t="s">
+      <x:c r="I501" s="3" t="s">
         <x:v>1550</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1551</x:v>
       </x:c>
       <x:c r="J501" s="4">
         <x:v>115966.96</x:v>
       </x:c>
       <x:c r="K501" s="4">
         <x:v>92773.6</x:v>
       </x:c>
       <x:c r="L501" s="4">
         <x:v>23193.36</x:v>
       </x:c>
       <x:c r="M501" s="4">
         <x:v>92773.66</x:v>
       </x:c>
       <x:c r="N501" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O501" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:15">
       <x:c r="A502" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B502" s="3" t="s">
-        <x:v>1552</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="C502" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D502" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E502" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F502" s="3" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="G502" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H502" s="3" t="s">
         <x:v>1553</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1554</x:v>
       </x:c>
       <x:c r="I502" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J502" s="4">
         <x:v>2403.07</x:v>
       </x:c>
       <x:c r="K502" s="4">
         <x:v>2403.07</x:v>
       </x:c>
       <x:c r="L502" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M502" s="4">
         <x:v>2403.07</x:v>
       </x:c>
       <x:c r="N502" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O502" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:15">
       <x:c r="A503" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B503" s="3" t="s">
-        <x:v>1555</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E503" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F503" s="3" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="G503" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H503" s="3" t="s">
         <x:v>1556</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1557</x:v>
       </x:c>
       <x:c r="I503" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J503" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K503" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L503" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M503" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N503" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O503" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:15">
       <x:c r="A504" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B504" s="3" t="s">
-        <x:v>1558</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C504" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D504" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E504" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F504" s="3" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="G504" s="3" t="s">
         <x:v>1559</x:v>
       </x:c>
-      <x:c r="G504" s="3" t="s">
+      <x:c r="H504" s="3" t="s">
         <x:v>1560</x:v>
       </x:c>
-      <x:c r="H504" s="3" t="s">
+      <x:c r="I504" s="3" t="s">
         <x:v>1561</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1562</x:v>
       </x:c>
       <x:c r="J504" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K504" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L504" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M504" s="4">
         <x:v>762249.43</x:v>
       </x:c>
       <x:c r="N504" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O504" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:15">
       <x:c r="A505" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B505" s="3" t="s">
-        <x:v>1558</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E505" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F505" s="3" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="G505" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H505" s="3" t="s">
         <x:v>1563</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1564</x:v>
       </x:c>
       <x:c r="I505" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J505" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K505" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L505" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M505" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N505" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O505" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:15">
       <x:c r="A506" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B506" s="3" t="s">
-        <x:v>1565</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="C506" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D506" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E506" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F506" s="3" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="G506" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H506" s="3" t="s">
         <x:v>1566</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1567</x:v>
       </x:c>
       <x:c r="I506" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J506" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K506" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L506" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M506" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N506" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O506" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:15">
       <x:c r="A507" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B507" s="3" t="s">
-        <x:v>1568</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E507" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F507" s="3" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="G507" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H507" s="3" t="s">
         <x:v>1569</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1570</x:v>
       </x:c>
       <x:c r="I507" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J507" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K507" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L507" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M507" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N507" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O507" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:15">
       <x:c r="A508" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B508" s="3" t="s">
-        <x:v>1571</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="C508" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D508" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E508" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F508" s="3" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="G508" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H508" s="3" t="s">
-        <x:v>1572</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="I508" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J508" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K508" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L508" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M508" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N508" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O508" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:15">
       <x:c r="A509" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B509" s="3" t="s">
-        <x:v>1573</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E509" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F509" s="3" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="G509" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H509" s="3" t="s">
         <x:v>1574</x:v>
       </x:c>
-      <x:c r="G509" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H509" s="3" t="s">
+      <x:c r="I509" s="3" t="s">
         <x:v>1575</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1576</x:v>
       </x:c>
       <x:c r="J509" s="4">
         <x:v>197672.66</x:v>
       </x:c>
       <x:c r="K509" s="4">
         <x:v>177905.39</x:v>
       </x:c>
       <x:c r="L509" s="4">
         <x:v>19767.27</x:v>
       </x:c>
       <x:c r="M509" s="4">
         <x:v>177905.41</x:v>
       </x:c>
       <x:c r="N509" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O509" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:15">
       <x:c r="A510" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B510" s="3" t="s">
-        <x:v>1577</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="C510" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D510" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E510" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F510" s="3" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="G510" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H510" s="3" t="s">
         <x:v>1578</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1579</x:v>
       </x:c>
       <x:c r="I510" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J510" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K510" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L510" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M510" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N510" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O510" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:15">
       <x:c r="A511" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B511" s="3" t="s">
-        <x:v>1580</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E511" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F511" s="3" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="G511" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H511" s="3" t="s">
         <x:v>1581</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1582</x:v>
       </x:c>
       <x:c r="I511" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J511" s="4">
         <x:v>4141.46</x:v>
       </x:c>
       <x:c r="K511" s="4">
         <x:v>4141.46</x:v>
       </x:c>
       <x:c r="L511" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M511" s="4">
         <x:v>4141.46</x:v>
       </x:c>
       <x:c r="N511" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O511" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:15">
       <x:c r="A512" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B512" s="3" t="s">
-        <x:v>1583</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="C512" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D512" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E512" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F512" s="3" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="G512" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H512" s="3" t="s">
         <x:v>1584</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1585</x:v>
       </x:c>
       <x:c r="I512" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J512" s="4">
         <x:v>1881.55</x:v>
       </x:c>
       <x:c r="K512" s="4">
         <x:v>1881.55</x:v>
       </x:c>
       <x:c r="L512" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M512" s="4">
         <x:v>1881.55</x:v>
       </x:c>
       <x:c r="N512" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O512" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:15">
       <x:c r="A513" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B513" s="3" t="s">
-        <x:v>1586</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E513" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F513" s="3" t="s">
+        <x:v>1586</x:v>
+      </x:c>
+      <x:c r="G513" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H513" s="3" t="s">
         <x:v>1587</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1588</x:v>
       </x:c>
       <x:c r="I513" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J513" s="4">
         <x:v>5097.58</x:v>
       </x:c>
       <x:c r="K513" s="4">
         <x:v>5097.58</x:v>
       </x:c>
       <x:c r="L513" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M513" s="4">
         <x:v>5097.58</x:v>
       </x:c>
       <x:c r="N513" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O513" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B514" s="3" t="s">
-        <x:v>1589</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="C514" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D514" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E514" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F514" s="3" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="G514" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H514" s="3" t="s">
         <x:v>1590</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1591</x:v>
       </x:c>
       <x:c r="I514" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J514" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K514" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L514" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M514" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N514" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O514" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B515" s="3" t="s">
-        <x:v>1592</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E515" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F515" s="3" t="s">
+        <x:v>1592</x:v>
+      </x:c>
+      <x:c r="G515" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H515" s="3" t="s">
         <x:v>1593</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1594</x:v>
       </x:c>
       <x:c r="I515" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J515" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K515" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L515" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M515" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N515" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O515" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:15">
       <x:c r="A516" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B516" s="3" t="s">
-        <x:v>1595</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="C516" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D516" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E516" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F516" s="3" t="s">
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="G516" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H516" s="3" t="s">
         <x:v>1596</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1597</x:v>
       </x:c>
       <x:c r="I516" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J516" s="4">
         <x:v>2275.25</x:v>
       </x:c>
       <x:c r="K516" s="4">
         <x:v>2275.25</x:v>
       </x:c>
       <x:c r="L516" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M516" s="4">
         <x:v>2275.25</x:v>
       </x:c>
       <x:c r="N516" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O516" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:15">
       <x:c r="A517" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B517" s="3" t="s">
-        <x:v>1598</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E517" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F517" s="3" t="s">
+        <x:v>1598</x:v>
+      </x:c>
+      <x:c r="G517" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H517" s="3" t="s">
         <x:v>1599</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1600</x:v>
       </x:c>
       <x:c r="I517" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J517" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K517" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L517" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M517" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N517" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O517" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:15">
       <x:c r="A518" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B518" s="3" t="s">
-        <x:v>1601</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="C518" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D518" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E518" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F518" s="3" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="G518" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H518" s="3" t="s">
         <x:v>1602</x:v>
       </x:c>
-      <x:c r="G518" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H518" s="3" t="s">
+      <x:c r="I518" s="3" t="s">
         <x:v>1603</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1604</x:v>
       </x:c>
       <x:c r="J518" s="4">
         <x:v>541779.34</x:v>
       </x:c>
       <x:c r="K518" s="4">
         <x:v>379245.54</x:v>
       </x:c>
       <x:c r="L518" s="4">
         <x:v>162533.8</x:v>
       </x:c>
       <x:c r="M518" s="4">
         <x:v>379181.6</x:v>
       </x:c>
       <x:c r="N518" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O518" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B519" s="3" t="s">
-        <x:v>1605</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E519" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F519" s="3" t="s">
+        <x:v>1605</x:v>
+      </x:c>
+      <x:c r="G519" s="3" t="s">
         <x:v>1606</x:v>
       </x:c>
-      <x:c r="G519" s="3" t="s">
+      <x:c r="H519" s="3" t="s">
         <x:v>1607</x:v>
       </x:c>
-      <x:c r="H519" s="3" t="s">
+      <x:c r="I519" s="3" t="s">
         <x:v>1608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1609</x:v>
       </x:c>
       <x:c r="J519" s="4">
         <x:v>10072.46</x:v>
       </x:c>
       <x:c r="K519" s="4">
         <x:v>7050.72</x:v>
       </x:c>
       <x:c r="L519" s="4">
         <x:v>3021.74</x:v>
       </x:c>
       <x:c r="M519" s="4">
         <x:v>253286.16</x:v>
       </x:c>
       <x:c r="N519" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O519" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B520" s="3" t="s">
-        <x:v>1605</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="C520" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D520" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E520" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F520" s="3" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="G520" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H520" s="3" t="s">
         <x:v>1610</x:v>
       </x:c>
-      <x:c r="G520" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H520" s="3" t="s">
+      <x:c r="I520" s="3" t="s">
         <x:v>1611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1612</x:v>
       </x:c>
       <x:c r="J520" s="4">
         <x:v>717853.81</x:v>
       </x:c>
       <x:c r="K520" s="4">
         <x:v>502497.66</x:v>
       </x:c>
       <x:c r="L520" s="4">
         <x:v>215356.15</x:v>
       </x:c>
       <x:c r="M520" s="4">
         <x:v>497624.79</x:v>
       </x:c>
       <x:c r="N520" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O520" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B521" s="3" t="s">
-        <x:v>1613</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E521" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F521" s="3" t="s">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="G521" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H521" s="3" t="s">
         <x:v>1614</x:v>
       </x:c>
-      <x:c r="G521" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H521" s="3" t="s">
+      <x:c r="I521" s="3" t="s">
         <x:v>1615</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1616</x:v>
       </x:c>
       <x:c r="J521" s="4">
         <x:v>107817.16</x:v>
       </x:c>
       <x:c r="K521" s="4">
         <x:v>76146.92</x:v>
       </x:c>
       <x:c r="L521" s="4">
         <x:v>31670.24</x:v>
       </x:c>
       <x:c r="M521" s="4">
         <x:v>78010.46</x:v>
       </x:c>
       <x:c r="N521" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O521" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:15">
       <x:c r="A522" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B522" s="3" t="s">
-        <x:v>1613</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="C522" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D522" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E522" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F522" s="3" t="s">
-        <x:v>1614</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="G522" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H522" s="3" t="s">
-        <x:v>1617</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="I522" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J522" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K522" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L522" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M522" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N522" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O522" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:15">
       <x:c r="A523" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B523" s="3" t="s">
-        <x:v>1618</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E523" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F523" s="3" t="s">
+        <x:v>1618</x:v>
+      </x:c>
+      <x:c r="G523" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H523" s="3" t="s">
         <x:v>1619</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1620</x:v>
       </x:c>
       <x:c r="I523" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J523" s="4">
         <x:v>2249.68</x:v>
       </x:c>
       <x:c r="K523" s="4">
         <x:v>2249.68</x:v>
       </x:c>
       <x:c r="L523" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M523" s="4">
         <x:v>2249.68</x:v>
       </x:c>
       <x:c r="N523" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O523" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:15">
       <x:c r="A524" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B524" s="3" t="s">
-        <x:v>1621</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="C524" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D524" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E524" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F524" s="3" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="G524" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H524" s="3" t="s">
         <x:v>1622</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1623</x:v>
       </x:c>
       <x:c r="I524" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J524" s="4">
         <x:v>36944.94</x:v>
       </x:c>
       <x:c r="K524" s="4">
         <x:v>36944.94</x:v>
       </x:c>
       <x:c r="L524" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M524" s="4">
         <x:v>36944.94</x:v>
       </x:c>
       <x:c r="N524" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O524" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:15">
       <x:c r="A525" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B525" s="3" t="s">
-        <x:v>1621</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E525" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F525" s="3" t="s">
-        <x:v>1622</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="G525" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H525" s="3" t="s">
+        <x:v>1623</x:v>
+      </x:c>
+      <x:c r="I525" s="3" t="s">
         <x:v>1624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1625</x:v>
       </x:c>
       <x:c r="J525" s="4">
         <x:v>335904.94</x:v>
       </x:c>
       <x:c r="K525" s="4">
         <x:v>201542.97</x:v>
       </x:c>
       <x:c r="L525" s="4">
         <x:v>134361.97</x:v>
       </x:c>
       <x:c r="M525" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N525" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O525" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:15">
       <x:c r="A526" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B526" s="3" t="s">
-        <x:v>1626</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="C526" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D526" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E526" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F526" s="3" t="s">
+        <x:v>1626</x:v>
+      </x:c>
+      <x:c r="G526" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H526" s="3" t="s">
         <x:v>1627</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1628</x:v>
       </x:c>
       <x:c r="I526" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J526" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K526" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L526" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M526" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N526" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O526" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B527" s="3" t="s">
-        <x:v>1629</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E527" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F527" s="3" t="s">
-        <x:v>1630</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="G527" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H527" s="3" t="s">
-        <x:v>1631</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="I527" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J527" s="4">
         <x:v>7274.14</x:v>
       </x:c>
       <x:c r="K527" s="4">
         <x:v>7274.14</x:v>
       </x:c>
       <x:c r="L527" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M527" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N527" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O527" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B528" s="3" t="s">
-        <x:v>1632</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="C528" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D528" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E528" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F528" s="3" t="s">
+        <x:v>1632</x:v>
+      </x:c>
+      <x:c r="G528" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H528" s="3" t="s">
         <x:v>1633</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1634</x:v>
       </x:c>
       <x:c r="I528" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J528" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K528" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L528" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M528" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N528" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O528" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B529" s="3" t="s">
-        <x:v>1635</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E529" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F529" s="3" t="s">
+        <x:v>1635</x:v>
+      </x:c>
+      <x:c r="G529" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H529" s="3" t="s">
         <x:v>1636</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1637</x:v>
       </x:c>
       <x:c r="I529" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J529" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K529" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L529" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M529" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N529" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O529" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:15">
       <x:c r="A530" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B530" s="3" t="s">
-        <x:v>1638</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="C530" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D530" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E530" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F530" s="3" t="s">
+        <x:v>1638</x:v>
+      </x:c>
+      <x:c r="G530" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H530" s="3" t="s">
         <x:v>1639</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1640</x:v>
       </x:c>
       <x:c r="I530" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J530" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K530" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L530" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M530" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N530" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O530" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:15">
       <x:c r="A531" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B531" s="3" t="s">
-        <x:v>1641</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E531" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F531" s="3" t="s">
+        <x:v>1641</x:v>
+      </x:c>
+      <x:c r="G531" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H531" s="3" t="s">
         <x:v>1642</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1643</x:v>
       </x:c>
       <x:c r="I531" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J531" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K531" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L531" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M531" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N531" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O531" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:15">
       <x:c r="A532" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B532" s="3" t="s">
-        <x:v>1644</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="C532" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D532" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E532" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F532" s="3" t="s">
+        <x:v>1644</x:v>
+      </x:c>
+      <x:c r="G532" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H532" s="3" t="s">
         <x:v>1645</x:v>
       </x:c>
-      <x:c r="G532" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H532" s="3" t="s">
+      <x:c r="I532" s="3" t="s">
         <x:v>1646</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1647</x:v>
       </x:c>
       <x:c r="J532" s="4">
         <x:v>127822.99</x:v>
       </x:c>
       <x:c r="K532" s="4">
         <x:v>102258.39</x:v>
       </x:c>
       <x:c r="L532" s="4">
         <x:v>25564.6</x:v>
       </x:c>
       <x:c r="M532" s="4">
         <x:v>101882.9</x:v>
       </x:c>
       <x:c r="N532" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O532" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:15">
       <x:c r="A533" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B533" s="3" t="s">
-        <x:v>1648</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E533" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F533" s="3" t="s">
+        <x:v>1648</x:v>
+      </x:c>
+      <x:c r="G533" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H533" s="3" t="s">
         <x:v>1649</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1650</x:v>
       </x:c>
       <x:c r="I533" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J533" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K533" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L533" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M533" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N533" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O533" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:15">
       <x:c r="A534" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B534" s="3" t="s">
-        <x:v>1648</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="C534" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D534" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E534" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F534" s="3" t="s">
-        <x:v>1649</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="G534" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H534" s="3" t="s">
-        <x:v>1651</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="I534" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J534" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K534" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L534" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M534" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N534" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O534" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:15">
       <x:c r="A535" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B535" s="3" t="s">
-        <x:v>1652</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E535" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F535" s="3" t="s">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="G535" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H535" s="3" t="s">
         <x:v>1653</x:v>
       </x:c>
-      <x:c r="G535" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H535" s="3" t="s">
+      <x:c r="I535" s="3" t="s">
         <x:v>1654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1655</x:v>
       </x:c>
       <x:c r="J535" s="4">
         <x:v>220959.89</x:v>
       </x:c>
       <x:c r="K535" s="4">
         <x:v>198863.9</x:v>
       </x:c>
       <x:c r="L535" s="4">
         <x:v>22095.99</x:v>
       </x:c>
       <x:c r="M535" s="4">
         <x:v>198863.91</x:v>
       </x:c>
       <x:c r="N535" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O535" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:15">
       <x:c r="A536" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B536" s="3" t="s">
-        <x:v>1656</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="C536" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D536" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E536" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F536" s="3" t="s">
+        <x:v>1656</x:v>
+      </x:c>
+      <x:c r="G536" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H536" s="3" t="s">
         <x:v>1657</x:v>
       </x:c>
-      <x:c r="G536" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H536" s="3" t="s">
+      <x:c r="I536" s="3" t="s">
         <x:v>1658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1659</x:v>
       </x:c>
       <x:c r="J536" s="4">
         <x:v>284073.76</x:v>
       </x:c>
       <x:c r="K536" s="4">
         <x:v>198851.63</x:v>
       </x:c>
       <x:c r="L536" s="4">
         <x:v>85222.13</x:v>
       </x:c>
       <x:c r="M536" s="4">
         <x:v>198422.15</x:v>
       </x:c>
       <x:c r="N536" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O536" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:15">
       <x:c r="A537" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B537" s="3" t="s">
-        <x:v>1656</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E537" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F537" s="3" t="s">
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="G537" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H537" s="3" t="s">
         <x:v>1660</x:v>
       </x:c>
-      <x:c r="G537" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H537" s="3" t="s">
+      <x:c r="I537" s="3" t="s">
         <x:v>1661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1662</x:v>
       </x:c>
       <x:c r="J537" s="4">
         <x:v>703691.01</x:v>
       </x:c>
       <x:c r="K537" s="4">
         <x:v>494373.23</x:v>
       </x:c>
       <x:c r="L537" s="4">
         <x:v>209317.78</x:v>
       </x:c>
       <x:c r="M537" s="4">
         <x:v>494373.23</x:v>
       </x:c>
       <x:c r="N537" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O537" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:15">
       <x:c r="A538" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B538" s="3" t="s">
-        <x:v>1663</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="C538" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D538" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E538" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F538" s="3" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="G538" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H538" s="3" t="s">
         <x:v>1664</x:v>
       </x:c>
-      <x:c r="G538" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H538" s="3" t="s">
+      <x:c r="I538" s="3" t="s">
         <x:v>1665</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1666</x:v>
       </x:c>
       <x:c r="J538" s="4">
         <x:v>364760.2</x:v>
       </x:c>
       <x:c r="K538" s="4">
         <x:v>255332.14</x:v>
       </x:c>
       <x:c r="L538" s="4">
         <x:v>109428.06</x:v>
       </x:c>
       <x:c r="M538" s="4">
         <x:v>255332.14</x:v>
       </x:c>
       <x:c r="N538" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O538" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:15">
       <x:c r="A539" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B539" s="3" t="s">
-        <x:v>1667</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E539" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F539" s="3" t="s">
-        <x:v>1664</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="G539" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H539" s="3" t="s">
-        <x:v>1668</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="I539" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J539" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K539" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L539" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M539" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N539" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O539" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:15">
       <x:c r="A540" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B540" s="3" t="s">
-        <x:v>1669</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="C540" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D540" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E540" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F540" s="3" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="G540" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H540" s="3" t="s">
         <x:v>1670</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1671</x:v>
       </x:c>
       <x:c r="I540" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J540" s="4">
         <x:v>2149.27</x:v>
       </x:c>
       <x:c r="K540" s="4">
         <x:v>2149.27</x:v>
       </x:c>
       <x:c r="L540" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M540" s="4">
         <x:v>2149.27</x:v>
       </x:c>
       <x:c r="N540" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O540" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:15">
       <x:c r="A541" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B541" s="3" t="s">
-        <x:v>1672</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E541" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F541" s="3" t="s">
+        <x:v>1672</x:v>
+      </x:c>
+      <x:c r="G541" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H541" s="3" t="s">
         <x:v>1673</x:v>
       </x:c>
-      <x:c r="G541" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H541" s="3" t="s">
+      <x:c r="I541" s="3" t="s">
         <x:v>1674</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1675</x:v>
       </x:c>
       <x:c r="J541" s="4">
         <x:v>221491.65</x:v>
       </x:c>
       <x:c r="K541" s="4">
         <x:v>199342.48</x:v>
       </x:c>
       <x:c r="L541" s="4">
         <x:v>22149.17</x:v>
       </x:c>
       <x:c r="M541" s="4">
         <x:v>199220.71</x:v>
       </x:c>
       <x:c r="N541" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O541" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:15">
       <x:c r="A542" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B542" s="3" t="s">
-        <x:v>1676</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="C542" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D542" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E542" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F542" s="3" t="s">
+        <x:v>1676</x:v>
+      </x:c>
+      <x:c r="G542" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H542" s="3" t="s">
         <x:v>1677</x:v>
       </x:c>
-      <x:c r="G542" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H542" s="3" t="s">
+      <x:c r="I542" s="3" t="s">
         <x:v>1678</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1679</x:v>
       </x:c>
       <x:c r="J542" s="4">
         <x:v>156864.35</x:v>
       </x:c>
       <x:c r="K542" s="4">
         <x:v>109805.05</x:v>
       </x:c>
       <x:c r="L542" s="4">
         <x:v>47059.3</x:v>
       </x:c>
       <x:c r="M542" s="4">
         <x:v>109572.4</x:v>
       </x:c>
       <x:c r="N542" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O542" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:15">
       <x:c r="A543" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B543" s="3" t="s">
-        <x:v>1680</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E543" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F543" s="3" t="s">
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="G543" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H543" s="3" t="s">
         <x:v>1681</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1682</x:v>
       </x:c>
       <x:c r="I543" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J543" s="4">
         <x:v>2087.6</x:v>
       </x:c>
       <x:c r="K543" s="4">
         <x:v>2087.6</x:v>
       </x:c>
       <x:c r="L543" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M543" s="4">
         <x:v>2087.6</x:v>
       </x:c>
       <x:c r="N543" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O543" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:15">
       <x:c r="A544" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B544" s="3" t="s">
-        <x:v>1683</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="C544" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D544" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E544" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F544" s="3" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="G544" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H544" s="3" t="s">
         <x:v>1684</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1685</x:v>
       </x:c>
       <x:c r="I544" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J544" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K544" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L544" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M544" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N544" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O544" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:15">
       <x:c r="A545" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B545" s="3" t="s">
-        <x:v>1683</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E545" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F545" s="3" t="s">
-        <x:v>1684</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="G545" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H545" s="3" t="s">
-        <x:v>1686</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="I545" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J545" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K545" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L545" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M545" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N545" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O545" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:15">
       <x:c r="A546" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B546" s="3" t="s">
-        <x:v>1687</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="C546" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D546" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E546" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F546" s="3" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="G546" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H546" s="3" t="s">
         <x:v>1688</x:v>
       </x:c>
-      <x:c r="G546" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H546" s="3" t="s">
+      <x:c r="I546" s="3" t="s">
         <x:v>1689</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1690</x:v>
       </x:c>
       <x:c r="J546" s="4">
         <x:v>214742.59</x:v>
       </x:c>
       <x:c r="K546" s="4">
         <x:v>193268.33</x:v>
       </x:c>
       <x:c r="L546" s="4">
         <x:v>21474.26</x:v>
       </x:c>
       <x:c r="M546" s="4">
         <x:v>193238.42</x:v>
       </x:c>
       <x:c r="N546" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O546" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:15">
       <x:c r="A547" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B547" s="3" t="s">
-        <x:v>1691</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E547" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F547" s="3" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="G547" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H547" s="3" t="s">
         <x:v>1692</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1693</x:v>
       </x:c>
       <x:c r="I547" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J547" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K547" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L547" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M547" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N547" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O547" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:15">
       <x:c r="A548" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B548" s="3" t="s">
-        <x:v>1694</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="C548" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D548" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E548" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F548" s="3" t="s">
+        <x:v>1694</x:v>
+      </x:c>
+      <x:c r="G548" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H548" s="3" t="s">
         <x:v>1695</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1696</x:v>
       </x:c>
       <x:c r="I548" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J548" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K548" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L548" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M548" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N548" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O548" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:15">
       <x:c r="A549" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B549" s="3" t="s">
-        <x:v>1697</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E549" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F549" s="3" t="s">
+        <x:v>1697</x:v>
+      </x:c>
+      <x:c r="G549" s="3" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="H549" s="3" t="s">
         <x:v>1698</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1699</x:v>
       </x:c>
       <x:c r="I549" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J549" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K549" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L549" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M549" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N549" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O549" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:15">
       <x:c r="A550" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B550" s="3" t="s">
-        <x:v>1700</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="C550" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D550" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E550" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F550" s="3" t="s">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="G550" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H550" s="3" t="s">
         <x:v>1701</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1702</x:v>
       </x:c>
       <x:c r="I550" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J550" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K550" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L550" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M550" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N550" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O550" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:15">
       <x:c r="A551" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B551" s="3" t="s">
-        <x:v>1703</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E551" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F551" s="3" t="s">
+        <x:v>1703</x:v>
+      </x:c>
+      <x:c r="G551" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H551" s="3" t="s">
         <x:v>1704</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1705</x:v>
       </x:c>
       <x:c r="I551" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J551" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K551" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L551" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M551" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N551" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O551" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:15">
       <x:c r="A552" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B552" s="3" t="s">
-        <x:v>1706</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="C552" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D552" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E552" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F552" s="3" t="s">
+        <x:v>1706</x:v>
+      </x:c>
+      <x:c r="G552" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H552" s="3" t="s">
         <x:v>1707</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1708</x:v>
       </x:c>
       <x:c r="I552" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J552" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K552" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L552" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M552" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N552" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O552" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:15">
       <x:c r="A553" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B553" s="3" t="s">
-        <x:v>1709</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E553" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F553" s="3" t="s">
+        <x:v>1709</x:v>
+      </x:c>
+      <x:c r="G553" s="3" t="s">
         <x:v>1710</x:v>
       </x:c>
-      <x:c r="G553" s="3" t="s">
+      <x:c r="H553" s="3" t="s">
         <x:v>1711</x:v>
       </x:c>
-      <x:c r="H553" s="3" t="s">
+      <x:c r="I553" s="3" t="s">
         <x:v>1712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1713</x:v>
       </x:c>
       <x:c r="J553" s="4">
         <x:v>21985.55</x:v>
       </x:c>
       <x:c r="K553" s="4">
         <x:v>15389.88</x:v>
       </x:c>
       <x:c r="L553" s="4">
         <x:v>6595.67</x:v>
       </x:c>
       <x:c r="M553" s="4">
         <x:v>93901.35</x:v>
       </x:c>
       <x:c r="N553" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O553" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:15">
       <x:c r="A554" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B554" s="3" t="s">
-        <x:v>1714</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="C554" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D554" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E554" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F554" s="3" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="G554" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H554" s="3" t="s">
-        <x:v>1715</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="I554" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J554" s="4">
         <x:v>1738.39</x:v>
       </x:c>
       <x:c r="K554" s="4">
         <x:v>1738.39</x:v>
       </x:c>
       <x:c r="L554" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M554" s="4">
         <x:v>1738.39</x:v>
       </x:c>
       <x:c r="N554" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O554" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:15">
       <x:c r="A555" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B555" s="3" t="s">
-        <x:v>1716</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E555" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F555" s="3" t="s">
+        <x:v>1716</x:v>
+      </x:c>
+      <x:c r="G555" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H555" s="3" t="s">
         <x:v>1717</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1718</x:v>
       </x:c>
       <x:c r="I555" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J555" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K555" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L555" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M555" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N555" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O555" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:15">
       <x:c r="A556" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B556" s="3" t="s">
-        <x:v>1716</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="C556" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D556" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E556" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F556" s="3" t="s">
+        <x:v>1718</x:v>
+      </x:c>
+      <x:c r="G556" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H556" s="3" t="s">
         <x:v>1719</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1720</x:v>
       </x:c>
       <x:c r="I556" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="J556" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="K556" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="L556" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M556" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="N556" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O556" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:15">
       <x:c r="A557" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B557" s="3" t="s">
-        <x:v>1721</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E557" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F557" s="3" t="s">
+        <x:v>1721</x:v>
+      </x:c>
+      <x:c r="G557" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H557" s="3" t="s">
         <x:v>1722</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1723</x:v>
       </x:c>
       <x:c r="I557" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J557" s="4">
         <x:v>47600.05</x:v>
       </x:c>
       <x:c r="K557" s="4">
         <x:v>47600.05</x:v>
       </x:c>
       <x:c r="L557" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M557" s="4">
         <x:v>47597.66</x:v>
       </x:c>
       <x:c r="N557" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O557" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:15">
       <x:c r="A558" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B558" s="3" t="s">
-        <x:v>1724</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="C558" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D558" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E558" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F558" s="3" t="s">
+        <x:v>1724</x:v>
+      </x:c>
+      <x:c r="G558" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H558" s="3" t="s">
         <x:v>1725</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1726</x:v>
       </x:c>
       <x:c r="I558" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J558" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="K558" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="L558" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M558" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="N558" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O558" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:15">
       <x:c r="A559" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B559" s="3" t="s">
-        <x:v>1727</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E559" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F559" s="3" t="s">
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="G559" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H559" s="3" t="s">
         <x:v>1728</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1729</x:v>
       </x:c>
       <x:c r="I559" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J559" s="4">
         <x:v>3425.66</x:v>
       </x:c>
       <x:c r="K559" s="4">
         <x:v>3425.66</x:v>
       </x:c>
       <x:c r="L559" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M559" s="4">
         <x:v>3425.66</x:v>
       </x:c>
       <x:c r="N559" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O559" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:15">
       <x:c r="A560" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B560" s="3" t="s">
-        <x:v>1730</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="C560" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D560" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E560" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F560" s="3" t="s">
+        <x:v>1730</x:v>
+      </x:c>
+      <x:c r="G560" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H560" s="3" t="s">
         <x:v>1731</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1732</x:v>
       </x:c>
       <x:c r="I560" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J560" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K560" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L560" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M560" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N560" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O560" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:15">
       <x:c r="A561" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B561" s="3" t="s">
-        <x:v>1733</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E561" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F561" s="3" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="G561" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H561" s="3" t="s">
         <x:v>1734</x:v>
       </x:c>
-      <x:c r="G561" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H561" s="3" t="s">
+      <x:c r="I561" s="3" t="s">
         <x:v>1735</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1736</x:v>
       </x:c>
       <x:c r="J561" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K561" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L561" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M561" s="4">
         <x:v>93051.77</x:v>
       </x:c>
       <x:c r="N561" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O561" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:15">
       <x:c r="A562" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B562" s="3" t="s">
-        <x:v>1737</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="C562" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D562" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E562" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F562" s="3" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="G562" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H562" s="3" t="s">
         <x:v>1738</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1739</x:v>
       </x:c>
       <x:c r="I562" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J562" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K562" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L562" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M562" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N562" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O562" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:15">
       <x:c r="A563" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B563" s="3" t="s">
-        <x:v>1740</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E563" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F563" s="3" t="s">
+        <x:v>1740</x:v>
+      </x:c>
+      <x:c r="G563" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H563" s="3" t="s">
         <x:v>1741</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1742</x:v>
       </x:c>
       <x:c r="I563" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J563" s="4">
         <x:v>1636.13</x:v>
       </x:c>
       <x:c r="K563" s="4">
         <x:v>1636.13</x:v>
       </x:c>
       <x:c r="L563" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M563" s="4">
         <x:v>1636.13</x:v>
       </x:c>
       <x:c r="N563" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O563" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:15">
       <x:c r="A564" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B564" s="3" t="s">
-        <x:v>1743</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="C564" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D564" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E564" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F564" s="3" t="s">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="G564" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H564" s="3" t="s">
         <x:v>1744</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1745</x:v>
       </x:c>
       <x:c r="I564" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J564" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K564" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L564" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M564" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N564" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O564" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:15">
       <x:c r="A565" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B565" s="3" t="s">
-        <x:v>1743</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E565" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F565" s="3" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="G565" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H565" s="3" t="s">
         <x:v>1746</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1747</x:v>
       </x:c>
       <x:c r="I565" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J565" s="4">
         <x:v>34236.11</x:v>
       </x:c>
       <x:c r="K565" s="4">
         <x:v>34236.11</x:v>
       </x:c>
       <x:c r="L565" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M565" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N565" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O565" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:15">
       <x:c r="A566" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B566" s="3" t="s">
-        <x:v>1743</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="C566" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D566" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E566" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F566" s="3" t="s">
-        <x:v>1744</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="G566" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H566" s="3" t="s">
-        <x:v>1748</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="I566" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J566" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K566" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L566" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M566" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N566" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O566" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:15">
       <x:c r="A567" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B567" s="3" t="s">
-        <x:v>1749</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="C567" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E567" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F567" s="3" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="G567" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H567" s="3" t="s">
         <x:v>1750</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1751</x:v>
       </x:c>
       <x:c r="I567" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J567" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K567" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L567" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M567" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N567" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O567" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:15">
       <x:c r="A568" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B568" s="3" t="s">
-        <x:v>1752</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="C568" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D568" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E568" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F568" s="3" t="s">
-        <x:v>1753</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="G568" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H568" s="3" t="s">
-        <x:v>1754</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="I568" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J568" s="4">
         <x:v>47227.53</x:v>
       </x:c>
       <x:c r="K568" s="4">
         <x:v>47227.53</x:v>
       </x:c>
       <x:c r="L568" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M568" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N568" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O568" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:15">
       <x:c r="A569" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B569" s="3" t="s">
-        <x:v>1755</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E569" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F569" s="3" t="s">
+        <x:v>1755</x:v>
+      </x:c>
+      <x:c r="G569" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H569" s="3" t="s">
         <x:v>1756</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1757</x:v>
       </x:c>
       <x:c r="I569" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J569" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K569" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L569" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M569" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N569" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O569" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:15">
       <x:c r="A570" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B570" s="3" t="s">
-        <x:v>1758</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="C570" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D570" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E570" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F570" s="3" t="s">
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="G570" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H570" s="3" t="s">
         <x:v>1759</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1760</x:v>
       </x:c>
       <x:c r="I570" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="J570" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K570" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L570" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M570" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N570" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O570" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:15">
       <x:c r="A571" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B571" s="3" t="s">
-        <x:v>1758</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E571" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F571" s="3" t="s">
-        <x:v>1759</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="G571" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H571" s="3" t="s">
-        <x:v>1761</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="I571" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J571" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K571" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L571" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M571" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N571" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O571" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:15">
       <x:c r="A572" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B572" s="3" t="s">
-        <x:v>1762</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="C572" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D572" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E572" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F572" s="3" t="s">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="G572" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H572" s="3" t="s">
         <x:v>1763</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1764</x:v>
       </x:c>
       <x:c r="I572" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J572" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K572" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L572" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M572" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N572" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O572" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:15">
       <x:c r="A573" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B573" s="3" t="s">
-        <x:v>1765</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E573" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F573" s="3" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="G573" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H573" s="3" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="G573" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H573" s="3" t="s">
+      <x:c r="I573" s="3" t="s">
         <x:v>1767</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1768</x:v>
       </x:c>
       <x:c r="J573" s="4">
         <x:v>127802.52</x:v>
       </x:c>
       <x:c r="K573" s="4">
         <x:v>102242.01</x:v>
       </x:c>
       <x:c r="L573" s="4">
         <x:v>25560.51</x:v>
       </x:c>
       <x:c r="M573" s="4">
         <x:v>102131.49</x:v>
       </x:c>
       <x:c r="N573" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O573" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:15">
       <x:c r="A574" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B574" s="3" t="s">
-        <x:v>1769</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="C574" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D574" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E574" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F574" s="3" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="G574" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H574" s="3" t="s">
         <x:v>1770</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1771</x:v>
       </x:c>
       <x:c r="I574" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J574" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K574" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L574" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M574" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N574" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O574" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:15">
       <x:c r="A575" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B575" s="3" t="s">
-        <x:v>1772</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="C575" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E575" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F575" s="3" t="s">
+        <x:v>1772</x:v>
+      </x:c>
+      <x:c r="G575" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H575" s="3" t="s">
         <x:v>1773</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1774</x:v>
       </x:c>
       <x:c r="I575" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J575" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K575" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L575" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M575" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N575" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O575" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:15">
       <x:c r="A576" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B576" s="3" t="s">
-        <x:v>1775</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="C576" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D576" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E576" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F576" s="3" t="s">
+        <x:v>1775</x:v>
+      </x:c>
+      <x:c r="G576" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H576" s="3" t="s">
         <x:v>1776</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1777</x:v>
       </x:c>
       <x:c r="I576" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J576" s="4">
         <x:v>4755.01</x:v>
       </x:c>
       <x:c r="K576" s="4">
         <x:v>4755.01</x:v>
       </x:c>
       <x:c r="L576" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M576" s="4">
         <x:v>4755.01</x:v>
       </x:c>
       <x:c r="N576" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O576" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:15">
       <x:c r="A577" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B577" s="3" t="s">
-        <x:v>1778</x:v>
+        <x:v>1777</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E577" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F577" s="3" t="s">
+        <x:v>1778</x:v>
+      </x:c>
+      <x:c r="G577" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H577" s="3" t="s">
         <x:v>1779</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1780</x:v>
       </x:c>
       <x:c r="I577" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J577" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K577" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L577" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M577" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N577" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O577" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:15">
       <x:c r="A578" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B578" s="3" t="s">
-        <x:v>1781</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="C578" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D578" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E578" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F578" s="3" t="s">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="G578" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H578" s="3" t="s">
         <x:v>1782</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1783</x:v>
       </x:c>
       <x:c r="I578" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J578" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K578" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L578" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M578" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N578" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O578" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:15">
       <x:c r="A579" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B579" s="3" t="s">
-        <x:v>1784</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E579" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F579" s="3" t="s">
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="G579" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H579" s="3" t="s">
         <x:v>1785</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1786</x:v>
       </x:c>
       <x:c r="I579" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J579" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K579" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L579" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M579" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N579" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O579" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:15">
       <x:c r="A580" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B580" s="3" t="s">
-        <x:v>1787</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="C580" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D580" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E580" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F580" s="3" t="s">
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="G580" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H580" s="3" t="s">
         <x:v>1788</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1789</x:v>
       </x:c>
       <x:c r="I580" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J580" s="4">
         <x:v>2498.07</x:v>
       </x:c>
       <x:c r="K580" s="4">
         <x:v>2498.07</x:v>
       </x:c>
       <x:c r="L580" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M580" s="4">
         <x:v>2498.07</x:v>
       </x:c>
       <x:c r="N580" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O580" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:15">
       <x:c r="A581" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B581" s="3" t="s">
-        <x:v>1790</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E581" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F581" s="3" t="s">
+        <x:v>1790</x:v>
+      </x:c>
+      <x:c r="G581" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H581" s="3" t="s">
         <x:v>1791</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1792</x:v>
       </x:c>
       <x:c r="I581" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J581" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K581" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L581" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M581" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N581" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O581" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:15">
       <x:c r="A582" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B582" s="3" t="s">
-        <x:v>1793</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="C582" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D582" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E582" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F582" s="3" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="G582" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H582" s="3" t="s">
         <x:v>1794</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1795</x:v>
       </x:c>
       <x:c r="I582" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J582" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K582" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L582" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M582" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N582" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O582" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:15">
       <x:c r="A583" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B583" s="3" t="s">
-        <x:v>1796</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E583" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F583" s="3" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="G583" s="3" t="s">
         <x:v>1797</x:v>
       </x:c>
-      <x:c r="G583" s="3" t="s">
+      <x:c r="H583" s="3" t="s">
         <x:v>1798</x:v>
       </x:c>
-      <x:c r="H583" s="3" t="s">
+      <x:c r="I583" s="3" t="s">
         <x:v>1799</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1800</x:v>
       </x:c>
       <x:c r="J583" s="4">
         <x:v>15385.86</x:v>
       </x:c>
       <x:c r="K583" s="4">
         <x:v>9231.51</x:v>
       </x:c>
       <x:c r="L583" s="4">
         <x:v>6154.35</x:v>
       </x:c>
       <x:c r="M583" s="4">
         <x:v>157763.89</x:v>
       </x:c>
       <x:c r="N583" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O583" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:15">
       <x:c r="A584" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B584" s="3" t="s">
-        <x:v>1801</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="C584" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D584" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E584" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F584" s="3" t="s">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="G584" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H584" s="3" t="s">
         <x:v>1802</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1803</x:v>
       </x:c>
       <x:c r="I584" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J584" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K584" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L584" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M584" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N584" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O584" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:15">
       <x:c r="A585" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B585" s="3" t="s">
-        <x:v>1804</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E585" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F585" s="3" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="G585" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H585" s="3" t="s">
         <x:v>1805</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1806</x:v>
       </x:c>
       <x:c r="I585" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J585" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K585" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L585" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M585" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N585" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O585" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:15">
       <x:c r="A586" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B586" s="3" t="s">
-        <x:v>1807</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="C586" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D586" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E586" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F586" s="3" t="s">
+        <x:v>1807</x:v>
+      </x:c>
+      <x:c r="G586" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H586" s="3" t="s">
         <x:v>1808</x:v>
       </x:c>
-      <x:c r="G586" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H586" s="3" t="s">
+      <x:c r="I586" s="3" t="s">
         <x:v>1809</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1810</x:v>
       </x:c>
       <x:c r="J586" s="4">
         <x:v>242294.06</x:v>
       </x:c>
       <x:c r="K586" s="4">
         <x:v>173481.42</x:v>
       </x:c>
       <x:c r="L586" s="4">
         <x:v>68812.64</x:v>
       </x:c>
       <x:c r="M586" s="4">
         <x:v>173189.38</x:v>
       </x:c>
       <x:c r="N586" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O586" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:15">
       <x:c r="A587" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B587" s="3" t="s">
-        <x:v>1811</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E587" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F587" s="3" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="G587" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H587" s="3" t="s">
         <x:v>1812</x:v>
       </x:c>
-      <x:c r="G587" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H587" s="3" t="s">
+      <x:c r="I587" s="3" t="s">
         <x:v>1813</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1814</x:v>
       </x:c>
       <x:c r="J587" s="4">
         <x:v>283460.22</x:v>
       </x:c>
       <x:c r="K587" s="4">
         <x:v>198422.15</x:v>
       </x:c>
       <x:c r="L587" s="4">
         <x:v>85038.07</x:v>
       </x:c>
       <x:c r="M587" s="4">
         <x:v>198422.15</x:v>
       </x:c>
       <x:c r="N587" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O587" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:15">
       <x:c r="A588" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B588" s="3" t="s">
-        <x:v>1815</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="C588" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D588" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E588" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F588" s="3" t="s">
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="G588" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H588" s="3" t="s">
         <x:v>1816</x:v>
       </x:c>
-      <x:c r="G588" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H588" s="3" t="s">
+      <x:c r="I588" s="3" t="s">
         <x:v>1817</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1818</x:v>
       </x:c>
       <x:c r="J588" s="4">
         <x:v>200849.77</x:v>
       </x:c>
       <x:c r="K588" s="4">
         <x:v>180764.79</x:v>
       </x:c>
       <x:c r="L588" s="4">
         <x:v>20084.98</x:v>
       </x:c>
       <x:c r="M588" s="4">
         <x:v>180758.58</x:v>
       </x:c>
       <x:c r="N588" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O588" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:15">
       <x:c r="A589" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B589" s="3" t="s">
-        <x:v>1819</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E589" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F589" s="3" t="s">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="G589" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H589" s="3" t="s">
         <x:v>1820</x:v>
       </x:c>
-      <x:c r="G589" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H589" s="3" t="s">
+      <x:c r="I589" s="3" t="s">
         <x:v>1821</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1822</x:v>
       </x:c>
       <x:c r="J589" s="4">
         <x:v>270473.41</x:v>
       </x:c>
       <x:c r="K589" s="4">
         <x:v>189331.39</x:v>
       </x:c>
       <x:c r="L589" s="4">
         <x:v>81142.02</x:v>
       </x:c>
       <x:c r="M589" s="4">
         <x:v>188816.3</x:v>
       </x:c>
       <x:c r="N589" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O589" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:15">
       <x:c r="A590" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B590" s="3" t="s">
-        <x:v>1823</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="C590" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D590" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E590" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F590" s="3" t="s">
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="G590" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H590" s="3" t="s">
         <x:v>1824</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1825</x:v>
       </x:c>
       <x:c r="I590" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J590" s="4">
         <x:v>1636.13</x:v>
       </x:c>
       <x:c r="K590" s="4">
         <x:v>1636.13</x:v>
       </x:c>
       <x:c r="L590" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M590" s="4">
         <x:v>1636.13</x:v>
       </x:c>
       <x:c r="N590" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O590" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:15">
       <x:c r="A591" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B591" s="3" t="s">
-        <x:v>1826</x:v>
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E591" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F591" s="3" t="s">
+        <x:v>1826</x:v>
+      </x:c>
+      <x:c r="G591" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H591" s="3" t="s">
         <x:v>1827</x:v>
       </x:c>
-      <x:c r="G591" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H591" s="3" t="s">
+      <x:c r="I591" s="3" t="s">
         <x:v>1828</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1829</x:v>
       </x:c>
       <x:c r="J591" s="4">
         <x:v>212999.36</x:v>
       </x:c>
       <x:c r="K591" s="4">
         <x:v>191699.42</x:v>
       </x:c>
       <x:c r="L591" s="4">
         <x:v>21299.94</x:v>
       </x:c>
       <x:c r="M591" s="4">
         <x:v>191003.17</x:v>
       </x:c>
       <x:c r="N591" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O591" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:15">
       <x:c r="A592" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B592" s="3" t="s">
-        <x:v>1830</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="C592" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D592" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E592" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F592" s="3" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="G592" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H592" s="3" t="s">
         <x:v>1831</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1832</x:v>
       </x:c>
       <x:c r="I592" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J592" s="4">
         <x:v>2155.09</x:v>
       </x:c>
       <x:c r="K592" s="4">
         <x:v>2155.09</x:v>
       </x:c>
       <x:c r="L592" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M592" s="4">
         <x:v>2155.1</x:v>
       </x:c>
       <x:c r="N592" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O592" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:15">
       <x:c r="A593" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B593" s="3" t="s">
-        <x:v>1833</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E593" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F593" s="3" t="s">
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="G593" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H593" s="3" t="s">
         <x:v>1834</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1835</x:v>
       </x:c>
       <x:c r="I593" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J593" s="4">
         <x:v>3691.53</x:v>
       </x:c>
       <x:c r="K593" s="4">
         <x:v>3691.53</x:v>
       </x:c>
       <x:c r="L593" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M593" s="4">
         <x:v>3691.53</x:v>
       </x:c>
       <x:c r="N593" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O593" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:15">
       <x:c r="A594" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B594" s="3" t="s">
-        <x:v>1836</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="C594" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D594" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E594" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F594" s="3" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="G594" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H594" s="3" t="s">
         <x:v>1837</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1838</x:v>
       </x:c>
       <x:c r="I594" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J594" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K594" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L594" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M594" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N594" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O594" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:15">
       <x:c r="A595" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B595" s="3" t="s">
-        <x:v>1839</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E595" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F595" s="3" t="s">
+        <x:v>1839</x:v>
+      </x:c>
+      <x:c r="G595" s="3" t="s">
         <x:v>1840</x:v>
       </x:c>
-      <x:c r="G595" s="3" t="s">
+      <x:c r="H595" s="3" t="s">
         <x:v>1841</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1842</x:v>
       </x:c>
       <x:c r="I595" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J595" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K595" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L595" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M595" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N595" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O595" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:15">
       <x:c r="A596" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B596" s="3" t="s">
-        <x:v>1843</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="C596" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D596" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E596" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F596" s="3" t="s">
+        <x:v>1843</x:v>
+      </x:c>
+      <x:c r="G596" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H596" s="3" t="s">
         <x:v>1844</x:v>
       </x:c>
-      <x:c r="G596" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H596" s="3" t="s">
+      <x:c r="I596" s="3" t="s">
         <x:v>1845</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1846</x:v>
       </x:c>
       <x:c r="J596" s="4">
         <x:v>351257.53</x:v>
       </x:c>
       <x:c r="K596" s="4">
         <x:v>245880.27</x:v>
       </x:c>
       <x:c r="L596" s="4">
         <x:v>105377.26</x:v>
       </x:c>
       <x:c r="M596" s="4">
         <x:v>245880.26</x:v>
       </x:c>
       <x:c r="N596" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O596" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:15">
       <x:c r="A597" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B597" s="3" t="s">
-        <x:v>1847</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E597" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F597" s="3" t="s">
-        <x:v>1848</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="G597" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H597" s="3" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="I597" s="3" t="s">
         <x:v>1849</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1850</x:v>
       </x:c>
       <x:c r="J597" s="4">
         <x:v>21606.52</x:v>
       </x:c>
       <x:c r="K597" s="4">
         <x:v>15124.57</x:v>
       </x:c>
       <x:c r="L597" s="4">
         <x:v>6481.95</x:v>
       </x:c>
       <x:c r="M597" s="4">
         <x:v>56713.04</x:v>
       </x:c>
       <x:c r="N597" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O597" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:15">
       <x:c r="A598" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B598" s="3" t="s">
-        <x:v>1851</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C598" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D598" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E598" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F598" s="3" t="s">
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="G598" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H598" s="3" t="s">
         <x:v>1852</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1853</x:v>
       </x:c>
       <x:c r="I598" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J598" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K598" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L598" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M598" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N598" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O598" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:15">
       <x:c r="A599" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B599" s="3" t="s">
-        <x:v>1851</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C599" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E599" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F599" s="3" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="G599" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H599" s="3" t="s">
         <x:v>1854</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1855</x:v>
       </x:c>
       <x:c r="I599" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J599" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K599" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L599" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M599" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N599" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O599" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:15">
       <x:c r="A600" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B600" s="3" t="s">
-        <x:v>1851</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C600" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D600" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E600" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F600" s="3" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="G600" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H600" s="3" t="s">
         <x:v>1856</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1857</x:v>
       </x:c>
       <x:c r="I600" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J600" s="4">
         <x:v>47710.86</x:v>
       </x:c>
       <x:c r="K600" s="4">
         <x:v>47710.86</x:v>
       </x:c>
       <x:c r="L600" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M600" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N600" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O600" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:15">
       <x:c r="A601" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B601" s="3" t="s">
-        <x:v>1858</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C601" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E601" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F601" s="3" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="G601" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H601" s="3" t="s">
         <x:v>1859</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1860</x:v>
       </x:c>
       <x:c r="I601" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J601" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K601" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L601" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M601" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N601" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O601" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:15">
       <x:c r="A602" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B602" s="3" t="s">
-        <x:v>1861</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="C602" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D602" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E602" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F602" s="3" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="G602" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H602" s="3" t="s">
         <x:v>1862</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1863</x:v>
       </x:c>
       <x:c r="I602" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J602" s="4">
         <x:v>11508.4</x:v>
       </x:c>
       <x:c r="K602" s="4">
         <x:v>11508.4</x:v>
       </x:c>
       <x:c r="L602" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M602" s="4">
         <x:v>11508.4</x:v>
       </x:c>
       <x:c r="N602" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O602" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:15">
       <x:c r="A603" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B603" s="3" t="s">
-        <x:v>1864</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E603" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F603" s="3" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="G603" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H603" s="3" t="s">
         <x:v>1865</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1866</x:v>
       </x:c>
       <x:c r="I603" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J603" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K603" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L603" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M603" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N603" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O603" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:15">
       <x:c r="A604" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B604" s="3" t="s">
-        <x:v>1867</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="C604" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D604" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E604" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F604" s="3" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="G604" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H604" s="3" t="s">
         <x:v>1868</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1869</x:v>
       </x:c>
       <x:c r="I604" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J604" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K604" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L604" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M604" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N604" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O604" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:15">
       <x:c r="A605" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B605" s="3" t="s">
-        <x:v>1867</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E605" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F605" s="3" t="s">
+        <x:v>1869</x:v>
+      </x:c>
+      <x:c r="G605" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H605" s="3" t="s">
         <x:v>1870</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1871</x:v>
       </x:c>
       <x:c r="I605" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J605" s="4">
         <x:v>8063.09</x:v>
       </x:c>
       <x:c r="K605" s="4">
         <x:v>8063.09</x:v>
       </x:c>
       <x:c r="L605" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M605" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N605" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O605" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:15">
       <x:c r="A606" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B606" s="3" t="s">
-        <x:v>1872</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="C606" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D606" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E606" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F606" s="3" t="s">
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="G606" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H606" s="3" t="s">
         <x:v>1873</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1874</x:v>
       </x:c>
       <x:c r="I606" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J606" s="4">
         <x:v>1753.73</x:v>
       </x:c>
       <x:c r="K606" s="4">
         <x:v>1753.73</x:v>
       </x:c>
       <x:c r="L606" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M606" s="4">
         <x:v>1753.73</x:v>
       </x:c>
       <x:c r="N606" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O606" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:15">
       <x:c r="A607" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B607" s="3" t="s">
-        <x:v>1875</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C607" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E607" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F607" s="3" t="s">
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="G607" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H607" s="3" t="s">
         <x:v>1876</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1877</x:v>
       </x:c>
       <x:c r="I607" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J607" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="K607" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="L607" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M607" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="N607" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O607" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:15">
       <x:c r="A608" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B608" s="3" t="s">
-        <x:v>1878</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="C608" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D608" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E608" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F608" s="3" t="s">
+        <x:v>1878</x:v>
+      </x:c>
+      <x:c r="G608" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H608" s="3" t="s">
         <x:v>1879</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1880</x:v>
       </x:c>
       <x:c r="I608" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J608" s="4">
         <x:v>3217.05</x:v>
       </x:c>
       <x:c r="K608" s="4">
         <x:v>3217.05</x:v>
       </x:c>
       <x:c r="L608" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M608" s="4">
         <x:v>3217.05</x:v>
       </x:c>
       <x:c r="N608" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O608" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:15">
       <x:c r="A609" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B609" s="3" t="s">
-        <x:v>1881</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="C609" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E609" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F609" s="3" t="s">
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="G609" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H609" s="3" t="s">
         <x:v>1882</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1883</x:v>
       </x:c>
       <x:c r="I609" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J609" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K609" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L609" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M609" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N609" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O609" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:15">
       <x:c r="A610" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B610" s="3" t="s">
-        <x:v>1884</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="C610" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D610" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E610" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F610" s="3" t="s">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="G610" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H610" s="3" t="s">
         <x:v>1885</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1886</x:v>
       </x:c>
       <x:c r="I610" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J610" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K610" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L610" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M610" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N610" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O610" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:15">
       <x:c r="A611" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B611" s="3" t="s">
-        <x:v>1887</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E611" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F611" s="3" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="G611" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H611" s="3" t="s">
         <x:v>1888</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1889</x:v>
       </x:c>
       <x:c r="I611" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J611" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K611" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L611" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M611" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N611" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O611" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:15">
       <x:c r="A612" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B612" s="3" t="s">
-        <x:v>1890</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="C612" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D612" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E612" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F612" s="3" t="s">
+        <x:v>1890</x:v>
+      </x:c>
+      <x:c r="G612" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H612" s="3" t="s">
         <x:v>1891</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1892</x:v>
       </x:c>
       <x:c r="I612" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J612" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K612" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L612" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M612" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N612" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O612" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:15">
       <x:c r="A613" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B613" s="3" t="s">
-        <x:v>1893</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="C613" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E613" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F613" s="3" t="s">
+        <x:v>1893</x:v>
+      </x:c>
+      <x:c r="G613" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H613" s="3" t="s">
         <x:v>1894</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1895</x:v>
       </x:c>
       <x:c r="I613" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J613" s="4">
         <x:v>1840.65</x:v>
       </x:c>
       <x:c r="K613" s="4">
         <x:v>1840.65</x:v>
       </x:c>
       <x:c r="L613" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M613" s="4">
         <x:v>1840.65</x:v>
       </x:c>
       <x:c r="N613" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O613" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:15">
       <x:c r="A614" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B614" s="3" t="s">
-        <x:v>1896</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="C614" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D614" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E614" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F614" s="3" t="s">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="G614" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H614" s="3" t="s">
         <x:v>1897</x:v>
       </x:c>
-      <x:c r="G614" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H614" s="3" t="s">
+      <x:c r="I614" s="3" t="s">
         <x:v>1898</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1899</x:v>
       </x:c>
       <x:c r="J614" s="4">
         <x:v>539604.37</x:v>
       </x:c>
       <x:c r="K614" s="4">
         <x:v>377723.06</x:v>
       </x:c>
       <x:c r="L614" s="4">
         <x:v>161881.31</x:v>
       </x:c>
       <x:c r="M614" s="4">
         <x:v>376470.6</x:v>
       </x:c>
       <x:c r="N614" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O614" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:15">
       <x:c r="A615" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B615" s="3" t="s">
+        <x:v>1899</x:v>
+      </x:c>
+      <x:c r="C615" s="3" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="D615" s="3" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="E615" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F615" s="3" t="s">
         <x:v>1900</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1901</x:v>
       </x:c>
       <x:c r="G615" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H615" s="3" t="s">
+        <x:v>1901</x:v>
+      </x:c>
+      <x:c r="I615" s="3" t="s">
         <x:v>1902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1903</x:v>
       </x:c>
       <x:c r="J615" s="4">
         <x:v>1042180.36</x:v>
       </x:c>
       <x:c r="K615" s="4">
         <x:v>730651.09</x:v>
       </x:c>
       <x:c r="L615" s="4">
         <x:v>311529.27</x:v>
       </x:c>
       <x:c r="M615" s="4">
         <x:v>762049.85</x:v>
       </x:c>
       <x:c r="N615" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O615" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:15">
       <x:c r="A616" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B616" s="3" t="s">
-        <x:v>1904</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="C616" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D616" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E616" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F616" s="3" t="s">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="G616" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H616" s="3" t="s">
         <x:v>1905</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1906</x:v>
       </x:c>
       <x:c r="I616" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J616" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K616" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L616" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M616" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N616" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O616" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:15">
       <x:c r="A617" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B617" s="3" t="s">
-        <x:v>1907</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E617" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F617" s="3" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="G617" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H617" s="3" t="s">
         <x:v>1908</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1909</x:v>
       </x:c>
       <x:c r="I617" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J617" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K617" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L617" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M617" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N617" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O617" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:15">
       <x:c r="A618" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B618" s="3" t="s">
-        <x:v>1910</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="C618" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D618" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E618" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F618" s="3" t="s">
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="G618" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H618" s="3" t="s">
         <x:v>1911</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1912</x:v>
       </x:c>
       <x:c r="I618" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J618" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K618" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L618" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M618" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N618" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O618" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:15">
       <x:c r="A619" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B619" s="3" t="s">
-        <x:v>1913</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E619" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F619" s="3" t="s">
-        <x:v>1914</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="G619" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H619" s="3" t="s">
+        <x:v>1914</x:v>
+      </x:c>
+      <x:c r="I619" s="3" t="s">
         <x:v>1915</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1916</x:v>
       </x:c>
       <x:c r="J619" s="4">
         <x:v>260122.96</x:v>
       </x:c>
       <x:c r="K619" s="4">
         <x:v>208077.89</x:v>
       </x:c>
       <x:c r="L619" s="4">
         <x:v>52045.07</x:v>
       </x:c>
       <x:c r="M619" s="4">
         <x:v>247489.65</x:v>
       </x:c>
       <x:c r="N619" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O619" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:15">
       <x:c r="A620" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B620" s="3" t="s">
-        <x:v>1917</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="C620" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D620" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E620" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F620" s="3" t="s">
+        <x:v>1917</x:v>
+      </x:c>
+      <x:c r="G620" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H620" s="3" t="s">
         <x:v>1918</x:v>
       </x:c>
-      <x:c r="G620" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H620" s="3" t="s">
+      <x:c r="I620" s="3" t="s">
         <x:v>1919</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1920</x:v>
       </x:c>
       <x:c r="J620" s="4">
         <x:v>205778.63</x:v>
       </x:c>
       <x:c r="K620" s="4">
         <x:v>185200.77</x:v>
       </x:c>
       <x:c r="L620" s="4">
         <x:v>20577.86</x:v>
       </x:c>
       <x:c r="M620" s="4">
         <x:v>182971.81</x:v>
       </x:c>
       <x:c r="N620" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O620" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:15">
       <x:c r="A621" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B621" s="3" t="s">
-        <x:v>1921</x:v>
+        <x:v>1920</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E621" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F621" s="3" t="s">
+        <x:v>1921</x:v>
+      </x:c>
+      <x:c r="G621" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H621" s="3" t="s">
         <x:v>1922</x:v>
       </x:c>
-      <x:c r="G621" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H621" s="3" t="s">
+      <x:c r="I621" s="3" t="s">
         <x:v>1923</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1924</x:v>
       </x:c>
       <x:c r="J621" s="4">
         <x:v>217585.37</x:v>
       </x:c>
       <x:c r="K621" s="4">
         <x:v>195826.83</x:v>
       </x:c>
       <x:c r="L621" s="4">
         <x:v>21758.54</x:v>
       </x:c>
       <x:c r="M621" s="4">
         <x:v>184148.7</x:v>
       </x:c>
       <x:c r="N621" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O621" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:15">
       <x:c r="A622" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B622" s="3" t="s">
-        <x:v>1925</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="C622" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D622" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E622" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F622" s="3" t="s">
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="G622" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H622" s="3" t="s">
         <x:v>1926</x:v>
       </x:c>
-      <x:c r="G622" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H622" s="3" t="s">
+      <x:c r="I622" s="3" t="s">
         <x:v>1927</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1928</x:v>
       </x:c>
       <x:c r="J622" s="4">
         <x:v>508757.96</x:v>
       </x:c>
       <x:c r="K622" s="4">
         <x:v>356130.57</x:v>
       </x:c>
       <x:c r="L622" s="4">
         <x:v>152627.39</x:v>
       </x:c>
       <x:c r="M622" s="4">
         <x:v>356130.53</x:v>
       </x:c>
       <x:c r="N622" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O622" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:15">
       <x:c r="A623" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B623" s="3" t="s">
-        <x:v>1925</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="C623" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E623" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F623" s="3" t="s">
-        <x:v>1929</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="G623" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H623" s="3" t="s">
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="I623" s="3" t="s">
         <x:v>1930</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1931</x:v>
       </x:c>
       <x:c r="J623" s="4">
         <x:v>258221.51</x:v>
       </x:c>
       <x:c r="K623" s="4">
         <x:v>194801.11</x:v>
       </x:c>
       <x:c r="L623" s="4">
         <x:v>63420.4</x:v>
       </x:c>
       <x:c r="M623" s="4">
         <x:v>216118.01</x:v>
       </x:c>
       <x:c r="N623" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O623" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:15">
       <x:c r="A624" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B624" s="3" t="s">
-        <x:v>1932</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="C624" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D624" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E624" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F624" s="3" t="s">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="G624" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H624" s="3" t="s">
         <x:v>1933</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1934</x:v>
       </x:c>
       <x:c r="I624" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J624" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K624" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L624" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M624" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N624" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O624" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:15">
       <x:c r="A625" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B625" s="3" t="s">
-        <x:v>1935</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E625" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F625" s="3" t="s">
+        <x:v>1935</x:v>
+      </x:c>
+      <x:c r="G625" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H625" s="3" t="s">
         <x:v>1936</x:v>
       </x:c>
-      <x:c r="G625" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H625" s="3" t="s">
+      <x:c r="I625" s="3" t="s">
         <x:v>1937</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1938</x:v>
       </x:c>
       <x:c r="J625" s="4">
         <x:v>219710.9</x:v>
       </x:c>
       <x:c r="K625" s="4">
         <x:v>197739.81</x:v>
       </x:c>
       <x:c r="L625" s="4">
         <x:v>21971.09</x:v>
       </x:c>
       <x:c r="M625" s="4">
         <x:v>188057.19</x:v>
       </x:c>
       <x:c r="N625" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O625" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:15">
       <x:c r="A626" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B626" s="3" t="s">
-        <x:v>1939</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="C626" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D626" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E626" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F626" s="3" t="s">
+        <x:v>1939</x:v>
+      </x:c>
+      <x:c r="G626" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H626" s="3" t="s">
         <x:v>1940</x:v>
       </x:c>
-      <x:c r="G626" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H626" s="3" t="s">
+      <x:c r="I626" s="3" t="s">
         <x:v>1941</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1942</x:v>
       </x:c>
       <x:c r="J626" s="4">
         <x:v>547400.99</x:v>
       </x:c>
       <x:c r="K626" s="4">
         <x:v>383180.7</x:v>
       </x:c>
       <x:c r="L626" s="4">
         <x:v>164220.29</x:v>
       </x:c>
       <x:c r="M626" s="4">
         <x:v>383180.7</x:v>
       </x:c>
       <x:c r="N626" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O626" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:15">
       <x:c r="A627" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B627" s="3" t="s">
-        <x:v>1943</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E627" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F627" s="3" t="s">
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="G627" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H627" s="3" t="s">
         <x:v>1944</x:v>
       </x:c>
-      <x:c r="G627" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H627" s="3" t="s">
+      <x:c r="I627" s="3" t="s">
         <x:v>1945</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1946</x:v>
       </x:c>
       <x:c r="J627" s="4">
         <x:v>384284.92</x:v>
       </x:c>
       <x:c r="K627" s="4">
         <x:v>230570.95</x:v>
       </x:c>
       <x:c r="L627" s="4">
         <x:v>153713.97</x:v>
       </x:c>
       <x:c r="M627" s="4">
         <x:v>230388.12</x:v>
       </x:c>
       <x:c r="N627" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O627" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:15">
       <x:c r="A628" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B628" s="3" t="s">
-        <x:v>1947</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="C628" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D628" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E628" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F628" s="3" t="s">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="G628" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H628" s="3" t="s">
         <x:v>1948</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1949</x:v>
       </x:c>
       <x:c r="I628" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J628" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K628" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L628" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M628" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N628" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O628" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:15">
       <x:c r="A629" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B629" s="3" t="s">
-        <x:v>1947</x:v>
+        <x:v>1946</x:v>
       </x:c>
       <x:c r="C629" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E629" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F629" s="3" t="s">
-        <x:v>1948</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="G629" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H629" s="3" t="s">
-        <x:v>1950</x:v>
+        <x:v>1949</x:v>
       </x:c>
       <x:c r="I629" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J629" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K629" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L629" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M629" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N629" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O629" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:15">
       <x:c r="A630" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B630" s="3" t="s">
-        <x:v>1951</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="C630" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D630" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E630" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F630" s="3" t="s">
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="G630" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H630" s="3" t="s">
         <x:v>1952</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1953</x:v>
       </x:c>
       <x:c r="I630" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J630" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="K630" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="L630" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M630" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="N630" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O630" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:15">
       <x:c r="A631" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B631" s="3" t="s">
-        <x:v>1954</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="C631" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E631" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F631" s="3" t="s">
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="G631" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H631" s="3" t="s">
         <x:v>1955</x:v>
       </x:c>
-      <x:c r="G631" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H631" s="3" t="s">
+      <x:c r="I631" s="3" t="s">
         <x:v>1956</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1957</x:v>
       </x:c>
       <x:c r="J631" s="4">
         <x:v>818067.01</x:v>
       </x:c>
       <x:c r="K631" s="4">
         <x:v>490840.21</x:v>
       </x:c>
       <x:c r="L631" s="4">
         <x:v>327226.8</x:v>
       </x:c>
       <x:c r="M631" s="4">
         <x:v>490840.21</x:v>
       </x:c>
       <x:c r="N631" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O631" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:15">
       <x:c r="A632" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B632" s="3" t="s">
-        <x:v>1958</x:v>
+        <x:v>1957</x:v>
       </x:c>
       <x:c r="C632" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D632" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E632" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F632" s="3" t="s">
+        <x:v>1958</x:v>
+      </x:c>
+      <x:c r="G632" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H632" s="3" t="s">
         <x:v>1959</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1960</x:v>
       </x:c>
       <x:c r="I632" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J632" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K632" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L632" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M632" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N632" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O632" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:15">
       <x:c r="A633" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B633" s="3" t="s">
-        <x:v>1961</x:v>
+        <x:v>1960</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E633" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F633" s="3" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="G633" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H633" s="3" t="s">
         <x:v>1962</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1963</x:v>
       </x:c>
       <x:c r="I633" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J633" s="4">
         <x:v>2832.55</x:v>
       </x:c>
       <x:c r="K633" s="4">
         <x:v>2832.55</x:v>
       </x:c>
       <x:c r="L633" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M633" s="4">
         <x:v>2832.56</x:v>
       </x:c>
       <x:c r="N633" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O633" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:15">
       <x:c r="A634" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B634" s="3" t="s">
-        <x:v>1964</x:v>
+        <x:v>1963</x:v>
       </x:c>
       <x:c r="C634" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D634" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E634" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F634" s="3" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="G634" s="3" t="s">
         <x:v>1965</x:v>
       </x:c>
-      <x:c r="G634" s="3" t="s">
+      <x:c r="H634" s="3" t="s">
         <x:v>1966</x:v>
       </x:c>
-      <x:c r="H634" s="3" t="s">
+      <x:c r="I634" s="3" t="s">
         <x:v>1967</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1968</x:v>
       </x:c>
       <x:c r="J634" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K634" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L634" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M634" s="4">
         <x:v>141529.33</x:v>
       </x:c>
       <x:c r="N634" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O634" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:15">
       <x:c r="A635" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B635" s="3" t="s">
-        <x:v>1969</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E635" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F635" s="3" t="s">
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="G635" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H635" s="3" t="s">
         <x:v>1970</x:v>
       </x:c>
-      <x:c r="G635" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H635" s="3" t="s">
+      <x:c r="I635" s="3" t="s">
         <x:v>1971</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1972</x:v>
       </x:c>
       <x:c r="J635" s="4">
         <x:v>721007.87</x:v>
       </x:c>
       <x:c r="K635" s="4">
         <x:v>504705.5</x:v>
       </x:c>
       <x:c r="L635" s="4">
         <x:v>216302.37</x:v>
       </x:c>
       <x:c r="M635" s="4">
         <x:v>503658.7</x:v>
       </x:c>
       <x:c r="N635" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O635" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:15">
       <x:c r="A636" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B636" s="3" t="s">
-        <x:v>1973</x:v>
+        <x:v>1972</x:v>
       </x:c>
       <x:c r="C636" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D636" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E636" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F636" s="3" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="G636" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H636" s="3" t="s">
         <x:v>1974</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1975</x:v>
       </x:c>
       <x:c r="I636" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J636" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K636" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L636" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M636" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N636" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O636" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:15">
       <x:c r="A637" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B637" s="3" t="s">
-        <x:v>1976</x:v>
+        <x:v>1975</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E637" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F637" s="3" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="G637" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H637" s="3" t="s">
         <x:v>1977</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1978</x:v>
       </x:c>
       <x:c r="I637" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J637" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K637" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L637" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M637" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N637" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O637" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:15">
       <x:c r="A638" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B638" s="3" t="s">
-        <x:v>1979</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="C638" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D638" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E638" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F638" s="3" t="s">
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="G638" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H638" s="3" t="s">
         <x:v>1980</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1981</x:v>
       </x:c>
       <x:c r="I638" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J638" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K638" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L638" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M638" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N638" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O638" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:15">
       <x:c r="A639" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B639" s="3" t="s">
-        <x:v>1982</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E639" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F639" s="3" t="s">
+        <x:v>1982</x:v>
+      </x:c>
+      <x:c r="G639" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H639" s="3" t="s">
         <x:v>1983</x:v>
       </x:c>
-      <x:c r="G639" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H639" s="3" t="s">
+      <x:c r="I639" s="3" t="s">
         <x:v>1984</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1985</x:v>
       </x:c>
       <x:c r="J639" s="4">
         <x:v>135081.78</x:v>
       </x:c>
       <x:c r="K639" s="4">
         <x:v>121573.6</x:v>
       </x:c>
       <x:c r="L639" s="4">
         <x:v>13508.18</x:v>
       </x:c>
       <x:c r="M639" s="4">
         <x:v>121573.6</x:v>
       </x:c>
       <x:c r="N639" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O639" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:15">
       <x:c r="A640" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B640" s="3" t="s">
-        <x:v>1986</x:v>
+        <x:v>1985</x:v>
       </x:c>
       <x:c r="C640" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D640" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E640" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F640" s="3" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+      <x:c r="G640" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H640" s="3" t="s">
         <x:v>1987</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1988</x:v>
       </x:c>
       <x:c r="I640" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J640" s="4">
         <x:v>2942.16</x:v>
       </x:c>
       <x:c r="K640" s="4">
         <x:v>2942.16</x:v>
       </x:c>
       <x:c r="L640" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M640" s="4">
         <x:v>2942.16</x:v>
       </x:c>
       <x:c r="N640" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O640" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:15">
       <x:c r="A641" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B641" s="3" t="s">
-        <x:v>1989</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E641" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F641" s="3" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+      <x:c r="G641" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H641" s="3" t="s">
         <x:v>1990</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1991</x:v>
       </x:c>
       <x:c r="I641" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J641" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K641" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L641" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M641" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N641" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O641" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:15">
       <x:c r="A642" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B642" s="3" t="s">
-        <x:v>1992</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="C642" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D642" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E642" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F642" s="3" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="G642" s="3" t="s">
         <x:v>1993</x:v>
       </x:c>
-      <x:c r="G642" s="3" t="s">
+      <x:c r="H642" s="3" t="s">
         <x:v>1994</x:v>
       </x:c>
-      <x:c r="H642" s="3" t="s">
+      <x:c r="I642" s="3" t="s">
         <x:v>1995</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1996</x:v>
       </x:c>
       <x:c r="J642" s="4">
         <x:v>185430.24</x:v>
       </x:c>
       <x:c r="K642" s="4">
         <x:v>166887.21</x:v>
       </x:c>
       <x:c r="L642" s="4">
         <x:v>18543.03</x:v>
       </x:c>
       <x:c r="M642" s="4">
         <x:v>195969.73</x:v>
       </x:c>
       <x:c r="N642" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O642" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:15">
       <x:c r="A643" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B643" s="3" t="s">
-        <x:v>1997</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E643" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F643" s="3" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="G643" s="3" t="s">
         <x:v>1998</x:v>
       </x:c>
-      <x:c r="G643" s="3" t="s">
+      <x:c r="H643" s="3" t="s">
         <x:v>1999</x:v>
       </x:c>
-      <x:c r="H643" s="3" t="s">
+      <x:c r="I643" s="3" t="s">
         <x:v>2000</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2001</x:v>
       </x:c>
       <x:c r="J643" s="4">
         <x:v>100223.91</x:v>
       </x:c>
       <x:c r="K643" s="4">
         <x:v>90201.51</x:v>
       </x:c>
       <x:c r="L643" s="4">
         <x:v>10022.4</x:v>
       </x:c>
       <x:c r="M643" s="4">
         <x:v>153807.06</x:v>
       </x:c>
       <x:c r="N643" s="5">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O643" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:15">
       <x:c r="A644" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B644" s="3" t="s">
-        <x:v>2002</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="C644" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D644" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E644" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F644" s="3" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="G644" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H644" s="3" t="s">
         <x:v>2003</x:v>
       </x:c>
-      <x:c r="G644" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H644" s="3" t="s">
+      <x:c r="I644" s="3" t="s">
         <x:v>2004</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2005</x:v>
       </x:c>
       <x:c r="J644" s="4">
         <x:v>221900.68</x:v>
       </x:c>
       <x:c r="K644" s="4">
         <x:v>199710.61</x:v>
       </x:c>
       <x:c r="L644" s="4">
         <x:v>22190.07</x:v>
       </x:c>
       <x:c r="M644" s="4">
         <x:v>199710.61</x:v>
       </x:c>
       <x:c r="N644" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O644" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:15">
       <x:c r="A645" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B645" s="3" t="s">
-        <x:v>2006</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E645" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F645" s="3" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="G645" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H645" s="3" t="s">
         <x:v>2007</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2008</x:v>
       </x:c>
       <x:c r="I645" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J645" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K645" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L645" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M645" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N645" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O645" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:15">
       <x:c r="A646" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B646" s="3" t="s">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="C646" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D646" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E646" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F646" s="3" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="G646" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H646" s="3" t="s">
         <x:v>2010</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2011</x:v>
       </x:c>
       <x:c r="I646" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J646" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K646" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L646" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M646" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N646" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O646" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:15">
       <x:c r="A647" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B647" s="3" t="s">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E647" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F647" s="3" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="G647" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H647" s="3" t="s">
         <x:v>2013</x:v>
       </x:c>
-      <x:c r="G647" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H647" s="3" t="s">
+      <x:c r="I647" s="3" t="s">
         <x:v>2014</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2015</x:v>
       </x:c>
       <x:c r="J647" s="4">
         <x:v>276097.61</x:v>
       </x:c>
       <x:c r="K647" s="4">
         <x:v>193268.33</x:v>
       </x:c>
       <x:c r="L647" s="4">
         <x:v>82829.28</x:v>
       </x:c>
       <x:c r="M647" s="4">
         <x:v>193268.33</x:v>
       </x:c>
       <x:c r="N647" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O647" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:15">
       <x:c r="A648" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B648" s="3" t="s">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="C648" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D648" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E648" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F648" s="3" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="G648" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H648" s="3" t="s">
         <x:v>2017</x:v>
       </x:c>
-      <x:c r="G648" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H648" s="3" t="s">
+      <x:c r="I648" s="3" t="s">
         <x:v>2018</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2019</x:v>
       </x:c>
       <x:c r="J648" s="4">
         <x:v>221977.37</x:v>
       </x:c>
       <x:c r="K648" s="4">
         <x:v>199779.63</x:v>
       </x:c>
       <x:c r="L648" s="4">
         <x:v>22197.74</x:v>
       </x:c>
       <x:c r="M648" s="4">
         <x:v>199646.19</x:v>
       </x:c>
       <x:c r="N648" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O648" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:15">
       <x:c r="A649" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B649" s="3" t="s">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E649" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F649" s="3" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="G649" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H649" s="3" t="s">
         <x:v>2021</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2022</x:v>
       </x:c>
       <x:c r="I649" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J649" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K649" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L649" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M649" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N649" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O649" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:15">
       <x:c r="A650" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B650" s="3" t="s">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="C650" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D650" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E650" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F650" s="3" t="s">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="G650" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H650" s="3" t="s">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="I650" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J650" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K650" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L650" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M650" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N650" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O650" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:15">
       <x:c r="A651" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B651" s="3" t="s">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E651" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F651" s="3" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="G651" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H651" s="3" t="s">
         <x:v>2025</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2026</x:v>
       </x:c>
       <x:c r="I651" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J651" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K651" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L651" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M651" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N651" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O651" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:15">
       <x:c r="A652" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B652" s="3" t="s">
-        <x:v>2027</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="C652" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D652" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E652" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F652" s="3" t="s">
+        <x:v>2027</x:v>
+      </x:c>
+      <x:c r="G652" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H652" s="3" t="s">
         <x:v>2028</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2029</x:v>
       </x:c>
       <x:c r="I652" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J652" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K652" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L652" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M652" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N652" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O652" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:15">
       <x:c r="A653" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B653" s="3" t="s">
-        <x:v>2030</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="C653" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E653" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F653" s="3" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="G653" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H653" s="3" t="s">
         <x:v>2031</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2032</x:v>
       </x:c>
       <x:c r="I653" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J653" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="K653" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="L653" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M653" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="N653" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O653" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:15">
       <x:c r="A654" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B654" s="3" t="s">
-        <x:v>2033</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C654" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D654" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E654" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F654" s="3" t="s">
+        <x:v>2033</x:v>
+      </x:c>
+      <x:c r="G654" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H654" s="3" t="s">
         <x:v>2034</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2035</x:v>
       </x:c>
       <x:c r="I654" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J654" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K654" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L654" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M654" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N654" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O654" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:15">
       <x:c r="A655" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B655" s="3" t="s">
-        <x:v>2036</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E655" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F655" s="3" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="G655" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H655" s="3" t="s">
         <x:v>2037</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2038</x:v>
       </x:c>
       <x:c r="I655" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J655" s="4">
         <x:v>3059.81</x:v>
       </x:c>
       <x:c r="K655" s="4">
         <x:v>3059.81</x:v>
       </x:c>
       <x:c r="L655" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M655" s="4">
         <x:v>3059.82</x:v>
       </x:c>
       <x:c r="N655" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O655" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:15">
       <x:c r="A656" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B656" s="3" t="s">
-        <x:v>2039</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="C656" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D656" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E656" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F656" s="3" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="G656" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H656" s="3" t="s">
         <x:v>2040</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2041</x:v>
       </x:c>
       <x:c r="I656" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J656" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K656" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L656" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M656" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N656" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O656" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:15">
       <x:c r="A657" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B657" s="3" t="s">
-        <x:v>2042</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E657" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F657" s="3" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="G657" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H657" s="3" t="s">
         <x:v>2043</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2044</x:v>
       </x:c>
       <x:c r="I657" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J657" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K657" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L657" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M657" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N657" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O657" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:15">
       <x:c r="A658" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B658" s="3" t="s">
-        <x:v>2042</x:v>
+        <x:v>2041</x:v>
       </x:c>
       <x:c r="C658" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D658" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E658" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F658" s="3" t="s">
-        <x:v>2043</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="G658" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H658" s="3" t="s">
-        <x:v>2045</x:v>
+        <x:v>2044</x:v>
       </x:c>
       <x:c r="I658" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J658" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K658" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L658" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M658" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N658" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O658" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:15">
       <x:c r="A659" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B659" s="3" t="s">
-        <x:v>2046</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E659" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F659" s="3" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="G659" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H659" s="3" t="s">
         <x:v>2047</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2048</x:v>
       </x:c>
       <x:c r="I659" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J659" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K659" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L659" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M659" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N659" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O659" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:15">
       <x:c r="A660" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B660" s="3" t="s">
-        <x:v>2049</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="C660" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D660" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E660" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F660" s="3" t="s">
+        <x:v>2049</x:v>
+      </x:c>
+      <x:c r="G660" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H660" s="3" t="s">
         <x:v>2050</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2051</x:v>
       </x:c>
       <x:c r="I660" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J660" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K660" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L660" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M660" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N660" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O660" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:15">
       <x:c r="A661" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B661" s="3" t="s">
-        <x:v>2052</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E661" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F661" s="3" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+      <x:c r="G661" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H661" s="3" t="s">
         <x:v>2053</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2054</x:v>
       </x:c>
       <x:c r="I661" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J661" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K661" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L661" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M661" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N661" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O661" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:15">
       <x:c r="A662" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B662" s="3" t="s">
-        <x:v>2055</x:v>
+        <x:v>2054</x:v>
       </x:c>
       <x:c r="C662" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D662" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="E662" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F662" s="3" t="s">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="G662" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H662" s="3" t="s">
         <x:v>2056</x:v>
       </x:c>
-      <x:c r="G662" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H662" s="3" t="s">
+      <x:c r="I662" s="3" t="s">
         <x:v>2057</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2058</x:v>
       </x:c>
       <x:c r="J662" s="4">
         <x:v>1077588.55</x:v>
       </x:c>
       <x:c r="K662" s="4">
         <x:v>747605.47</x:v>
       </x:c>
       <x:c r="L662" s="4">
         <x:v>329983.08</x:v>
       </x:c>
       <x:c r="M662" s="4">
         <x:v>747453</x:v>
       </x:c>
       <x:c r="N662" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O662" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:15">
       <x:c r="A663" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B663" s="3" t="s">
-        <x:v>2059</x:v>
+        <x:v>2058</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E663" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F663" s="3" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="G663" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H663" s="3" t="s">
         <x:v>2060</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2061</x:v>
       </x:c>
       <x:c r="I663" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J663" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K663" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L663" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M663" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N663" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O663" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:15">
       <x:c r="A664" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B664" s="3" t="s">
-        <x:v>2062</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="C664" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D664" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E664" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F664" s="3" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="G664" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H664" s="3" t="s">
         <x:v>2063</x:v>
       </x:c>
-      <x:c r="G664" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H664" s="3" t="s">
+      <x:c r="I664" s="3" t="s">
         <x:v>2064</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2065</x:v>
       </x:c>
       <x:c r="J664" s="4">
         <x:v>127751.45</x:v>
       </x:c>
       <x:c r="K664" s="4">
         <x:v>102201.16</x:v>
       </x:c>
       <x:c r="L664" s="4">
         <x:v>25550.29</x:v>
       </x:c>
       <x:c r="M664" s="4">
         <x:v>100407.28</x:v>
       </x:c>
       <x:c r="N664" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O664" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:15">
       <x:c r="A665" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B665" s="3" t="s">
-        <x:v>2066</x:v>
+        <x:v>2065</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E665" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F665" s="3" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="G665" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H665" s="3" t="s">
         <x:v>2067</x:v>
       </x:c>
-      <x:c r="G665" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H665" s="3" t="s">
+      <x:c r="I665" s="3" t="s">
         <x:v>2068</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2069</x:v>
       </x:c>
       <x:c r="J665" s="4">
         <x:v>221900.68</x:v>
       </x:c>
       <x:c r="K665" s="4">
         <x:v>199710.61</x:v>
       </x:c>
       <x:c r="L665" s="4">
         <x:v>22190.07</x:v>
       </x:c>
       <x:c r="M665" s="4">
         <x:v>199526.54</x:v>
       </x:c>
       <x:c r="N665" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O665" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:15">
       <x:c r="A666" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B666" s="3" t="s">
-        <x:v>2070</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="C666" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D666" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E666" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F666" s="3" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="G666" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H666" s="3" t="s">
         <x:v>2071</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2072</x:v>
       </x:c>
       <x:c r="I666" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J666" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K666" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L666" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M666" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N666" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O666" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:15">
       <x:c r="A667" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B667" s="3" t="s">
-        <x:v>2073</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E667" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F667" s="3" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="G667" s="3" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="H667" s="3" t="s">
-        <x:v>2074</x:v>
+        <x:v>2073</x:v>
       </x:c>
       <x:c r="I667" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J667" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K667" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L667" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M667" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N667" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O667" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:15">
       <x:c r="A668" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B668" s="3" t="s">
-        <x:v>2075</x:v>
+        <x:v>2074</x:v>
       </x:c>
       <x:c r="C668" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D668" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E668" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F668" s="3" t="s">
+        <x:v>2075</x:v>
+      </x:c>
+      <x:c r="G668" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H668" s="3" t="s">
         <x:v>2076</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2077</x:v>
       </x:c>
       <x:c r="I668" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J668" s="4">
         <x:v>2147.42</x:v>
       </x:c>
       <x:c r="K668" s="4">
         <x:v>2147.42</x:v>
       </x:c>
       <x:c r="L668" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M668" s="4">
         <x:v>2147.43</x:v>
       </x:c>
       <x:c r="N668" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O668" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:15">
       <x:c r="A669" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B669" s="3" t="s">
-        <x:v>2078</x:v>
+        <x:v>2077</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E669" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F669" s="3" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="G669" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H669" s="3" t="s">
         <x:v>2079</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2080</x:v>
       </x:c>
       <x:c r="I669" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J669" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="K669" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="L669" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M669" s="4">
         <x:v>2556.46</x:v>
       </x:c>
       <x:c r="N669" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O669" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:15">
       <x:c r="A670" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B670" s="3" t="s">
-        <x:v>2081</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="C670" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D670" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E670" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F670" s="3" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="G670" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H670" s="3" t="s">
         <x:v>2082</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2083</x:v>
       </x:c>
       <x:c r="I670" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J670" s="4">
         <x:v>2034.94</x:v>
       </x:c>
       <x:c r="K670" s="4">
         <x:v>2034.94</x:v>
       </x:c>
       <x:c r="L670" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M670" s="4">
         <x:v>2034.94</x:v>
       </x:c>
       <x:c r="N670" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O670" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:15">
       <x:c r="A671" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B671" s="3" t="s">
-        <x:v>2084</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E671" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F671" s="3" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="G671" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H671" s="3" t="s">
         <x:v>2085</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2086</x:v>
       </x:c>
       <x:c r="I671" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J671" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K671" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L671" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M671" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N671" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O671" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:15">
       <x:c r="A672" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B672" s="3" t="s">
-        <x:v>2087</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="C672" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D672" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E672" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F672" s="3" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="G672" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H672" s="3" t="s">
         <x:v>2088</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2089</x:v>
       </x:c>
       <x:c r="I672" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J672" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K672" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L672" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M672" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N672" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O672" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:15">
       <x:c r="A673" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B673" s="3" t="s">
-        <x:v>2090</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E673" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F673" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="G673" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H673" s="3" t="s">
-        <x:v>2091</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="I673" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J673" s="4">
         <x:v>2618.2</x:v>
       </x:c>
       <x:c r="K673" s="4">
         <x:v>2618.2</x:v>
       </x:c>
       <x:c r="L673" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M673" s="4">
         <x:v>2618.2</x:v>
       </x:c>
       <x:c r="N673" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O673" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:15">
       <x:c r="A674" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B674" s="3" t="s">
-        <x:v>2090</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="C674" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D674" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E674" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F674" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="G674" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H674" s="3" t="s">
-        <x:v>2092</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="I674" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J674" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K674" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L674" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M674" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N674" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O674" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:15">
       <x:c r="A675" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B675" s="3" t="s">
-        <x:v>2093</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E675" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F675" s="3" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+      <x:c r="G675" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H675" s="3" t="s">
         <x:v>2094</x:v>
       </x:c>
-      <x:c r="G675" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H675" s="3" t="s">
+      <x:c r="I675" s="3" t="s">
         <x:v>2095</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2096</x:v>
       </x:c>
       <x:c r="J675" s="4">
         <x:v>219165.29</x:v>
       </x:c>
       <x:c r="K675" s="4">
         <x:v>197248.75</x:v>
       </x:c>
       <x:c r="L675" s="4">
         <x:v>21916.54</x:v>
       </x:c>
       <x:c r="M675" s="4">
         <x:v>184958.51</x:v>
       </x:c>
       <x:c r="N675" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O675" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:15">
       <x:c r="A676" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B676" s="3" t="s">
-        <x:v>2097</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="C676" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D676" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E676" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F676" s="3" t="s">
+        <x:v>2097</x:v>
+      </x:c>
+      <x:c r="G676" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H676" s="3" t="s">
         <x:v>2098</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2099</x:v>
       </x:c>
       <x:c r="I676" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J676" s="4">
         <x:v>3885.82</x:v>
       </x:c>
       <x:c r="K676" s="4">
         <x:v>3885.82</x:v>
       </x:c>
       <x:c r="L676" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M676" s="4">
         <x:v>3885.82</x:v>
       </x:c>
       <x:c r="N676" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O676" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:15">
       <x:c r="A677" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B677" s="3" t="s">
-        <x:v>2100</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E677" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F677" s="3" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="G677" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H677" s="3" t="s">
         <x:v>2101</x:v>
       </x:c>
-      <x:c r="G677" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H677" s="3" t="s">
+      <x:c r="I677" s="3" t="s">
         <x:v>2102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2103</x:v>
       </x:c>
       <x:c r="J677" s="4">
         <x:v>285713.99</x:v>
       </x:c>
       <x:c r="K677" s="4">
         <x:v>199999.79</x:v>
       </x:c>
       <x:c r="L677" s="4">
         <x:v>85714.2</x:v>
       </x:c>
       <x:c r="M677" s="4">
         <x:v>199998.37</x:v>
       </x:c>
       <x:c r="N677" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O677" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:15">
       <x:c r="A678" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B678" s="3" t="s">
-        <x:v>2104</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="C678" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D678" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E678" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F678" s="3" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="G678" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H678" s="3" t="s">
         <x:v>2105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2106</x:v>
       </x:c>
       <x:c r="I678" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J678" s="4">
         <x:v>2169.92</x:v>
       </x:c>
       <x:c r="K678" s="4">
         <x:v>2169.92</x:v>
       </x:c>
       <x:c r="L678" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M678" s="4">
         <x:v>2169.92</x:v>
       </x:c>
       <x:c r="N678" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O678" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:15">
       <x:c r="A679" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B679" s="3" t="s">
-        <x:v>2107</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E679" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F679" s="3" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="G679" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H679" s="3" t="s">
         <x:v>2108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2109</x:v>
       </x:c>
       <x:c r="I679" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J679" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K679" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L679" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M679" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N679" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O679" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:15">
       <x:c r="A680" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B680" s="3" t="s">
-        <x:v>2110</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="C680" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D680" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E680" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F680" s="3" t="s">
+        <x:v>2110</x:v>
+      </x:c>
+      <x:c r="G680" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H680" s="3" t="s">
         <x:v>2111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2112</x:v>
       </x:c>
       <x:c r="I680" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J680" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K680" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L680" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M680" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N680" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O680" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:15">
       <x:c r="A681" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B681" s="3" t="s">
-        <x:v>2113</x:v>
+        <x:v>2112</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E681" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F681" s="3" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+      <x:c r="G681" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H681" s="3" t="s">
         <x:v>2114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2115</x:v>
       </x:c>
       <x:c r="I681" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J681" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K681" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L681" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M681" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N681" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O681" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:15">
       <x:c r="A682" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B682" s="3" t="s">
-        <x:v>2116</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="C682" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D682" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E682" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F682" s="3" t="s">
+        <x:v>2116</x:v>
+      </x:c>
+      <x:c r="G682" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H682" s="3" t="s">
         <x:v>2117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2118</x:v>
       </x:c>
       <x:c r="I682" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J682" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K682" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L682" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M682" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N682" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O682" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:15">
       <x:c r="A683" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B683" s="3" t="s">
-        <x:v>2119</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E683" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F683" s="3" t="s">
-        <x:v>2120</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="G683" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H683" s="3" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="I683" s="3" t="s">
         <x:v>2121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2122</x:v>
       </x:c>
       <x:c r="J683" s="4">
         <x:v>254868.77</x:v>
       </x:c>
       <x:c r="K683" s="4">
         <x:v>196216.43</x:v>
       </x:c>
       <x:c r="L683" s="4">
         <x:v>58652.34</x:v>
       </x:c>
       <x:c r="M683" s="4">
         <x:v>229423.75</x:v>
       </x:c>
       <x:c r="N683" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O683" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:15">
       <x:c r="A684" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B684" s="3" t="s">
-        <x:v>2123</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="C684" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D684" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E684" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F684" s="3" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="G684" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H684" s="3" t="s">
         <x:v>2124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2125</x:v>
       </x:c>
       <x:c r="I684" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J684" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K684" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L684" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M684" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N684" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O684" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:15">
       <x:c r="A685" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B685" s="3" t="s">
-        <x:v>2126</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E685" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F685" s="3" t="s">
+        <x:v>2126</x:v>
+      </x:c>
+      <x:c r="G685" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H685" s="3" t="s">
         <x:v>2127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2128</x:v>
       </x:c>
       <x:c r="I685" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J685" s="4">
         <x:v>65445.36</x:v>
       </x:c>
       <x:c r="K685" s="4">
         <x:v>65445.36</x:v>
       </x:c>
       <x:c r="L685" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M685" s="4">
         <x:v>65445.36</x:v>
       </x:c>
       <x:c r="N685" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O685" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:15">
       <x:c r="A686" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B686" s="3" t="s">
-        <x:v>2129</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="C686" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D686" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E686" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F686" s="3" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="G686" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H686" s="3" t="s">
         <x:v>2130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2131</x:v>
       </x:c>
       <x:c r="I686" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J686" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K686" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L686" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M686" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N686" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O686" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:15">
       <x:c r="A687" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B687" s="3" t="s">
-        <x:v>2129</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E687" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F687" s="3" t="s">
-        <x:v>2130</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="G687" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H687" s="3" t="s">
-        <x:v>2132</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="I687" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J687" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K687" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L687" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M687" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N687" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O687" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:15">
       <x:c r="A688" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B688" s="3" t="s">
-        <x:v>2133</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="C688" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D688" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E688" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F688" s="3" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="G688" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H688" s="3" t="s">
         <x:v>2134</x:v>
       </x:c>
-      <x:c r="G688" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H688" s="3" t="s">
+      <x:c r="I688" s="3" t="s">
         <x:v>2135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2136</x:v>
       </x:c>
       <x:c r="J688" s="4">
         <x:v>305969.84</x:v>
       </x:c>
       <x:c r="K688" s="4">
         <x:v>198469.05</x:v>
       </x:c>
       <x:c r="L688" s="4">
         <x:v>107500.79</x:v>
       </x:c>
       <x:c r="M688" s="4">
         <x:v>198166.12</x:v>
       </x:c>
       <x:c r="N688" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O688" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:15">
       <x:c r="A689" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B689" s="3" t="s">
-        <x:v>2137</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E689" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F689" s="3" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+      <x:c r="G689" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H689" s="3" t="s">
         <x:v>2138</x:v>
       </x:c>
-      <x:c r="G689" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H689" s="3" t="s">
+      <x:c r="I689" s="3" t="s">
         <x:v>2139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2140</x:v>
       </x:c>
       <x:c r="J689" s="4">
         <x:v>265652.44</x:v>
       </x:c>
       <x:c r="K689" s="4">
         <x:v>189832.29</x:v>
       </x:c>
       <x:c r="L689" s="4">
         <x:v>75820.15</x:v>
       </x:c>
       <x:c r="M689" s="4">
         <x:v>187471.82</x:v>
       </x:c>
       <x:c r="N689" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O689" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:15">
       <x:c r="A690" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B690" s="3" t="s">
-        <x:v>2141</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="C690" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D690" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E690" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F690" s="3" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="G690" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H690" s="3" t="s">
         <x:v>2142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2143</x:v>
       </x:c>
       <x:c r="I690" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J690" s="4">
         <x:v>3154.67</x:v>
       </x:c>
       <x:c r="K690" s="4">
         <x:v>3154.67</x:v>
       </x:c>
       <x:c r="L690" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M690" s="4">
         <x:v>3154.67</x:v>
       </x:c>
       <x:c r="N690" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O690" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:15">
       <x:c r="A691" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B691" s="3" t="s">
-        <x:v>2144</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E691" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F691" s="3" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="G691" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H691" s="3" t="s">
         <x:v>2145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2146</x:v>
       </x:c>
       <x:c r="I691" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J691" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K691" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L691" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M691" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N691" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O691" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:15">
       <x:c r="A692" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B692" s="3" t="s">
-        <x:v>2147</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="C692" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D692" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E692" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F692" s="3" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="G692" s="3" t="s">
         <x:v>2148</x:v>
       </x:c>
-      <x:c r="G692" s="3" t="s">
+      <x:c r="H692" s="3" t="s">
         <x:v>2149</x:v>
       </x:c>
-      <x:c r="H692" s="3" t="s">
+      <x:c r="I692" s="3" t="s">
         <x:v>2150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2151</x:v>
       </x:c>
       <x:c r="J692" s="4">
         <x:v>117118.56</x:v>
       </x:c>
       <x:c r="K692" s="4">
         <x:v>92206.99</x:v>
       </x:c>
       <x:c r="L692" s="4">
         <x:v>24911.57</x:v>
       </x:c>
       <x:c r="M692" s="4">
         <x:v>124822.33</x:v>
       </x:c>
       <x:c r="N692" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O692" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:15">
       <x:c r="A693" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B693" s="3" t="s">
-        <x:v>2152</x:v>
+        <x:v>2151</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E693" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F693" s="3" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+      <x:c r="G693" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H693" s="3" t="s">
         <x:v>2153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2154</x:v>
       </x:c>
       <x:c r="I693" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J693" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K693" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L693" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M693" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N693" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O693" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:15">
       <x:c r="A694" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B694" s="3" t="s">
-        <x:v>2155</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="C694" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D694" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E694" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F694" s="3" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+      <x:c r="G694" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H694" s="3" t="s">
         <x:v>2156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2157</x:v>
       </x:c>
       <x:c r="I694" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J694" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K694" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L694" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M694" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N694" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O694" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:15">
       <x:c r="A695" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B695" s="3" t="s">
-        <x:v>2158</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E695" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F695" s="3" t="s">
+        <x:v>2158</x:v>
+      </x:c>
+      <x:c r="G695" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H695" s="3" t="s">
         <x:v>2159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2160</x:v>
       </x:c>
       <x:c r="I695" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J695" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K695" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L695" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M695" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N695" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O695" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:15">
       <x:c r="A696" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B696" s="3" t="s">
-        <x:v>2158</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="C696" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D696" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E696" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F696" s="3" t="s">
-        <x:v>2159</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="G696" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H696" s="3" t="s">
-        <x:v>2161</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="I696" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J696" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K696" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L696" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M696" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N696" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O696" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:15">
       <x:c r="A697" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B697" s="3" t="s">
-        <x:v>2162</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E697" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F697" s="3" t="s">
-        <x:v>2163</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="G697" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H697" s="3" t="s">
-        <x:v>2164</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="I697" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J697" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K697" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L697" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M697" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N697" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O697" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:15">
       <x:c r="A698" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B698" s="3" t="s">
-        <x:v>2165</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="C698" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D698" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E698" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F698" s="3" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="G698" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H698" s="3" t="s">
         <x:v>2166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2167</x:v>
       </x:c>
       <x:c r="I698" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J698" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K698" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L698" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M698" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N698" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O698" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:15">
       <x:c r="A699" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B699" s="3" t="s">
-        <x:v>2165</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E699" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F699" s="3" t="s">
-        <x:v>2166</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="G699" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H699" s="3" t="s">
-        <x:v>2168</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="I699" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J699" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K699" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L699" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M699" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N699" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O699" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:15">
       <x:c r="A700" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B700" s="3" t="s">
-        <x:v>2169</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="C700" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D700" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E700" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F700" s="3" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="G700" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H700" s="3" t="s">
         <x:v>2170</x:v>
       </x:c>
-      <x:c r="G700" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H700" s="3" t="s">
+      <x:c r="I700" s="3" t="s">
         <x:v>2171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2172</x:v>
       </x:c>
       <x:c r="J700" s="4">
         <x:v>167668.64</x:v>
       </x:c>
       <x:c r="K700" s="4">
         <x:v>117368.05</x:v>
       </x:c>
       <x:c r="L700" s="4">
         <x:v>50300.59</x:v>
       </x:c>
       <x:c r="M700" s="4">
         <x:v>224103.44</x:v>
       </x:c>
       <x:c r="N700" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O700" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:15">
       <x:c r="A701" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B701" s="3" t="s">
-        <x:v>2169</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="C701" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E701" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F701" s="3" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="G701" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H701" s="3" t="s">
         <x:v>2173</x:v>
       </x:c>
-      <x:c r="G701" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H701" s="3" t="s">
+      <x:c r="I701" s="3" t="s">
         <x:v>2174</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2175</x:v>
       </x:c>
       <x:c r="J701" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K701" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L701" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M701" s="4">
         <x:v>147456.58</x:v>
       </x:c>
       <x:c r="N701" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O701" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:15">
       <x:c r="A702" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B702" s="3" t="s">
-        <x:v>2169</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="C702" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D702" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E702" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F702" s="3" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="G702" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H702" s="3" t="s">
         <x:v>2176</x:v>
       </x:c>
-      <x:c r="G702" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H702" s="3" t="s">
+      <x:c r="I702" s="3" t="s">
         <x:v>2177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2178</x:v>
       </x:c>
       <x:c r="J702" s="4">
         <x:v>715808.66</x:v>
       </x:c>
       <x:c r="K702" s="4">
         <x:v>501066.06</x:v>
       </x:c>
       <x:c r="L702" s="4">
         <x:v>214742.6</x:v>
       </x:c>
       <x:c r="M702" s="4">
         <x:v>501066.05</x:v>
       </x:c>
       <x:c r="N702" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O702" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:15">
       <x:c r="A703" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B703" s="3" t="s">
-        <x:v>2179</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="C703" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E703" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F703" s="3" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="G703" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H703" s="3" t="s">
         <x:v>2180</x:v>
       </x:c>
-      <x:c r="G703" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H703" s="3" t="s">
+      <x:c r="I703" s="3" t="s">
         <x:v>2181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2182</x:v>
       </x:c>
       <x:c r="J703" s="4">
         <x:v>483220.01</x:v>
       </x:c>
       <x:c r="K703" s="4">
         <x:v>289932</x:v>
       </x:c>
       <x:c r="L703" s="4">
         <x:v>193288.01</x:v>
       </x:c>
       <x:c r="M703" s="4">
         <x:v>279630.13</x:v>
       </x:c>
       <x:c r="N703" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O703" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:15">
       <x:c r="A704" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B704" s="3" t="s">
-        <x:v>2179</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="C704" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D704" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E704" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F704" s="3" t="s">
-        <x:v>2180</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="G704" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H704" s="3" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="I704" s="3" t="s">
         <x:v>2183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2184</x:v>
       </x:c>
       <x:c r="J704" s="4">
         <x:v>579410.19</x:v>
       </x:c>
       <x:c r="K704" s="4">
         <x:v>350637.17</x:v>
       </x:c>
       <x:c r="L704" s="4">
         <x:v>228773.02</x:v>
       </x:c>
       <x:c r="M704" s="4">
         <x:v>330760.96</x:v>
       </x:c>
       <x:c r="N704" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O704" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:15">
       <x:c r="A705" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B705" s="3" t="s">
-        <x:v>2179</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E705" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F705" s="3" t="s">
-        <x:v>2180</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="G705" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H705" s="3" t="s">
-        <x:v>2185</x:v>
+        <x:v>2184</x:v>
       </x:c>
       <x:c r="I705" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J705" s="4">
         <x:v>139991.72</x:v>
       </x:c>
       <x:c r="K705" s="4">
         <x:v>69995.86</x:v>
       </x:c>
       <x:c r="L705" s="4">
         <x:v>69995.86</x:v>
       </x:c>
       <x:c r="M705" s="4">
         <x:v>69995.86</x:v>
       </x:c>
       <x:c r="N705" s="5">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O705" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:15">
       <x:c r="A706" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B706" s="3" t="s">
-        <x:v>2179</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="C706" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D706" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E706" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F706" s="3" t="s">
-        <x:v>2180</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="G706" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H706" s="3" t="s">
-        <x:v>2186</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="I706" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J706" s="4">
         <x:v>58678.67</x:v>
       </x:c>
       <x:c r="K706" s="4">
         <x:v>58678.67</x:v>
       </x:c>
       <x:c r="L706" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M706" s="4">
         <x:v>58678.66</x:v>
       </x:c>
       <x:c r="N706" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O706" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:15">
       <x:c r="A707" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B707" s="3" t="s">
-        <x:v>2179</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="C707" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E707" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F707" s="3" t="s">
-        <x:v>2180</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="G707" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H707" s="3" t="s">
-        <x:v>2187</x:v>
+        <x:v>2186</x:v>
       </x:c>
       <x:c r="I707" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="J707" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="K707" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="L707" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M707" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="N707" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O707" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:15">
       <x:c r="A708" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B708" s="3" t="s">
-        <x:v>2188</x:v>
+        <x:v>2187</x:v>
       </x:c>
       <x:c r="C708" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D708" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E708" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F708" s="3" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="G708" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H708" s="3" t="s">
         <x:v>2189</x:v>
       </x:c>
-      <x:c r="G708" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H708" s="3" t="s">
+      <x:c r="I708" s="3" t="s">
         <x:v>2190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2191</x:v>
       </x:c>
       <x:c r="J708" s="4">
         <x:v>118090.02</x:v>
       </x:c>
       <x:c r="K708" s="4">
         <x:v>94472.02</x:v>
       </x:c>
       <x:c r="L708" s="4">
         <x:v>23618</x:v>
       </x:c>
       <x:c r="M708" s="4">
         <x:v>93910.7</x:v>
       </x:c>
       <x:c r="N708" s="5">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O708" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:15">
       <x:c r="A709" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B709" s="3" t="s">
-        <x:v>2192</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="C709" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E709" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F709" s="3" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="G709" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H709" s="3" t="s">
         <x:v>2193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2194</x:v>
       </x:c>
       <x:c r="I709" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J709" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K709" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L709" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M709" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N709" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O709" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:15">
       <x:c r="A710" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B710" s="3" t="s">
-        <x:v>2192</x:v>
+        <x:v>2191</x:v>
       </x:c>
       <x:c r="C710" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D710" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E710" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F710" s="3" t="s">
-        <x:v>2193</x:v>
+        <x:v>2192</x:v>
       </x:c>
       <x:c r="G710" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H710" s="3" t="s">
-        <x:v>2195</x:v>
+        <x:v>2194</x:v>
       </x:c>
       <x:c r="I710" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J710" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K710" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L710" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M710" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N710" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O710" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:15">
       <x:c r="A711" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B711" s="3" t="s">
-        <x:v>2196</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="C711" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E711" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F711" s="3" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="G711" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H711" s="3" t="s">
         <x:v>2197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2198</x:v>
       </x:c>
       <x:c r="I711" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J711" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K711" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L711" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M711" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N711" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O711" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:15">
       <x:c r="A712" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B712" s="3" t="s">
-        <x:v>2199</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="C712" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D712" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E712" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F712" s="3" t="s">
+        <x:v>2199</x:v>
+      </x:c>
+      <x:c r="G712" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H712" s="3" t="s">
         <x:v>2200</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2201</x:v>
       </x:c>
       <x:c r="I712" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J712" s="4">
         <x:v>4848.58</x:v>
       </x:c>
       <x:c r="K712" s="4">
         <x:v>4848.58</x:v>
       </x:c>
       <x:c r="L712" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M712" s="4">
         <x:v>4848.58</x:v>
       </x:c>
       <x:c r="N712" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O712" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:15">
       <x:c r="A713" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B713" s="3" t="s">
-        <x:v>2202</x:v>
+        <x:v>2201</x:v>
       </x:c>
       <x:c r="C713" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E713" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F713" s="3" t="s">
-        <x:v>2203</x:v>
+        <x:v>2202</x:v>
       </x:c>
       <x:c r="G713" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H713" s="3" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="I713" s="3" t="s">
         <x:v>2204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2205</x:v>
       </x:c>
       <x:c r="J713" s="4">
         <x:v>164031.13</x:v>
       </x:c>
       <x:c r="K713" s="4">
         <x:v>147628.02</x:v>
       </x:c>
       <x:c r="L713" s="4">
         <x:v>16403.11</x:v>
       </x:c>
       <x:c r="M713" s="4">
         <x:v>195366.76</x:v>
       </x:c>
       <x:c r="N713" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O713" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:15">
       <x:c r="A714" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B714" s="3" t="s">
-        <x:v>2206</x:v>
+        <x:v>2205</x:v>
       </x:c>
       <x:c r="C714" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D714" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E714" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F714" s="3" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="G714" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H714" s="3" t="s">
         <x:v>2207</x:v>
       </x:c>
-      <x:c r="G714" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H714" s="3" t="s">
+      <x:c r="I714" s="3" t="s">
         <x:v>2208</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2209</x:v>
       </x:c>
       <x:c r="J714" s="4">
         <x:v>96122.87</x:v>
       </x:c>
       <x:c r="K714" s="4">
         <x:v>67286.01</x:v>
       </x:c>
       <x:c r="L714" s="4">
         <x:v>28836.86</x:v>
       </x:c>
       <x:c r="M714" s="4">
         <x:v>63430.5</x:v>
       </x:c>
       <x:c r="N714" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O714" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:15">
       <x:c r="A715" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B715" s="3" t="s">
-        <x:v>2210</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="C715" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E715" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F715" s="3" t="s">
-        <x:v>2207</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="G715" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H715" s="3" t="s">
+        <x:v>2210</x:v>
+      </x:c>
+      <x:c r="I715" s="3" t="s">
         <x:v>2211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2212</x:v>
       </x:c>
       <x:c r="J715" s="4">
         <x:v>179038.05</x:v>
       </x:c>
       <x:c r="K715" s="4">
         <x:v>125326.63</x:v>
       </x:c>
       <x:c r="L715" s="4">
         <x:v>53711.42</x:v>
       </x:c>
       <x:c r="M715" s="4">
         <x:v>125302.3</x:v>
       </x:c>
       <x:c r="N715" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O715" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:15">
       <x:c r="A716" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B716" s="3" t="s">
-        <x:v>2210</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="C716" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D716" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E716" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F716" s="3" t="s">
-        <x:v>2207</x:v>
+        <x:v>2206</x:v>
       </x:c>
       <x:c r="G716" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H716" s="3" t="s">
-        <x:v>2213</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="I716" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J716" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K716" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L716" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M716" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N716" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O716" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:15">
       <x:c r="A717" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B717" s="3" t="s">
-        <x:v>2214</x:v>
+        <x:v>2213</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E717" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F717" s="3" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="G717" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H717" s="3" t="s">
         <x:v>2215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2216</x:v>
       </x:c>
       <x:c r="I717" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J717" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K717" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L717" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M717" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N717" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O717" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:15">
       <x:c r="A718" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B718" s="3" t="s">
-        <x:v>2217</x:v>
+        <x:v>2216</x:v>
       </x:c>
       <x:c r="C718" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D718" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E718" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F718" s="3" t="s">
+        <x:v>2217</x:v>
+      </x:c>
+      <x:c r="G718" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H718" s="3" t="s">
         <x:v>2218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2219</x:v>
       </x:c>
       <x:c r="I718" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J718" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K718" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L718" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M718" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N718" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O718" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:15">
       <x:c r="A719" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B719" s="3" t="s">
-        <x:v>2220</x:v>
+        <x:v>2219</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E719" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F719" s="3" t="s">
-        <x:v>2221</x:v>
+        <x:v>2220</x:v>
       </x:c>
       <x:c r="G719" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H719" s="3" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="I719" s="3" t="s">
         <x:v>2222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2223</x:v>
       </x:c>
       <x:c r="J719" s="4">
         <x:v>164788.07</x:v>
       </x:c>
       <x:c r="K719" s="4">
         <x:v>148309.25</x:v>
       </x:c>
       <x:c r="L719" s="4">
         <x:v>16478.82</x:v>
       </x:c>
       <x:c r="M719" s="4">
         <x:v>146527.28</x:v>
       </x:c>
       <x:c r="N719" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O719" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:15">
       <x:c r="A720" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B720" s="3" t="s">
-        <x:v>2224</x:v>
+        <x:v>2223</x:v>
       </x:c>
       <x:c r="C720" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D720" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E720" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F720" s="3" t="s">
+        <x:v>2224</x:v>
+      </x:c>
+      <x:c r="G720" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H720" s="3" t="s">
         <x:v>2225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2226</x:v>
       </x:c>
       <x:c r="I720" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="J720" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="K720" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="L720" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M720" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="N720" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O720" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:15">
       <x:c r="A721" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B721" s="3" t="s">
-        <x:v>2227</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E721" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F721" s="3" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+      <x:c r="G721" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H721" s="3" t="s">
         <x:v>2228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2229</x:v>
       </x:c>
       <x:c r="I721" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J721" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K721" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L721" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M721" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N721" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O721" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:15">
       <x:c r="A722" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B722" s="3" t="s">
-        <x:v>2227</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="C722" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D722" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E722" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F722" s="3" t="s">
-        <x:v>2228</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="G722" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H722" s="3" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="I722" s="3" t="s">
         <x:v>2230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2231</x:v>
       </x:c>
       <x:c r="J722" s="4">
         <x:v>854638.29</x:v>
       </x:c>
       <x:c r="K722" s="4">
         <x:v>511244.61</x:v>
       </x:c>
       <x:c r="L722" s="4">
         <x:v>343393.68</x:v>
       </x:c>
       <x:c r="M722" s="4">
         <x:v>511244.61</x:v>
       </x:c>
       <x:c r="N722" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O722" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:15">
       <x:c r="A723" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B723" s="3" t="s">
-        <x:v>2227</x:v>
+        <x:v>2226</x:v>
       </x:c>
       <x:c r="C723" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E723" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F723" s="3" t="s">
-        <x:v>2228</x:v>
+        <x:v>2227</x:v>
       </x:c>
       <x:c r="G723" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H723" s="3" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="I723" s="3" t="s">
         <x:v>2232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2233</x:v>
       </x:c>
       <x:c r="J723" s="4">
         <x:v>804517.77</x:v>
       </x:c>
       <x:c r="K723" s="4">
         <x:v>482710.67</x:v>
       </x:c>
       <x:c r="L723" s="4">
         <x:v>321807.1</x:v>
       </x:c>
       <x:c r="M723" s="4">
         <x:v>481848.62</x:v>
       </x:c>
       <x:c r="N723" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O723" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:15">
       <x:c r="A724" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B724" s="3" t="s">
-        <x:v>2234</x:v>
+        <x:v>2233</x:v>
       </x:c>
       <x:c r="C724" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D724" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E724" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F724" s="3" t="s">
-        <x:v>2235</x:v>
+        <x:v>2234</x:v>
       </x:c>
       <x:c r="G724" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H724" s="3" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="I724" s="3" t="s">
         <x:v>2236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2237</x:v>
       </x:c>
       <x:c r="J724" s="4">
         <x:v>709388.84</x:v>
       </x:c>
       <x:c r="K724" s="4">
         <x:v>358580.24</x:v>
       </x:c>
       <x:c r="L724" s="4">
         <x:v>350808.6</x:v>
       </x:c>
       <x:c r="M724" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N724" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O724" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:15">
       <x:c r="A725" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B725" s="3" t="s">
-        <x:v>2238</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="C725" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E725" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F725" s="3" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="G725" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H725" s="3" t="s">
         <x:v>2239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2240</x:v>
       </x:c>
       <x:c r="I725" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J725" s="4">
         <x:v>72496.07</x:v>
       </x:c>
       <x:c r="K725" s="4">
         <x:v>72496.07</x:v>
       </x:c>
       <x:c r="L725" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M725" s="4">
         <x:v>72496.08</x:v>
       </x:c>
       <x:c r="N725" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O725" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:15">
       <x:c r="A726" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B726" s="3" t="s">
-        <x:v>2238</x:v>
+        <x:v>2237</x:v>
       </x:c>
       <x:c r="C726" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D726" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E726" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F726" s="3" t="s">
-        <x:v>2239</x:v>
+        <x:v>2238</x:v>
       </x:c>
       <x:c r="G726" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H726" s="3" t="s">
-        <x:v>2241</x:v>
+        <x:v>2240</x:v>
       </x:c>
       <x:c r="I726" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J726" s="4">
         <x:v>40181.4</x:v>
       </x:c>
       <x:c r="K726" s="4">
         <x:v>20090.7</x:v>
       </x:c>
       <x:c r="L726" s="4">
         <x:v>20090.7</x:v>
       </x:c>
       <x:c r="M726" s="4">
         <x:v>20090.7</x:v>
       </x:c>
       <x:c r="N726" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O726" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:15">
       <x:c r="A727" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B727" s="3" t="s">
-        <x:v>2242</x:v>
+        <x:v>2241</x:v>
       </x:c>
       <x:c r="C727" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E727" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F727" s="3" t="s">
+        <x:v>2242</x:v>
+      </x:c>
+      <x:c r="G727" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H727" s="3" t="s">
         <x:v>2243</x:v>
       </x:c>
-      <x:c r="G727" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H727" s="3" t="s">
+      <x:c r="I727" s="3" t="s">
         <x:v>2244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2245</x:v>
       </x:c>
       <x:c r="J727" s="4">
         <x:v>414146.43</x:v>
       </x:c>
       <x:c r="K727" s="4">
         <x:v>372731.79</x:v>
       </x:c>
       <x:c r="L727" s="4">
         <x:v>41414.64</x:v>
       </x:c>
       <x:c r="M727" s="4">
         <x:v>372731.78</x:v>
       </x:c>
       <x:c r="N727" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O727" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:15">
       <x:c r="A728" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B728" s="3" t="s">
-        <x:v>2246</x:v>
+        <x:v>2245</x:v>
       </x:c>
       <x:c r="C728" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D728" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E728" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F728" s="3" t="s">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="G728" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H728" s="3" t="s">
         <x:v>2247</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2248</x:v>
       </x:c>
       <x:c r="I728" s="3" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="J728" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="K728" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="L728" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M728" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="N728" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O728" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:15">
       <x:c r="A729" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B729" s="3" t="s">
-        <x:v>2249</x:v>
+        <x:v>2248</x:v>
       </x:c>
       <x:c r="C729" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E729" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F729" s="3" t="s">
+        <x:v>2249</x:v>
+      </x:c>
+      <x:c r="G729" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H729" s="3" t="s">
         <x:v>2250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2251</x:v>
       </x:c>
       <x:c r="I729" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J729" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K729" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L729" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M729" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N729" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O729" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:15">
       <x:c r="A730" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B730" s="3" t="s">
-        <x:v>2252</x:v>
+        <x:v>2251</x:v>
       </x:c>
       <x:c r="C730" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D730" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E730" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F730" s="3" t="s">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="G730" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H730" s="3" t="s">
         <x:v>2253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2254</x:v>
       </x:c>
       <x:c r="I730" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J730" s="4">
         <x:v>2276.59</x:v>
       </x:c>
       <x:c r="K730" s="4">
         <x:v>2276.59</x:v>
       </x:c>
       <x:c r="L730" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M730" s="4">
         <x:v>2276.59</x:v>
       </x:c>
       <x:c r="N730" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O730" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:15">
       <x:c r="A731" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B731" s="3" t="s">
-        <x:v>2255</x:v>
+        <x:v>2254</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E731" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F731" s="3" t="s">
+        <x:v>2255</x:v>
+      </x:c>
+      <x:c r="G731" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H731" s="3" t="s">
         <x:v>2256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2257</x:v>
       </x:c>
       <x:c r="I731" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J731" s="4">
         <x:v>4887.95</x:v>
       </x:c>
       <x:c r="K731" s="4">
         <x:v>4887.95</x:v>
       </x:c>
       <x:c r="L731" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M731" s="4">
         <x:v>4887.95</x:v>
       </x:c>
       <x:c r="N731" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O731" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:15">
       <x:c r="A732" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B732" s="3" t="s">
-        <x:v>2258</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="C732" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D732" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E732" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F732" s="3" t="s">
+        <x:v>2258</x:v>
+      </x:c>
+      <x:c r="G732" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H732" s="3" t="s">
         <x:v>2259</x:v>
       </x:c>
-      <x:c r="G732" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H732" s="3" t="s">
+      <x:c r="I732" s="3" t="s">
         <x:v>2260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2261</x:v>
       </x:c>
       <x:c r="J732" s="4">
         <x:v>390997.68</x:v>
       </x:c>
       <x:c r="K732" s="4">
         <x:v>273698.38</x:v>
       </x:c>
       <x:c r="L732" s="4">
         <x:v>117299.3</x:v>
       </x:c>
       <x:c r="M732" s="4">
         <x:v>273617.85</x:v>
       </x:c>
       <x:c r="N732" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O732" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:15">
       <x:c r="A733" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B733" s="3" t="s">
-        <x:v>2258</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="C733" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E733" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F733" s="3" t="s">
-        <x:v>2259</x:v>
+        <x:v>2258</x:v>
       </x:c>
       <x:c r="G733" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H733" s="3" t="s">
+        <x:v>2261</x:v>
+      </x:c>
+      <x:c r="I733" s="3" t="s">
         <x:v>2262</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2263</x:v>
       </x:c>
       <x:c r="J733" s="4">
         <x:v>1091242.61</x:v>
       </x:c>
       <x:c r="K733" s="4">
         <x:v>766937.58</x:v>
       </x:c>
       <x:c r="L733" s="4">
         <x:v>324305.03</x:v>
       </x:c>
       <x:c r="M733" s="4">
         <x:v>765492.52</x:v>
       </x:c>
       <x:c r="N733" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O733" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:15">
       <x:c r="A734" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B734" s="3" t="s">
-        <x:v>2258</x:v>
+        <x:v>2257</x:v>
       </x:c>
       <x:c r="C734" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D734" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E734" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F734" s="3" t="s">
-        <x:v>2259</x:v>
+        <x:v>2258</x:v>
       </x:c>
       <x:c r="G734" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H734" s="3" t="s">
-        <x:v>2264</x:v>
+        <x:v>2263</x:v>
       </x:c>
       <x:c r="I734" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J734" s="4">
         <x:v>56577.52</x:v>
       </x:c>
       <x:c r="K734" s="4">
         <x:v>56577.52</x:v>
       </x:c>
       <x:c r="L734" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M734" s="4">
         <x:v>56577.51</x:v>
       </x:c>
       <x:c r="N734" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O734" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:15">
       <x:c r="A735" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B735" s="3" t="s">
-        <x:v>2265</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="C735" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E735" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F735" s="3" t="s">
+        <x:v>2265</x:v>
+      </x:c>
+      <x:c r="G735" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H735" s="3" t="s">
         <x:v>2266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2267</x:v>
       </x:c>
       <x:c r="I735" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J735" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="K735" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="L735" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M735" s="4">
         <x:v>76693.78</x:v>
       </x:c>
       <x:c r="N735" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O735" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:15">
       <x:c r="A736" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B736" s="3" t="s">
-        <x:v>2265</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="C736" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D736" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E736" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F736" s="3" t="s">
-        <x:v>2266</x:v>
+        <x:v>2265</x:v>
       </x:c>
       <x:c r="G736" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H736" s="3" t="s">
-        <x:v>2268</x:v>
+        <x:v>2267</x:v>
       </x:c>
       <x:c r="I736" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J736" s="4">
         <x:v>106053.38</x:v>
       </x:c>
       <x:c r="K736" s="4">
         <x:v>53026.69</x:v>
       </x:c>
       <x:c r="L736" s="4">
         <x:v>53026.69</x:v>
       </x:c>
       <x:c r="M736" s="4">
         <x:v>53026.69</x:v>
       </x:c>
       <x:c r="N736" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O736" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:15">
       <x:c r="A737" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B737" s="3" t="s">
-        <x:v>2265</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="C737" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E737" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F737" s="3" t="s">
+        <x:v>2268</x:v>
+      </x:c>
+      <x:c r="G737" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H737" s="3" t="s">
         <x:v>2269</x:v>
       </x:c>
-      <x:c r="G737" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H737" s="3" t="s">
+      <x:c r="I737" s="3" t="s">
         <x:v>2270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2271</x:v>
       </x:c>
       <x:c r="J737" s="4">
         <x:v>550425.49</x:v>
       </x:c>
       <x:c r="K737" s="4">
         <x:v>334386.01</x:v>
       </x:c>
       <x:c r="L737" s="4">
         <x:v>216039.48</x:v>
       </x:c>
       <x:c r="M737" s="4">
         <x:v>333462.68</x:v>
       </x:c>
       <x:c r="N737" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O737" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:15">
       <x:c r="A738" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B738" s="3" t="s">
-        <x:v>2272</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="C738" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D738" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E738" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F738" s="3" t="s">
+        <x:v>2272</x:v>
+      </x:c>
+      <x:c r="G738" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H738" s="3" t="s">
         <x:v>2273</x:v>
       </x:c>
-      <x:c r="G738" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H738" s="3" t="s">
+      <x:c r="I738" s="3" t="s">
         <x:v>2274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2275</x:v>
       </x:c>
       <x:c r="J738" s="4">
         <x:v>219446.48</x:v>
       </x:c>
       <x:c r="K738" s="4">
         <x:v>153612.54</x:v>
       </x:c>
       <x:c r="L738" s="4">
         <x:v>65833.94</x:v>
       </x:c>
       <x:c r="M738" s="4">
         <x:v>135427.71</x:v>
       </x:c>
       <x:c r="N738" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O738" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:15">
       <x:c r="A739" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B739" s="3" t="s">
-        <x:v>2272</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="C739" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E739" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F739" s="3" t="s">
+        <x:v>2275</x:v>
+      </x:c>
+      <x:c r="G739" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H739" s="3" t="s">
         <x:v>2276</x:v>
       </x:c>
-      <x:c r="G739" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H739" s="3" t="s">
+      <x:c r="I739" s="3" t="s">
         <x:v>2277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2278</x:v>
       </x:c>
       <x:c r="J739" s="4">
         <x:v>352791.4</x:v>
       </x:c>
       <x:c r="K739" s="4">
         <x:v>246953.98</x:v>
       </x:c>
       <x:c r="L739" s="4">
         <x:v>105837.42</x:v>
       </x:c>
       <x:c r="M739" s="4">
         <x:v>246596.08</x:v>
       </x:c>
       <x:c r="N739" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O739" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:15">
       <x:c r="A740" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B740" s="3" t="s">
-        <x:v>2272</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="C740" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D740" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E740" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F740" s="3" t="s">
-        <x:v>2273</x:v>
+        <x:v>2272</x:v>
       </x:c>
       <x:c r="G740" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H740" s="3" t="s">
+        <x:v>2278</x:v>
+      </x:c>
+      <x:c r="I740" s="3" t="s">
         <x:v>2279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2280</x:v>
       </x:c>
       <x:c r="J740" s="4">
         <x:v>364039.82</x:v>
       </x:c>
       <x:c r="K740" s="4">
         <x:v>254827.87</x:v>
       </x:c>
       <x:c r="L740" s="4">
         <x:v>109211.95</x:v>
       </x:c>
       <x:c r="M740" s="4">
         <x:v>254827.88</x:v>
       </x:c>
       <x:c r="N740" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O740" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:15">
       <x:c r="A741" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B741" s="3" t="s">
-        <x:v>2272</x:v>
+        <x:v>2271</x:v>
       </x:c>
       <x:c r="C741" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E741" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F741" s="3" t="s">
+        <x:v>2280</x:v>
+      </x:c>
+      <x:c r="G741" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H741" s="3" t="s">
         <x:v>2281</x:v>
       </x:c>
-      <x:c r="G741" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H741" s="3" t="s">
+      <x:c r="I741" s="3" t="s">
         <x:v>2282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2283</x:v>
       </x:c>
       <x:c r="J741" s="4">
         <x:v>229570.06</x:v>
       </x:c>
       <x:c r="K741" s="4">
         <x:v>206613.06</x:v>
       </x:c>
       <x:c r="L741" s="4">
         <x:v>22957</x:v>
       </x:c>
       <x:c r="M741" s="4">
         <x:v>206613.05</x:v>
       </x:c>
       <x:c r="N741" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O741" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:15">
       <x:c r="A742" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B742" s="3" t="s">
-        <x:v>2284</x:v>
+        <x:v>2283</x:v>
       </x:c>
       <x:c r="C742" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D742" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E742" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F742" s="3" t="s">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="G742" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H742" s="3" t="s">
         <x:v>2285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2286</x:v>
       </x:c>
       <x:c r="I742" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J742" s="4">
         <x:v>3451.33</x:v>
       </x:c>
       <x:c r="K742" s="4">
         <x:v>3451.33</x:v>
       </x:c>
       <x:c r="L742" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M742" s="4">
         <x:v>3451.33</x:v>
       </x:c>
       <x:c r="N742" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O742" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:15">
       <x:c r="A743" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B743" s="3" t="s">
-        <x:v>2287</x:v>
+        <x:v>2286</x:v>
       </x:c>
       <x:c r="C743" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E743" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F743" s="3" t="s">
+        <x:v>2287</x:v>
+      </x:c>
+      <x:c r="G743" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H743" s="3" t="s">
         <x:v>2288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2289</x:v>
       </x:c>
       <x:c r="I743" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J743" s="4">
         <x:v>2709.85</x:v>
       </x:c>
       <x:c r="K743" s="4">
         <x:v>2709.85</x:v>
       </x:c>
       <x:c r="L743" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M743" s="4">
         <x:v>2709.85</x:v>
       </x:c>
       <x:c r="N743" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O743" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:15">
       <x:c r="A744" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B744" s="3" t="s">
-        <x:v>2290</x:v>
+        <x:v>2289</x:v>
       </x:c>
       <x:c r="C744" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D744" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E744" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F744" s="3" t="s">
+        <x:v>2290</x:v>
+      </x:c>
+      <x:c r="G744" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H744" s="3" t="s">
         <x:v>2291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2292</x:v>
       </x:c>
       <x:c r="I744" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J744" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="K744" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="L744" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M744" s="4">
         <x:v>2300.81</x:v>
       </x:c>
       <x:c r="N744" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O744" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:15">
       <x:c r="A745" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B745" s="3" t="s">
-        <x:v>2293</x:v>
+        <x:v>2292</x:v>
       </x:c>
       <x:c r="C745" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E745" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F745" s="3" t="s">
+        <x:v>2293</x:v>
+      </x:c>
+      <x:c r="G745" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H745" s="3" t="s">
         <x:v>2294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2295</x:v>
       </x:c>
       <x:c r="I745" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J745" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K745" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L745" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M745" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N745" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O745" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:15">
       <x:c r="A746" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B746" s="3" t="s">
-        <x:v>2293</x:v>
+        <x:v>2292</x:v>
       </x:c>
       <x:c r="C746" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D746" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E746" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F746" s="3" t="s">
-        <x:v>2294</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="G746" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H746" s="3" t="s">
-        <x:v>2296</x:v>
+        <x:v>2295</x:v>
       </x:c>
       <x:c r="I746" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J746" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K746" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L746" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M746" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N746" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O746" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:15">
       <x:c r="A747" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B747" s="3" t="s">
-        <x:v>2297</x:v>
+        <x:v>2296</x:v>
       </x:c>
       <x:c r="C747" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E747" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F747" s="3" t="s">
+        <x:v>2297</x:v>
+      </x:c>
+      <x:c r="G747" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H747" s="3" t="s">
         <x:v>2298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2299</x:v>
       </x:c>
       <x:c r="I747" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J747" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K747" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L747" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M747" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N747" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O747" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:15">
       <x:c r="A748" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B748" s="3" t="s">
-        <x:v>2300</x:v>
+        <x:v>2299</x:v>
       </x:c>
       <x:c r="C748" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D748" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E748" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F748" s="3" t="s">
+        <x:v>2300</x:v>
+      </x:c>
+      <x:c r="G748" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H748" s="3" t="s">
         <x:v>2301</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2302</x:v>
       </x:c>
       <x:c r="I748" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J748" s="4">
         <x:v>53174.35</x:v>
       </x:c>
       <x:c r="K748" s="4">
         <x:v>53174.35</x:v>
       </x:c>
       <x:c r="L748" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M748" s="4">
         <x:v>53174.36</x:v>
       </x:c>
       <x:c r="N748" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O748" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:15">
       <x:c r="A749" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B749" s="3" t="s">
-        <x:v>2303</x:v>
+        <x:v>2302</x:v>
       </x:c>
       <x:c r="C749" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E749" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F749" s="3" t="s">
+        <x:v>2303</x:v>
+      </x:c>
+      <x:c r="G749" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H749" s="3" t="s">
         <x:v>2304</x:v>
       </x:c>
-      <x:c r="G749" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H749" s="3" t="s">
+      <x:c r="I749" s="3" t="s">
         <x:v>2305</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2306</x:v>
       </x:c>
       <x:c r="J749" s="4">
         <x:v>127518.23</x:v>
       </x:c>
       <x:c r="K749" s="4">
         <x:v>102014.59</x:v>
       </x:c>
       <x:c r="L749" s="4">
         <x:v>25503.64</x:v>
       </x:c>
       <x:c r="M749" s="4">
         <x:v>95843.49</x:v>
       </x:c>
       <x:c r="N749" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O749" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:15">
       <x:c r="A750" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B750" s="3" t="s">
-        <x:v>2307</x:v>
+        <x:v>2306</x:v>
       </x:c>
       <x:c r="C750" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D750" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E750" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F750" s="3" t="s">
+        <x:v>2307</x:v>
+      </x:c>
+      <x:c r="G750" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H750" s="3" t="s">
         <x:v>2308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2309</x:v>
       </x:c>
       <x:c r="I750" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J750" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K750" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L750" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M750" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N750" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O750" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:15">
       <x:c r="A751" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B751" s="3" t="s">
-        <x:v>2310</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="C751" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E751" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F751" s="3" t="s">
-        <x:v>2311</x:v>
+        <x:v>2310</x:v>
       </x:c>
       <x:c r="G751" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H751" s="3" t="s">
-        <x:v>2312</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="I751" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J751" s="4">
         <x:v>4601.62</x:v>
       </x:c>
       <x:c r="K751" s="4">
         <x:v>4601.62</x:v>
       </x:c>
       <x:c r="L751" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M751" s="4">
         <x:v>4601.63</x:v>
       </x:c>
       <x:c r="N751" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O751" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:15">
       <x:c r="A752" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B752" s="3" t="s">
-        <x:v>2313</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="C752" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D752" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E752" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F752" s="3" t="s">
+        <x:v>2313</x:v>
+      </x:c>
+      <x:c r="G752" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H752" s="3" t="s">
         <x:v>2314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2315</x:v>
       </x:c>
       <x:c r="I752" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J752" s="4">
         <x:v>75564.31</x:v>
       </x:c>
       <x:c r="K752" s="4">
         <x:v>75564.31</x:v>
       </x:c>
       <x:c r="L752" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M752" s="4">
         <x:v>75564.31</x:v>
       </x:c>
       <x:c r="N752" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O752" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:15">
       <x:c r="A753" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B753" s="3" t="s">
-        <x:v>2313</x:v>
+        <x:v>2312</x:v>
       </x:c>
       <x:c r="C753" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E753" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F753" s="3" t="s">
+        <x:v>2315</x:v>
+      </x:c>
+      <x:c r="G753" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H753" s="3" t="s">
         <x:v>2316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2317</x:v>
       </x:c>
       <x:c r="I753" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J753" s="4">
         <x:v>120136.58</x:v>
       </x:c>
       <x:c r="K753" s="4">
         <x:v>60068.29</x:v>
       </x:c>
       <x:c r="L753" s="4">
         <x:v>60068.29</x:v>
       </x:c>
       <x:c r="M753" s="4">
         <x:v>60068.29</x:v>
       </x:c>
       <x:c r="N753" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O753" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:15">
       <x:c r="A754" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B754" s="3" t="s">
-        <x:v>2318</x:v>
+        <x:v>2317</x:v>
       </x:c>
       <x:c r="C754" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D754" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E754" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F754" s="3" t="s">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="G754" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H754" s="3" t="s">
         <x:v>2319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2320</x:v>
       </x:c>
       <x:c r="I754" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J754" s="4">
         <x:v>1963.36</x:v>
       </x:c>
       <x:c r="K754" s="4">
         <x:v>1963.36</x:v>
       </x:c>
       <x:c r="L754" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M754" s="4">
         <x:v>1963.36</x:v>
       </x:c>
       <x:c r="N754" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O754" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:15">
       <x:c r="A755" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B755" s="3" t="s">
-        <x:v>2321</x:v>
+        <x:v>2320</x:v>
       </x:c>
       <x:c r="C755" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E755" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F755" s="3" t="s">
+        <x:v>2321</x:v>
+      </x:c>
+      <x:c r="G755" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H755" s="3" t="s">
         <x:v>2322</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2323</x:v>
       </x:c>
       <x:c r="I755" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J755" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K755" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L755" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M755" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N755" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O755" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:15">
       <x:c r="A756" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B756" s="3" t="s">
-        <x:v>2321</x:v>
+        <x:v>2320</x:v>
       </x:c>
       <x:c r="C756" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D756" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E756" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F756" s="3" t="s">
-        <x:v>2322</x:v>
+        <x:v>2321</x:v>
       </x:c>
       <x:c r="G756" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H756" s="3" t="s">
-        <x:v>2324</x:v>
+        <x:v>2323</x:v>
       </x:c>
       <x:c r="I756" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J756" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="K756" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="L756" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M756" s="4">
         <x:v>25564.59</x:v>
       </x:c>
       <x:c r="N756" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O756" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:15">
       <x:c r="A757" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B757" s="3" t="s">
-        <x:v>2325</x:v>
+        <x:v>2324</x:v>
       </x:c>
       <x:c r="C757" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E757" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F757" s="3" t="s">
+        <x:v>2325</x:v>
+      </x:c>
+      <x:c r="G757" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H757" s="3" t="s">
         <x:v>2326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2327</x:v>
       </x:c>
       <x:c r="I757" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J757" s="4">
         <x:v>1787.99</x:v>
       </x:c>
       <x:c r="K757" s="4">
         <x:v>1787.99</x:v>
       </x:c>
       <x:c r="L757" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M757" s="4">
         <x:v>1787.99</x:v>
       </x:c>
       <x:c r="N757" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O757" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:15">
       <x:c r="A758" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B758" s="3" t="s">
-        <x:v>2328</x:v>
+        <x:v>2327</x:v>
       </x:c>
       <x:c r="C758" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D758" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E758" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F758" s="3" t="s">
+        <x:v>2328</x:v>
+      </x:c>
+      <x:c r="G758" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H758" s="3" t="s">
         <x:v>2329</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2330</x:v>
       </x:c>
       <x:c r="I758" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J758" s="4">
         <x:v>2147.42</x:v>
       </x:c>
       <x:c r="K758" s="4">
         <x:v>2147.42</x:v>
       </x:c>
       <x:c r="L758" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M758" s="4">
         <x:v>2147.43</x:v>
       </x:c>
       <x:c r="N758" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O758" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:15">
       <x:c r="A759" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B759" s="3" t="s">
-        <x:v>2331</x:v>
+        <x:v>2330</x:v>
       </x:c>
       <x:c r="C759" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E759" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F759" s="3" t="s">
+        <x:v>2331</x:v>
+      </x:c>
+      <x:c r="G759" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H759" s="3" t="s">
         <x:v>2332</x:v>
       </x:c>
-      <x:c r="G759" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H759" s="3" t="s">
+      <x:c r="I759" s="3" t="s">
         <x:v>2333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2334</x:v>
       </x:c>
       <x:c r="J759" s="4">
         <x:v>100109.33</x:v>
       </x:c>
       <x:c r="K759" s="4">
         <x:v>80087.42</x:v>
       </x:c>
       <x:c r="L759" s="4">
         <x:v>20021.91</x:v>
       </x:c>
       <x:c r="M759" s="4">
         <x:v>80087.44</x:v>
       </x:c>
       <x:c r="N759" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O759" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:15">
       <x:c r="A760" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B760" s="3" t="s">
-        <x:v>2335</x:v>
+        <x:v>2334</x:v>
       </x:c>
       <x:c r="C760" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D760" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E760" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F760" s="3" t="s">
+        <x:v>2335</x:v>
+      </x:c>
+      <x:c r="G760" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H760" s="3" t="s">
         <x:v>2336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2337</x:v>
       </x:c>
       <x:c r="I760" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J760" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K760" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L760" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M760" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N760" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O760" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:15">
       <x:c r="A761" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B761" s="3" t="s">
-        <x:v>2338</x:v>
+        <x:v>2337</x:v>
       </x:c>
       <x:c r="C761" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E761" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F761" s="3" t="s">
+        <x:v>2338</x:v>
+      </x:c>
+      <x:c r="G761" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H761" s="3" t="s">
         <x:v>2339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2340</x:v>
       </x:c>
       <x:c r="I761" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J761" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K761" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L761" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M761" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N761" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O761" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:15">
       <x:c r="A762" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B762" s="3" t="s">
-        <x:v>2341</x:v>
+        <x:v>2340</x:v>
       </x:c>
       <x:c r="C762" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D762" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E762" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F762" s="3" t="s">
+        <x:v>2341</x:v>
+      </x:c>
+      <x:c r="G762" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H762" s="3" t="s">
         <x:v>2342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2343</x:v>
       </x:c>
       <x:c r="I762" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J762" s="4">
         <x:v>3686.93</x:v>
       </x:c>
       <x:c r="K762" s="4">
         <x:v>3686.93</x:v>
       </x:c>
       <x:c r="L762" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M762" s="4">
         <x:v>3686.93</x:v>
       </x:c>
       <x:c r="N762" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O762" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:15">
       <x:c r="A763" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B763" s="3" t="s">
-        <x:v>2344</x:v>
+        <x:v>2343</x:v>
       </x:c>
       <x:c r="C763" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E763" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F763" s="3" t="s">
+        <x:v>2344</x:v>
+      </x:c>
+      <x:c r="G763" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H763" s="3" t="s">
         <x:v>2345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2346</x:v>
       </x:c>
       <x:c r="I763" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J763" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K763" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L763" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M763" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N763" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O763" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:15">
       <x:c r="A764" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B764" s="3" t="s">
-        <x:v>2347</x:v>
+        <x:v>2346</x:v>
       </x:c>
       <x:c r="C764" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D764" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E764" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F764" s="3" t="s">
+        <x:v>2347</x:v>
+      </x:c>
+      <x:c r="G764" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H764" s="3" t="s">
         <x:v>2348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2349</x:v>
       </x:c>
       <x:c r="I764" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J764" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K764" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L764" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M764" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="N764" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O764" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:15">
       <x:c r="A765" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B765" s="3" t="s">
-        <x:v>2350</x:v>
+        <x:v>2349</x:v>
       </x:c>
       <x:c r="C765" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E765" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F765" s="3" t="s">
+        <x:v>2350</x:v>
+      </x:c>
+      <x:c r="G765" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H765" s="3" t="s">
         <x:v>2351</x:v>
       </x:c>
-      <x:c r="G765" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H765" s="3" t="s">
+      <x:c r="I765" s="3" t="s">
         <x:v>2352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2353</x:v>
       </x:c>
       <x:c r="J765" s="4">
         <x:v>251859.82</x:v>
       </x:c>
       <x:c r="K765" s="4">
         <x:v>176301.87</x:v>
       </x:c>
       <x:c r="L765" s="4">
         <x:v>75557.95</x:v>
       </x:c>
       <x:c r="M765" s="4">
         <x:v>413303.85</x:v>
       </x:c>
       <x:c r="N765" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O765" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="767" spans="1:15">
       <x:c r="A767" s="0" t="s">
-        <x:v>2354</x:v>
+        <x:v>2353</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:15">
       <x:c r="A768" s="0" t="s">
-        <x:v>2355</x:v>
+        <x:v>2354</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:15">
       <x:c r="A769" s="0" t="s">
-        <x:v>2356</x:v>
+        <x:v>2355</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:15">
       <x:c r="A770" s="0" t="s">
-        <x:v>2357</x:v>
+        <x:v>2356</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:15">
       <x:c r="A771" s="0" t="s">
-        <x:v>2358</x:v>
+        <x:v>2357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
     <x:mergeCell ref="A766:J766"/>
     <x:mergeCell ref="A767:J767"/>
     <x:mergeCell ref="A768:J768"/>
     <x:mergeCell ref="A769:J769"/>
     <x:mergeCell ref="A770:J770"/>
     <x:mergeCell ref="A771:J771"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 